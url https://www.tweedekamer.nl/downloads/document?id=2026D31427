--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,9796 +1,6191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006A5230" w:rsidRDefault="008E5D17" w14:paraId="1F95815D" w14:textId="55675A60">
-[...3 lines deleted...]
-        <w:t>Geacht</w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="00E43433" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="3720C503" w14:textId="4E688CFB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidR="00DC007B">
-        <w:t>e</w:t>
+      <w:r w:rsidRPr="00E43433" w:rsidR="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> voorzitter,</w:t>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>175</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43433" w:rsidR="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E43433" w:rsidR="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Luchtkwaliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5D17" w:rsidRDefault="008E5D17" w14:paraId="5CC9F8F6" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E5D17">
+    <w:p w:rsidRPr="00E43433" w:rsidR="00E43433" w:rsidP="00E43433" w:rsidRDefault="00E43433" w14:paraId="2107F732" w14:textId="1A4118FE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mobiliteitsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="00E43433" w:rsidP="00E43433" w:rsidRDefault="00E43433" w14:paraId="352A896D" w14:textId="09FA40D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43433" w:rsidR="003D2E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>484</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="00E43433" w:rsidP="00E43433" w:rsidRDefault="00E43433" w14:paraId="393550A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="00E43433" w:rsidP="00E43433" w:rsidRDefault="00E43433" w14:paraId="0FDB12EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="2ECC140E" w14:textId="4B85EBC7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Op 17 december 2024 is een motie</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="008E5D17">
-[...6 lines deleted...]
-        <w:t>aan de eisen kunnen voldoen of ondernemers die anderszins in de knel komen.</w:t>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van lid Veltman aangenomen. Deze motie verzoekt de regering om vanaf 1 januari 2025 iedere twee maanden, of vaker indien nodig, aan de Tweede Kamer te rapporteren wat de gevolgen van de ingestelde zero-emissiezones (ZE-zones) zijn voor de ondernemers die nog niet aan de eisen kunnen voldoen of ondernemers die anderszins in de knel komen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5D17" w:rsidP="008E5D17" w:rsidRDefault="008E5D17" w14:paraId="1ACE1FBA" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Op 21 mei 2026 heeft de vaste commissie voor Infrastructuur en Waterstaat </w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="662A1CC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="789ED7E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231842078" w:id="0"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 21 mei 2026 heeft de vaste commissie voor Infrastructuur en Waterstaat mij verzocht om deze brief voortaan per kwartaal aan de Kamer te zenden</w:t>
       </w:r>
-      <w:r w:rsidR="00921057">
-[...4 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="008E5D17">
-[...9 lines deleted...]
-        <w:t>betrekking op de data van de maanden maart, april en mei 2026.</w:t>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in plaats van eens per twee maanden. Deze achtste monitoringsbrief heeft daarom betrekking op de data van de maanden maart, april en mei 2026.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="006A5230" w:rsidRDefault="00A663A6" w14:paraId="45909A1C" w14:textId="77777777">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="00CDC26A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5D17" w:rsidP="008E5D17" w:rsidRDefault="008E5D17" w14:paraId="613CD80E" w14:textId="7BB95D4B">
-[...7 lines deleted...]
-        <w:t>waarschuwingsbrieven en boetes per gemeente, binnen hun specifieke context.</w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="70A81BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gemeenten zijn verantwoordelijk voor de invoering van hun ZE-zone en voor de monitoringsdata. In bijlage 1 vindt u een overzicht van de verzonden waarschuwingsbrieven en boetes per gemeente, binnen hun specifieke context.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5D17" w:rsidP="008E5D17" w:rsidRDefault="008E5D17" w14:paraId="32A3DEE4" w14:textId="0977C538"/>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7C45F386" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="229C5FC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verder gaat deze Kamerbrief in op het aflopen van de overgangsregeling voor bestelauto’s met emissieklasse 5 per 1 januari 2027. Daarbij wordt er aandacht besteed aan wat dit betekent voor de laadvraag in en rondom de ZE-zones.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00172ABA" w:rsidP="00172ABA" w:rsidRDefault="00172ABA" w14:paraId="665F5442" w14:textId="77777777"/>
-    <w:p w:rsidR="00BD23BB" w:rsidP="00172ABA" w:rsidRDefault="00172ABA" w14:paraId="4FDD4BF3" w14:textId="5B54FC49">
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="6413381F" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="505CED81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172ABA">
-        <w:rPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data voor monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33F68" w:rsidP="003B4FA6" w:rsidRDefault="003B4FA6" w14:paraId="7AFE95E8" w14:textId="7B8A5F02">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> beschikbaar is. </w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="18104B74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemeenten constateren in hun ZE-zone ook in maart, april en mei 2026 een hoge nalevingsgraad. Tussen de 99.81 en 99.98% van de bestel- en vrachtautopassages in de ZE-zones voldoet aan de toegangsregels. Dit percentage is inclusief vrijgestelde en ontheven voertuigen. Ondernemers die nog niet aan de gestelde eisen voldoen, worden ondersteund door gemeentelijke adviseurs (logistiek makelaars). Daarnaast kunnen zij ontheffingen aanvragen, zoals de landelijke ontheffing voor situaties waarin nog geen geschikt elektrisch alternatief beschikbaar is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33F68" w:rsidP="003B4FA6" w:rsidRDefault="00E33F68" w14:paraId="02FD9F8C" w14:textId="77777777"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="442B4F99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4C996BBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijlage 1 geeft een overzicht van de verstuurde boetes en waarschuwingsbrieven per gemeente. Vanwege de specifieke lokale context zijn de aantallen niet eenvoudig onderling te vergelijken. Factoren zoals de plaatsing van het nieuwe verkeersbord, de omvang van een zone en de duur van de periode tussen het versturen van waarschuwingsbrieven en het daadwerkelijk opleggen van boetes spelen een rol. Veel gemeenten hebben de afgelopen maanden de verkeersborden vervangen, waarna twee maanden geen boetes worden opgelegd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD23BB" w:rsidP="00BD23BB" w:rsidRDefault="00BD23BB" w14:paraId="57DFF40A" w14:textId="77777777"/>
-    <w:p w:rsidR="00BD23BB" w:rsidP="00BD23BB" w:rsidRDefault="00172ABA" w14:paraId="6A8C26ED" w14:textId="7B8DCDAA">
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="34C6EC41" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4E62551A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172ABA">
-        <w:rPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cijfers Centraal Loket</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00172ABA" w:rsidP="00BD23BB" w:rsidRDefault="00D91A30" w14:paraId="0F6322F4" w14:textId="27B67A80">
-      <w:r w:rsidRPr="00D91A30">
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="2D6797F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Gemeenten hebben samen met de RDW een Centraal Loket ingericht, waar ondernemers op één centrale plek een ontheffingsaanvraag kunnen indienen. Vanuit dit loket worden aanvragen namens de gemeenten op een uniforme en geharmoniseerde wijze beoordeeld en afgehandeld. Langdurige ontheffingen krijgen in de meeste gevallen een landelijke geldigheid en zijn daarmee van kracht in alle gemeenten waar een ZE-zone van toepassing is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91A30" w:rsidP="00BD23BB" w:rsidRDefault="00D91A30" w14:paraId="1DE3AB3A" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7A3DD08B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="30766154" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Langdurige ontheffingen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="0611458D" w14:textId="607940C6">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> aanvragen voor langdurige ontheffingen binnengekomen.</w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="48809EAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds het Centraal Loket op 1 juli 2024 is geopend, zijn er 7.638 aanvragen voor langdurige ontheffingen binnengekomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A97CCC" w:rsidP="00D91A30" w:rsidRDefault="00A97CCC" w14:paraId="33C3F32E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="0953E715" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="72D4C5C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008B82FB" wp14:editId="15A46DE2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12F62DBD" wp14:editId="09455ADE">
             <wp:extent cx="6137910" cy="2560320"/>
             <wp:effectExtent l="0" t="0" r="15240" b="11430"/>
             <wp:docPr id="830672748" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{720FD099-FF22-DAA9-D3EE-C2B00D1EF200}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="2055127A" w14:textId="00C4EF34">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="67B34EA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Figuur 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D91A30">
-        <w:rPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Totaal aantal aangevraagde langdurende ontheffingen bij het Centraal Loket, uitgesplitst per maand sinds de opening op 1 juli 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00172ABA" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="4D5CA0AB" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ontheffingen ging het om een lokale ontheffing.</w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="64DC8EAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7C5A0C96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hieronder is te zien hoe deze aanvragen zijn verdeeld over de verschillende typen ontheffingen. Bij 1.194 ontheffingen ging het om een lokale ontheffing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91A30" w:rsidP="00BD23BB" w:rsidRDefault="00D91A30" w14:paraId="76A36C2E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="25A1C7DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ListTable1Light-Accent1"/>
-        <w:tblW w:w="9668" w:type="dxa"/>
+        <w:tblStyle w:val="Lijsttabel1licht-Accent1"/>
+        <w:tblW w:w="9247" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7230"/>
-        <w:gridCol w:w="1129"/>
+        <w:gridCol w:w="7088"/>
+        <w:gridCol w:w="850"/>
         <w:gridCol w:w="1309"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidTr="00D91A30" w14:paraId="65F54D4B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00E43433" w14:paraId="38FBF129" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="3B9EFC74" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4A7D1604" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type ontheffing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="5D47D205" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="3BC28227" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="2750E887" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="3007DED2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidTr="00D91A30" w14:paraId="70951474" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00E43433" w14:paraId="4B10EB53" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="0EA336AD" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="345F87B0" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
+            <w:r w:rsidRPr="00E43433">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Particulier gebruik bedrijfs- en vrachtauto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="26754B10" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4FE543F4" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="7CCD71D6" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="296CB964" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidTr="00D91A30" w14:paraId="6262E2B3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00E43433" w14:paraId="46972E0E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="223E8DC5" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="63209941" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
+            <w:r w:rsidRPr="00E43433">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Een bedrijfs- en vrachtauto's dat vanwege een handicap is aangepast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="54D17A22" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="74A4451A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="034753B4" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="5CFBE543" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidTr="00D91A30" w14:paraId="4FD9286F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00E43433" w14:paraId="308969C3" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="069FE3B8" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="30CEAC73" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
+            <w:r w:rsidRPr="00E43433">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bijzondere voertuigen met een DET tot 13 jaar oud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="3EEFC988" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="03BA77B2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>445</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="10134F62" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="238E98D2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidTr="00D91A30" w14:paraId="2CDF7E6E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00E43433" w14:paraId="5465EB3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="58F10F40" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="22AB1D88" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
+            <w:r w:rsidRPr="00E43433">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Voertuigen die emissieloos niet verkrijgbaar zijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="32E2FDCA" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1998AD05" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1727</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="492F0BAB" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="11325EA7" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidTr="00D91A30" w14:paraId="3A0E7379" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00E43433" w14:paraId="68CBB284" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="15021D9A" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="64FE29F9" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
+            <w:r w:rsidRPr="00E43433">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In verband met de levertijd van een vervangend emissieloos voertuig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="0D36560B" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="059D12BF" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>365</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="788FA734" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="75E4E254" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidTr="00D91A30" w14:paraId="7EA8EE60" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00E43433" w14:paraId="781A1DF9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="5770ACEA" w14:textId="4BE9C8B8">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="698C517C" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
+            <w:r w:rsidRPr="00E43433">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">In verband met bedrijfseconomische omstandigheden </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="18A6838C" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="471EF297" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="471152F9" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="094D5DF4" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidTr="00D91A30" w14:paraId="34B2487C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00E43433" w14:paraId="6D43CA1A" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="31CDC380" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1CFCCC79" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
+            <w:r w:rsidRPr="00E43433">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In verband met de afwijkingsbevoegdheid - Hardheidsclausule (gemeentelijke ontheffing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="3DD1CB42" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="293D10E8" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>511</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="346F80F0" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="26BE4AAE" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidTr="00D91A30" w14:paraId="3D425E59" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00E43433" w14:paraId="07A70D1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="369399F5" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="5CAD3FEE" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
+            <w:r w:rsidRPr="00E43433">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In verband met netcongestie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="57862ED5" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7D7A6A4B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="51BF919F" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="5C4CC178" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidTr="00D91A30" w14:paraId="319E4CE0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00E43433" w14:paraId="303663AF" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="362A5127" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="2EAEAFF5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
+            <w:r w:rsidRPr="00E43433">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overige categorie (verlengingen en dierenambulances)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="10781053" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7EA11A19" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="6916FABE" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="057337F5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D91A30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00D91A30" w:rsidR="00D91A30" w:rsidP="00BD23BB" w:rsidRDefault="00D91A30" w14:paraId="3E98C62E" w14:textId="54638766">
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="319AF476" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D91A30">
-        <w:rPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tabel 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D91A30">
-        <w:rPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verdeling van aantallen landelijke ontheffingen sinds de opening op 1 juli 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91A30" w:rsidP="00BD23BB" w:rsidRDefault="00D91A30" w14:paraId="334830D6" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:t>het geval zijn wanneer een aanvraag wordt ingediend onder de categorie ‘niet-emissieloos verkrijgbaar’, terwijl het voertuig volgens de geldende criteria wél emissieloos beschikbaar is. Ook kan een aanvraag worden afgewezen wanneer de indiener verklaart dat het voertuig uitsluitend voor particuliere doeleinden wordt gebruikt, terwijl uit de ingediende documentatie blijkt dat dit niet het geval is.</w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="20A11C13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="5FBECA22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van de afgehandelde aanvragen (1 juli 2024 tot en met 31 mei 2026) voor een landelijke ontheffing is 89% toegekend. Van de aanvragen is 8% buiten behandeling gesteld, bijvoorbeeld omdat de aanvraag is ingetrokken of omdat ondanks een verzoek geen aanvullende informatie is aangeleverd. Daarnaast is 3% afgewezen. Dit kan bijvoorbeeld het geval zijn wanneer een aanvraag wordt ingediend onder de categorie ‘niet-emissieloos verkrijgbaar’, terwijl het voertuig volgens de geldende criteria wél emissieloos beschikbaar is. Ook kan een aanvraag worden afgewezen wanneer de indiener verklaart dat het voertuig uitsluitend voor particuliere doeleinden wordt gebruikt, terwijl uit de ingediende documentatie blijkt dat dit niet het geval is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91A30" w:rsidP="00BD23BB" w:rsidRDefault="00D91A30" w14:paraId="084F54E9" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="355D7443" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="5D41F61F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagontheffingen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="531B6E88" w14:textId="7B806400">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="468BDD8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dagontheffingen worden per gemeente uitgegeven en zijn sinds de invoering van de ZE-zones een periode geleidelijk toegenomen. Na het aflopen van de eerste waarschuwingsperiodes op 1 juli 2025 is het aantal dagontheffingen verder gestegen. In de periode maart t/m mei is het aantal dagontheffingen stabiel gebleven ten opzichte van de periode hiervoor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91A30" w:rsidP="00D91A30" w:rsidRDefault="00D91A30" w14:paraId="6FEDF66C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7EBF3F56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="00E43433" w:rsidP="00E43433" w:rsidRDefault="00E43433" w14:paraId="57FE6735" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="09EDD3A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A757153" wp14:editId="534A7713">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44BBBAC2" wp14:editId="70F88295">
             <wp:extent cx="6257676" cy="3140765"/>
             <wp:effectExtent l="0" t="0" r="10160" b="2540"/>
             <wp:docPr id="972366004" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6626D427-5361-F878-9779-7E011A4E426D}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91A30" w:rsidP="00BD23BB" w:rsidRDefault="00D91A30" w14:paraId="1F1E12D2" w14:textId="77777777">
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="03DCBE67" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F94D97" w:rsidRDefault="00F94D97" w14:paraId="35AD1346" w14:textId="77777777">
+    <w:p w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="46813302" w14:textId="568ADF28">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="658EB967" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vragen via redactie opwegnaarZES.nl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00172ABA" w:rsidP="00BD23BB" w:rsidRDefault="002B3DA3" w14:paraId="1A5ECE66" w14:textId="4AF1A57F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="2F6B90EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De website www.opwegnaarZES.nl is de algemene informatiewebsite van de Rijksoverheid over ZE-zones. Een overzicht van het aantal bezoekers van de website en het aantal vragen dat binnengekomen is per maand staat in de onderstaande tabel weergegeven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A97CCC" w:rsidP="00BD23BB" w:rsidRDefault="00A97CCC" w14:paraId="66E31747" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4CA33B72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6549" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2042"/>
         <w:gridCol w:w="435"/>
         <w:gridCol w:w="48"/>
         <w:gridCol w:w="392"/>
         <w:gridCol w:w="435"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="401"/>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="434"/>
         <w:gridCol w:w="442"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007941FE" w:rsidR="002B3DA3" w:rsidTr="00F94D97" w14:paraId="5537EB33" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00172902" w14:paraId="1EF718AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A97CCC" w:rsidP="007941FE" w:rsidRDefault="00A97CCC" w14:paraId="7BCE4360" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="2D2C6779" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5F03DE11" w14:textId="7F5505D9">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1B8A4561" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="326B24F8" w14:textId="7E922A3A">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="22946B76" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>‘</w:t>
-[...9 lines deleted...]
-              <w:t>24</w:t>
+              <w:t>‘24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5375FC0F" w14:textId="450B43D5">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="32EB63D0" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>‘</w:t>
-[...9 lines deleted...]
-              <w:t>25</w:t>
+              <w:t>‘25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="7053AD9A" w14:textId="792628B6">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="0B60E327" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>‘</w:t>
-[...9 lines deleted...]
-              <w:t>26</w:t>
+              <w:t>‘26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007941FE" w:rsidR="002B3DA3" w:rsidTr="00F94D97" w14:paraId="6C4E8C2E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00172902" w14:paraId="1CE6DEF1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5D46DFEA" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="087A5F98" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Onderdeel van opwegnaarZES.nl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="0308EC6D" w14:textId="5B8D3114">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="59B20D47" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="222" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="0862D1F7" w14:textId="0BBA7E7D">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1EB44C70" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="521DA555" w14:textId="092F59CF">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="05E530E5" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="565C8BFA" w14:textId="09FDEEBB">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="44916A41" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="3772EC22" w14:textId="65A7B582">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="19A607C6" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="4ED9A6EC" w14:textId="6FC2CFF2">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1184E756" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="0EE58C05" w14:textId="50778467">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="32AB8EC2" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="17395EF4" w14:textId="0E60F46F">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7A906B02" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="0EFC86E4" w14:textId="3C97BDE9">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="11663752" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="08CFA0EA" w14:textId="3FFCE509">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1965078E" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="205CDA72" w14:textId="58E7FDBF">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="53DF7FFE" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="25350C0D" w14:textId="78F6D222">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="403E0FF6" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="7F1C10E1" w14:textId="02222770">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="27F71E4B" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="72C096D9" w14:textId="537354EC">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4E51F97D" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="616800A3" w14:textId="7936D585">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="39DD0CDF" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="6DED4627" w14:textId="6CA52875">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7043A665" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="42A9374F" w14:textId="0DF7CBB8">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="6E53534B" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="225" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="70BBB653" w14:textId="513584D4">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="0DAF65F3" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007941FE" w:rsidR="002B3DA3" w:rsidTr="00F94D97" w14:paraId="07E7688C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00172902" w14:paraId="0C1E845A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="1C64AEA2" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="600377D9" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Websitebezoek actieve gebruikers (x1000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5D8C424F" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="0019B7CC" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="222" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="68D8B926" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="75ACB92A" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5D43C896" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7E4878F7" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="0C72FDE8" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="3D559B2F" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="328377D6" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="182F32DE" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="78991C50" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="65BF2B7D" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="24E02585" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="71F44721" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="460C2DEB" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4359AC55" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5C4A589A" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="62350FB8" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="2B35E9AF" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="28A8F3B1" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="4E529AF7" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="74998BB7" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="520FDF01" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4191D115" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="45EB0B12" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="120EF829" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="651485FB" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="6352F517" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5F64E338" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="0091560A" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="3C6DD0E8" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="629E7993" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5BF42DE5" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="74AAE23A" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="225" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="41918D52" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="5AB5D0F7" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007941FE" w:rsidR="002B3DA3" w:rsidTr="00F94D97" w14:paraId="04BB085E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00172902" w14:paraId="7BD2CCDF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="53A26999" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="09C82466" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aantal paginabezoeken (x1000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="18B9E8E7" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="5E291D44" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>236</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="222" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="2F28A2FC" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="6A54AD17" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="450178CF" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4D814111" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="6484802D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="72AA10B9" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="4A363C87" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="01508A76" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="1DBCDC64" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="09DC9116" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="715F9788" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="6DB69FA7" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="7B4526E0" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1217CAE3" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="26F163ED" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="35CF100D" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="15933B04" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="63A7954B" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="4C4BB99B" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="2F173E88" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="101C4F25" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="29C6AA8B" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="2914FE22" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="458966BF" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="256620F7" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="43377578" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5A0B6990" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="41A24C65" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="02DD9E3F" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="0A598354" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="0B0C7DB4" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="270FEFAE" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="225" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="793F1950" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="296AA899" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007941FE" w:rsidR="002B3DA3" w:rsidTr="00F94D97" w14:paraId="1899BA0A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00172902" w14:paraId="0AB721F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="163CC183" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="610A784D" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gesprekken AI Chatbot (x1000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="33D87D61" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="69B61463" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="222" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="134ED453" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="093901D2" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="52341EB6" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="6B077F52" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="348B0C8D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="19AC692C" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="556D4E4B" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="064B848B" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5D61819D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1A288DE2" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="00B6533C" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="20D7D239" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="6DA3C730" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="12A89440" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="3F1D6497" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="684C0FEC" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="65A8C64D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="490BC52C" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="16CC62D3" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="63980D29" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="39F7ECE1" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="5B3DD87A" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="77473E5D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="6EA6A073" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="033072B2" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="09665DB5" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="74ACC258" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="37259B08" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="22A8A634" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="38B9572D" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="3AFCE997" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="395227F3" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="225" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="139A1163" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1FD35D83" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007941FE" w:rsidR="002B3DA3" w:rsidTr="00F94D97" w14:paraId="2CE9A7DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidTr="00172902" w14:paraId="26CDB00D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5C82D883" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="2E9EBD20" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vragen aan redactie per email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="22B9135A" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1ACA378A" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="222" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="31281D8B" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="5AC1647A" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="6B0219A9" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="483870C4" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>281</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="4A9F6320" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="384ADDE1" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>336</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5FAAB0D8" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="2B2ECFF0" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>283</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="324F2FBA" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="3DEC03CD" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="22E6C392" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="225AB29B" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="09E97915" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="0C82A3B4" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5CD6C137" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="0ACED722" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="35BF49BA" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="3C1FE34E" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="067C29E2" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="2E600AC4" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="645F7740" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="3589DC77" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="3D6EBC46" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="04DBA437" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="5C39A417" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7937836E" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="2A58FE51" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="61BA0EAA" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="33213BD9" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="39D18BC4" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="1D01C62E" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="36EBA948" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="225" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007941FE" w:rsidR="007941FE" w:rsidP="007941FE" w:rsidRDefault="007941FE" w14:paraId="681C9E16" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="09CA0926" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007941FE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E43433">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007941FE" w:rsidP="00BD23BB" w:rsidRDefault="007941FE" w14:paraId="6DE38940" w14:textId="77777777"/>
-    <w:p w:rsidR="00172ABA" w:rsidP="00BD23BB" w:rsidRDefault="00172ABA" w14:paraId="33638D18" w14:textId="4DC14A47">
+    <w:p w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="3BE7B3DF" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="00E43433" w:rsidP="00E43433" w:rsidRDefault="00E43433" w14:paraId="5BFF3C51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="42EC40FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beëindiging overgangsregeling bestelauto’s met emissieklasse 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC2FC4" w:rsidR="00AC2FC4" w:rsidP="00AC2FC4" w:rsidRDefault="00AC2FC4" w14:paraId="45860FCD" w14:textId="448EF8FF">
-[...91 lines deleted...]
-        <w:t>advies op maat bieden over de mogelijkheden om zich voor te bereiden op de overgang naar emissievrije mobiliteit.</w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="7C85EE9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Per 1 januari 2027 loopt de overgangsregeling voor bestelauto’s met emissieklasse 5 af. Vanaf dat moment moeten ook deze voertuigen voldoen aan de toegangsregels van de ZE-zones en kunnen zij niet langer zonder meer de zones inrijden. Richting deze datum wordt door zowel het Rijk als de gemeenten en branchepartijen uitgebreid gecommuniceerd met voertuigeigenaren met een bestelauto met emissieklasse 5. In 2025 ontvingen zij voor het eerst een brief van de RDW. In mei en juni 2026 zijn/worden opnieuw brieven verstuurd vanuit de RDW. In deze brieven worden ondernemers geïnformeerd over het aflopen van de overgangsregeling en over hun handelingsperspectief. Daarnaast is er een landelijke campagne gestart om voertuigbezitters te informeren, online en op de radio. Ook op www.opwegnaarZES.nl kunnen ondernemers terecht voor meer informatie en tips. Daar is onder meer een kentekenchecker beschikbaar waarmee zij kunnen nagaan tot wanneer ze toegang hebben. Daarnaast kunnen ondernemers kosteloos gebruikmaken van logistiek makelaars, die gratis advies op maat bieden over de mogelijkheden om zich voor te bereiden op de overgang naar emissievrije mobiliteit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B656DC" w:rsidP="00BD23BB" w:rsidRDefault="00B656DC" w14:paraId="2F7D4120" w14:textId="77777777">
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="392012E4" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1E819976" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231811153" w:id="1"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De RDW verstuurt brieven aan circa 182.000 voertuigeigenaren met een bestelauto met emissieklasse 5. In totaal zijn er ongeveer 220.000 bestelauto’s met emissieklasse 5 in Nederland, maar zij komen niet allemaal (regelmatig) in de ZE-zones. Vanwege privacy-redenen is het niet mogelijk om inzicht te krijgen in het aantal unieke Euro-5 voertuigen dat de ZE-zones inrijdt. Op basis van de geanonimiseerde data die wel beschikbaar is, heeft de Specialisten Pool Experts Stadslogistiek (SPES) een inschatting gemaakt van hoeveel bestelauto’s te maken krijgen met het aflopen van de overgangsregeling per 1 januari 2027. Hieruit blijkt dat ongeveer 15% van de unieke bestelautopassages in de zones emissieklasse 5 betreft. De ruwe inschatting is dat ongeveer 35.000 bestelauto’s met emissieklasse 5 regelmatig (minstens één keer per maand) de ZE-zones binnenkomen. Een deel hiervan zal in aanmerking komen voor (dag-)ontheffingen, bijvoorbeeld als zij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">minder dan 12 keer per jaar per stad binnenrijden. De rest zal de bedrijfsvoering moeten aanpassen, bijvoorbeeld door over te stappen op elektrisch vervoer of een tweedehands Euro-6 voertuig aan te schaffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="6CE8F52B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00490018" w:rsidR="006B7B83" w:rsidP="00BD23BB" w:rsidRDefault="006B7B83" w14:paraId="19D27324" w14:textId="79C0C95C">
-[...47 lines deleted...]
-        <w:t xml:space="preserve">aanpassen, bijvoorbeeld door over te stappen op elektrisch vervoer of een tweedehands Euro-6 voertuig aan te schaffen. </w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="40126064" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Laaddruk in en rondom de ZE-zones</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="006B7B83" w:rsidP="00BD23BB" w:rsidRDefault="006B7B83" w14:paraId="130BF4E4" w14:textId="77777777">
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="1C08BA37" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:iCs/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        <w:t>Laad</w:t>
+      <w:bookmarkStart w:name="_Hlk231839741" w:id="2"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ondernemers die de overstap naar emissieloos vervoer maken moeten kunnen laden. Om voldoende laadpunten voor elektrisch vervoer te realiseren en te zorgen dat dit aantal meegroeit met de toename van elektrisch vervoer werken overheden, laadpaalexploitanten en netbeheerders samen in de Nationale Agenda Laadinfrastructuur (NAL)</w:t>
       </w:r>
-      <w:r w:rsidR="0032583D">
-[...29 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="003600F0" w:rsidR="003600F0">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In de Kamerbrief ‘Regionale uitrol laadinfrastructuur’ wordt u jaarlijks geïnformeerd over de voortgang van de NAL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0406F" w:rsidR="00A0406F">
-[...13 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00A0406F">
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0406F" w:rsidP="003600F0" w:rsidRDefault="00A0406F" w14:paraId="433C49CA" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">De NAL </w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="15DC9A50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4B18A9BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NAL voert over het jaar 2025 een laaddrukanalyse uit, waarin wordt gekeken naar de bezettingsgraad van de publieke laadpalen in de vijf drukste uren van de week. Deze analyse wordt later in 2026 gepubliceerd, maar op basis van interne NAL-data is al wel iets te zeggen over de laaddruk in gemeenten met ZE-zones en de omliggende gemeenten. Er zijn vier resultaten mogelijk, variërend van druk tot rustig. Uit de analyse volgt dat </w:t>
       </w:r>
-      <w:r w:rsidR="006C4E9A">
-        <w:t xml:space="preserve">voert over het jaar 2025 een laaddrukanalyse uit, </w:t>
+      <w:bookmarkStart w:name="_Hlk232055177" w:id="3"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het zelfs in de vijf drukste uren van de week bij 53% van de laadpalen in gemeenten met of aangrenzend aan een ZE-zone rustig is. Tijdens diezelfde uren is er bij 21% van de laadpalen daadwerkelijk sprake van drukte. Buiten deze vijf drukste uren per week is er (veel meer) beschikbaarheid. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003600F0">
-[...125 lines deleted...]
-        <w:t>.</w:t>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast publieke laadpalen zijn er ook private laadvoorzieningen. Omdat hierover geen data beschikbaar is, zijn deze niet meegenomen in de analyse. De totale beschikbare laadcapaciteit ligt daardoor hoger dan hier wordt weergegeven, aangezien een deel van de ondernemers thuis of op het eigen bedrijventerrein kan laden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C005FE" w:rsidR="00C005FE" w:rsidP="00C005FE" w:rsidRDefault="00C005FE" w14:paraId="46AB5BA9" w14:textId="77777777">
-      <w:bookmarkStart w:name="_Hlk231839971" w:id="5"/>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="0C344D65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231839971" w:id="4"/>
     </w:p>
-    <w:p w:rsidRPr="00C005FE" w:rsidR="00C005FE" w:rsidP="00C005FE" w:rsidRDefault="00C005FE" w14:paraId="36E8436D" w14:textId="4F06A0B3">
-      <w:r w:rsidRPr="00C005FE">
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4D89C2BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het Nationaal Laadonderzoek is een jaarlijkse grootschalige enquête onder Nederlandse EV-rijders, naar hun ervaringen over het opladen van elektrische voertuigen. Het onderzoek wordt uitgevoerd door RVO, Elaad en de Vereniging Elektrische Rijders (VER), in samenwerking met de NAL. Op basis van enquête-data uit dit onderzoek heeft RVO een nadere analyse gedaan van de beschikbaarheid van publieke laadpalen in gemeenten met een ZE-zone of grenzend daaraan. Hieruit blijkt dat 12% van de respondenten aangeeft dat er ‘altijd’ (10 van de 10 keer) een publieke laadpaal beschikbaar is. Voor 46% is dit ‘meestal’ (9 van de 10 keer) het geval. Voor 35% ‘regelmatig (6 van de 10 keer). In 6% ‘af en toe’ (4 van de 10 keer) en in 1% van de gevallen ‘bijna niet’ (1 van de 10 keer). Deze cijfers wijken af van de bovenstaande percentages, omdat het hier gaat om enquête-data gericht op ervaringen van gebruikers. Het valt ook niet te achterhalen of deze gebruikers op de drukste of rustige momenten een laadpaal zochten. Al met al laten deze cijfers wel zien dat er regelmatig tot meestal een laadpaal beschikbaar is in ZE-zones, wanneer de gebruiker deze nodig heeft.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Kortom, op dit moment is er een uitgebreid bestaand </w:t>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="39004BC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="5B674AC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231841553" w:id="5"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kortom, op dit moment is er een uitgebreid bestaand publiek netwerk aan laadinfrastructuur. De verwachting is dat er in principevoldoende ruimte is om de </w:t>
       </w:r>
-      <w:r w:rsidR="00B24866">
-        <w:t xml:space="preserve">publiek </w:t>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">elektrificatie voor de groep bestelauto’s met emissieklasse 5 te faciliteren. Ondernemers die vanwege netcongestie niet kunnen elektrificeren, komen in aanmerking voor de ontheffing netcongestie. De ontwikkeling van laadcapaciteit blijft mijn aandacht houden, ook in relatie tot netcongestie en de verdere ingroei binnen de ZE-zones. De NAL blijft de laaddruk monitoren, ook in samenwerking met de partners van de UAZ. </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidRPr="00781CAC" w:rsidR="00781CAC" w:rsidP="00781CAC" w:rsidRDefault="00781CAC" w14:paraId="6F502F49" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="24ACDDC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="16C5168E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inbreng koepelorganisaties ONL en MKB-Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD23BB" w:rsidP="00BD23BB" w:rsidRDefault="00B24866" w14:paraId="07BC613B" w14:textId="58F4A8A5">
-      <w:r>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="21FEF159" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Er zijn ten aanzien van de vorige brief geen nieuwe inzichten vanuit deze partijen opgehaald. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF4C5A" w:rsidP="00BD23BB" w:rsidRDefault="00FF4C5A" w14:paraId="53F7FD7E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="4C7D99CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="09824FB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>monitoring</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conclusie achtste monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD23BB" w:rsidP="00BD23BB" w:rsidRDefault="00B656DC" w14:paraId="1F515D9E" w14:textId="55199EF4">
-[...19 lines deleted...]
-        <w:t>In aanloop naar 1 januari 2027 richten de betrokken partijen zich op het informeren van bezitters van bestelauto’s met emissieklasse 5, zodat zij zich tijdig kunnen voorbereiden op het aflopen van de overgangsregeling.</w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="67385407" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De eerste vijf maanden van dit jaar zijn rustig verlopen. We blijven streven naar een balans tussen haalbaarheid voor ondernemers en een prikkel voor emissieloze logistiek. Er is een uitgebreid vangnet, dat goed gevonden wordt door ondernemers. We blijven ook de rest van het jaar met alle relevante partijen in gesprek om de kansen en uitdagingen rondom de ZE-zones in het zicht te houden. In aanloop naar 1 januari 2027 richten de betrokken partijen zich op het informeren van bezitters van bestelauto’s met emissieklasse 5, zodat zij zich tijdig kunnen voorbereiden op het aflopen van de overgangsregeling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD23BB" w:rsidP="00BD23BB" w:rsidRDefault="00BD23BB" w14:paraId="6B56BF47" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:t>Hoogachtend,</w:t>
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="76FC6DC0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E43433" w:rsidR="00E43433" w:rsidP="00E43433" w:rsidRDefault="00E43433" w14:paraId="3B34366A" w14:textId="3BA6C452">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5230" w:rsidRDefault="00A663A6" w14:paraId="40DC6CC2" w14:textId="77777777">
+    <w:p w:rsidRPr="00E43433" w:rsidR="003D2E46" w:rsidP="00E43433" w:rsidRDefault="003D2E46" w14:paraId="6CF114D7" w14:textId="17EEB51C">
       <w:pPr>
-        <w:pStyle w:val="OndertekeningArea1"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>DE STAATSSECRETARIS VAN INFRASTRUCTUUR EN WATERSTAAT,</w:t>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43433" w:rsidR="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5230" w:rsidRDefault="006A5230" w14:paraId="63452ADC" w14:textId="77777777"/>
-[...7 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00E43433" w:rsidR="004E5D09" w:rsidP="00E43433" w:rsidRDefault="004E5D09" w14:paraId="77B97E1A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006A5230">
+    <w:sectPr w:rsidRPr="00E43433" w:rsidR="004E5D09" w:rsidSect="003D2E46">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CC1D3B4" w14:textId="77777777" w:rsidR="006812FC" w:rsidRDefault="006812FC">
+    <w:p w14:paraId="6CCCAC8C" w14:textId="77777777" w:rsidR="004C65A9" w:rsidRDefault="004C65A9" w:rsidP="003D2E46">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65BC2154" w14:textId="77777777" w:rsidR="006812FC" w:rsidRDefault="006812FC">
+    <w:p w14:paraId="5CC8B906" w14:textId="77777777" w:rsidR="004C65A9" w:rsidRDefault="004C65A9" w:rsidP="003D2E46">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7080CEC1" w14:textId="77777777" w:rsidR="00E22301" w:rsidRDefault="00E22301">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A7DB839" w14:textId="77777777" w:rsidR="005F4967" w:rsidRPr="003D2E46" w:rsidRDefault="005F4967" w:rsidP="003D2E46">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="512BF3D4" w14:textId="77777777" w:rsidR="00E22301" w:rsidRDefault="00E22301">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="214FFAEF" w14:textId="77777777" w:rsidR="005F4967" w:rsidRPr="003D2E46" w:rsidRDefault="005F4967" w:rsidP="003D2E46">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="14F671C7" w14:textId="77777777" w:rsidR="00E22301" w:rsidRDefault="00E22301">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42AE4D93" w14:textId="77777777" w:rsidR="005F4967" w:rsidRPr="003D2E46" w:rsidRDefault="005F4967" w:rsidP="003D2E46">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7605928D" w14:textId="77777777" w:rsidR="006812FC" w:rsidRDefault="006812FC">
+    <w:p w14:paraId="4BAAC32C" w14:textId="77777777" w:rsidR="004C65A9" w:rsidRDefault="004C65A9" w:rsidP="003D2E46">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A178300" w14:textId="77777777" w:rsidR="006812FC" w:rsidRDefault="006812FC">
+    <w:p w14:paraId="4BE17A44" w14:textId="77777777" w:rsidR="004C65A9" w:rsidRDefault="004C65A9" w:rsidP="003D2E46">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="47182127" w14:textId="0E307CDA" w:rsidR="008E5D17" w:rsidRPr="00AC2FC4" w:rsidRDefault="008E5D17" w:rsidP="008E5D17">
+    <w:p w14:paraId="29AFEC58" w14:textId="579E6D5C" w:rsidR="003D2E46" w:rsidRPr="00E43433" w:rsidRDefault="003D2E46" w:rsidP="003D2E46">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC2FC4">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC2FC4">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 36 600, nr. 82, </w:t>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 600 XII, nr. 82. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2EE646FA" w14:textId="77777777" w:rsidR="008E5D17" w:rsidRDefault="008E5D17" w:rsidP="008E5D17">
+    <w:p w14:paraId="5D0AB625" w14:textId="7A26E80F" w:rsidR="003D2E46" w:rsidRPr="00E43433" w:rsidRDefault="003D2E46" w:rsidP="003D2E46">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC2FC4">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC2FC4">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 30175-483/2026D23741</w:t>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30 175, nr. 483/2026D23741</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6C31D675" w14:textId="37EE4F17" w:rsidR="00A36B2C" w:rsidRDefault="00A36B2C">
+    <w:p w14:paraId="7EFAA2E6" w14:textId="77777777" w:rsidR="003D2E46" w:rsidRPr="00E43433" w:rsidRDefault="003D2E46" w:rsidP="003D2E46">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00A36B2C">
+        <w:r w:rsidRPr="00E43433">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Nationale Agenda Laadinfrastructuur | Nationale Agenda Laadinfrastructuur</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1A836186" w14:textId="6254C7D4" w:rsidR="00A36B2C" w:rsidRDefault="00A36B2C">
+    <w:p w14:paraId="70483C40" w14:textId="77777777" w:rsidR="003D2E46" w:rsidRPr="00E43433" w:rsidRDefault="003D2E46" w:rsidP="003D2E46">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>Rondzendmap-2026/4995</w:t>
+      <w:r w:rsidRPr="00E43433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rondzendmap-2026/4995</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1D623DC9" w14:textId="77777777" w:rsidR="00E22301" w:rsidRDefault="00E22301">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65301810" w14:textId="77777777" w:rsidR="005F4967" w:rsidRPr="003D2E46" w:rsidRDefault="005F4967" w:rsidP="003D2E46">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...434 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="108FE751" w14:textId="77777777" w:rsidR="005F4967" w:rsidRPr="003D2E46" w:rsidRDefault="005F4967" w:rsidP="003D2E46">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5A9EBFCE" w14:textId="77777777" w:rsidR="006A5230" w:rsidRDefault="00A663A6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BE97465" w14:textId="77777777" w:rsidR="005F4967" w:rsidRPr="003D2E46" w:rsidRDefault="005F4967" w:rsidP="003D2E46">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1394 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1570 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007306AC"/>
-[...175 lines deleted...]
-    <w:rsid w:val="00FF4C5A"/>
+    <w:rsidRoot w:val="003D2E46"/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rsid w:val="004C65A9"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005F3434"/>
+    <w:rsid w:val="005F4967"/>
+    <w:rsid w:val="00BB490A"/>
+    <w:rsid w:val="00E43433"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="7EAAC4B9"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2612F674"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{58B813B0-36B6-4EAD-8DDD-5B78204B561A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9799,77 +6194,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9894,75 +6289,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9997,55 +6392,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10108,3302 +6503,808 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="003D2E46"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...400 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D2E46"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSeindblad1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
-      <w:spacing w:before="220" w:line="240" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:color w:val="275937"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSstandaard15">
-[...32 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...1682 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
     <w:name w:val="Referentiegegevens_kop"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...872 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Witregel1pt">
-[...19 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E5D17"/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008E5D17"/>
+    <w:rsid w:val="003D2E46"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E5D17"/>
+    <w:rsid w:val="003D2E46"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...5 lines deleted...]
-    <w:rsid w:val="008E5D17"/>
+  <w:style w:type="table" w:styleId="Lijsttabel1licht-Accent1">
+    <w:name w:val="List Table 1 Light Accent 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="003D2E46"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...17 lines deleted...]
-    <w:rsid w:val="00D91A30"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
@@ -13413,806 +7314,172 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F017F"/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="000F017F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D2E46"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F017F"/>
+    <w:rsid w:val="003D2E46"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="000F017F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="003600F0"/>
+    <w:rsid w:val="003D2E46"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...5 lines deleted...]
-    <w:rsid w:val="003600F0"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E43433"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...58 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...575 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agendalaadinfrastructuur.nl/default.aspx" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(2).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Mijn%20documenten\Zero-Emissie%20Stadslogistiek\monitoring\Overzicht%20cijfers%20Tijdelijk%20Loket%20aangevuld%20met%20CL%20achtste%20monitoringsbrief.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Mijn%20documenten\Zero-Emissie%20Stadslogistiek\monitoring\Overzicht%20cijfers%20Tijdelijk%20Loket%20aangevuld%20met%20CL%20achtste%20monitoringsbrief.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="nl-NL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
     <c:name>[Overzicht cijfers Tijdelijk Loket aangevuld met CL achtste monitoringsbrief.xlsx]Totaal aantal aanvragen pm!Draaitabel16</c:name>
     <c:fmtId val="-1"/>
   </c:pivotSource>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
@@ -14931,51 +8198,51 @@
                   <c:v>216</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>233</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>400</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>289</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>300</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>242</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>263</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-29E3-4F4C-8BD4-750C48DBAF21}"/>
+              <c16:uniqueId val="{00000000-03CD-4E23-AD94-F07FEF25E6D3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="1881458928"/>
         <c:axId val="1881459408"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="1881458928"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
@@ -15124,51 +8391,51 @@
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
   <c:extLst>
     <c:ext xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" uri="{781A3756-C4B2-4CAC-9D66-4F8BD8637D16}">
       <c14:pivotOptions>
         <c14:dropZoneFilter val="1"/>
         <c14:dropZoneCategories val="1"/>
         <c14:dropZoneData val="1"/>
         <c14:dropZonesVisible val="1"/>
       </c14:pivotOptions>
     </c:ext>
     <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{E28EC0CA-F0BB-4C9C-879D-F8772B89E7AC}">
       <c16:pivotOptions16>
         <c16:showExpandCollapseFieldButtons val="1"/>
       </c16:pivotOptions16>
     </c:ext>
   </c:extLst>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="nl-NL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
     <c:name>[Overzicht cijfers Tijdelijk Loket aangevuld met CL achtste monitoringsbrief.xlsx]Dagontheffingen!Draaitabel17</c:name>
     <c:fmtId val="-1"/>
   </c:pivotSource>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
@@ -18379,51 +11646,51 @@
                   <c:v>3090</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>2275</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>2422</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>2280</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>2833</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>2885</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>2586</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-4CEC-4B73-99B8-3E4C66F928AE}"/>
+              <c16:uniqueId val="{00000000-362D-4768-BC92-779E35215EFE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="100"/>
         <c:overlap val="-24"/>
         <c:axId val="1881497328"/>
         <c:axId val="1881496848"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="1881497328"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
@@ -19939,154 +13206,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10413</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1908</ap:Words>
+  <ap:Characters>10497</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>86</ap:Lines>
+  <ap:Lines>87</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12215</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12381</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>