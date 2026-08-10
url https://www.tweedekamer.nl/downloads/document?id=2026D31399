--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,3456 +1,1335 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="00435E9E" w:rsidP="0011300B" w:rsidRDefault="00435E9E" w14:paraId="1B78F2D2" w14:textId="77777777">
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidRDefault="002B55AE" w14:paraId="4BA01CB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29628</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2" w:rsidR="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2" w:rsidR="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2" w:rsidR="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Politie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidRDefault="002B55AE" w14:paraId="3EC0B53B" w14:textId="3771BDA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33628</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2" w:rsidR="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2" w:rsidR="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2" w:rsidR="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Forensische zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidP="005D35C2" w:rsidRDefault="005D35C2" w14:paraId="308A7A98" w14:textId="1F98794A">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1326</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister en staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidP="002B55AE" w:rsidRDefault="005D35C2" w14:paraId="670EF194" w14:textId="4B8DF262">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="005D35C2" w14:paraId="0F91F10D" w14:textId="493C3353">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidP="002B55AE" w:rsidRDefault="005D35C2" w14:paraId="30CA50F7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidP="002B55AE" w:rsidRDefault="005D35C2" w14:paraId="3B6D5473" w14:textId="21B9239C">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidP="002B55AE" w:rsidRDefault="005D35C2" w14:paraId="18AF7E99" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="730D2851" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="6E07E328" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tijdens het commissiedebat Justitieketen </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231889921" w:id="0"/>
-      <w:r w:rsidRPr="00CE6F6F">
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">van het Caribisch deel van het Koninkrijk op 23 april jl. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00CE6F6F">
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">is toegezegd uw Kamer te </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231889963" w:id="1"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6F">
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeren over de maatregelen ter bestrijding van de tekorten bij het Korps Politie Caribisch Nederland en in de forensische zorg in Caribisch Nederland (CN).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE6F6F" w:rsidR="008F099A">
-[...20 lines deleted...]
-      <w:r w:rsidR="00AE1078">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor een bredere toelichting op de stand van zaken binnen de justitieketen in het Caribisch deel van het Koninkrijk wordt tevens verwezen naar de recente beantwoording</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6F" w:rsidR="00A0573B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Kamervragen van het lid Dijk (D66) over de veiligheid en rechtshandhaving op de BES-eilanden en de Kamerbrief over de voortgang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beleidsagenda CN over 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00CE6F6F" w:rsidR="00747CBA">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daarin is onder meer ingegaan op de personele bezetting en capaciteitsontwikkeling binnen de justitiële keten, waaronder de Justitiële Inrichting Caribisch Nederland (JICN).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747CBA" w:rsidRDefault="00747CBA" w14:paraId="1E4F0ACD" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="5450E8C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE6F6F">
-        <w:rPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Korps Politie Caribisch Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="00D01F0D" w:rsidP="00F172E1" w:rsidRDefault="00D01F0D" w14:paraId="27AC9643" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6F">
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="3105D6DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 13 april jl. zijn de schriftelijke vragen van het lid Dijk (D66) naar aanleiding van de gezamenlijke brief van de gezaghebbers van de BES-eilanden over de veiligheid op de BES-eilanden beantwoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00CE6F6F">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6F">
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In die brief werd aandacht gevraagd voor de personele en materiële tekorten bij de uitvoerende diensten in CN, onder andere bij het Korps Politie Caribisch Nederland (KPCN). In het antwoord is aangegeven dat per eind 2025 KPCN over een formatie van 208 fte (inclusief 10 aspiranten) beschikt, terwijl de feitelijke bezetting 182,88 fte (inclusief 12 aspiranten) bedroeg, resulterend in een vacatureruimte van 27,12 fte (aspiranten niet meegeteld). Per einde eerste kwartaal 2026 is de situatie licht verbeterd: de feitelijke bezetting bedroeg eind maart 2026 187,99 fte (inclusief 11 aspiranten), resulterend in een vacatureruimte van 21,01 fte (aspiranten niet meegeteld).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="48108ABE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="3DA7662D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Om de personeelstekorten terug te dringen zetten het ministerie en het korps in op een combinatie van opleiden, werven en tijdelijke ondersteuning. Sinds 2023 wordt intensief geïnvesteerd in de opleiding van nieuwe politiemedewerkers. De lichting 2023–2025 heeft inmiddels geleid tot de instroom van 18 nieuwe politiemensen. Zoals aangegeven zijn er nu 11 aspiranten in opleiding. Naar verwachting zullen deze begin 2027 gereed zijn om in te stromen in het korps. De werving loopt voor volgende opleidingslichtingen die in voorbereiding zijn, waarbij wordt samengewerkt met andere korpsen binnen het Caribisch deel van het Koninkrijk en met de Kustwacht Caribisch Gebied.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="00011FBD" w:rsidP="00011FBD" w:rsidRDefault="00011FBD" w14:paraId="6DFB1EF9" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6F">
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="739064D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Naast de opleiding van nieuwe medewerkers werft het KPCN permanent ervaren politiemensen uit andere delen van het Koninkrijk. De verbetering van de bezetting in het eerste kwartaal van 2026 is het resultaat van deze instroom. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="00011FBD" w:rsidP="00011FBD" w:rsidRDefault="00011FBD" w14:paraId="67600625" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6F">
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="050ABDCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Om de continuïteit van de politiezorg te waarborgen wordt het korps tijdelijk ondersteund door medewerkers van de Nationale Politie en de Koninklijke Marechaussee: het betreft tot juni 2027 10 fte vanuit de Nationale Politie en tot februari 2027 2 fte vanuit de Koninklijke Marechaussee. Deze tijdelijke inzet draagt niet alleen bij aan het opvangen van capaciteitsproblemen, maar ook aan de begeleiding en opleiding van nieuw ingestroomde medewerkers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="00F172E1" w:rsidP="00F172E1" w:rsidRDefault="00F172E1" w14:paraId="0B1F3145" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="00F172E1" w:rsidP="00F172E1" w:rsidRDefault="00F172E1" w14:paraId="5EFFF644" w14:textId="3D0FFFFD">
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="570EE38E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk232161464" w:id="2"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...27 lines deleted...]
-        <w:t>geborgd.</w:t>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de genoemde maatregelen beoogt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de personele bezetting van het KPCN structureel te versterken en de uitvoering van de politietaak op Bonaire, Sint Eustatius en Saba op het gewenste niveau te brengen. Met de genoemde maatregelen wordt de bezetting van KPCN structureel versterkt en blijft de uitvoering van de politietaken op Bonaire, Sint Eustatius en Saba geborgd.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="00435E9E" w:rsidP="00F172E1" w:rsidRDefault="00435E9E" w14:paraId="0BAF6ADB" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="3BAACB0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Forensische Zorg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="00435E9E" w:rsidP="00F172E1" w:rsidRDefault="00435E9E" w14:paraId="013A8B78" w14:textId="3E94767F">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">JenV onderschrijft het belang van een adequate behandeling als essentieel onderdeel van een succesvolle re-integratie en het voorkomen van recidive. De inzet hierop vindt voor het Caribisch deel van het Koninkrijk plaats via het meerjarig programma forensische zorg en behandeling, tbs en pij. </w:t>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="752ABB25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderschrijft het belang van een adequate behandeling als essentieel onderdeel van een succesvolle re-integratie en het voorkomen van recidive. De inzet hierop vindt voor het Caribisch deel van het Koninkrijk plaats via het meerjarig programma forensische zorg en behandeling, tbs en pij. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232153521" w:id="3"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De ministers van Justitie van Aruba, Curaçao, Sint Maarten en Nederland hebben tijdens het Justitieel Vierpartijenoverleg (JVO) van juni 2024 ingestemd met de ontwikkeling van dit meerjarig programma, gericht op verbetering van de forensische zorg van zowel de autonome landen als Caribisch Nederland. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle landen binnen het Koninkrijk hebben zich duurzaam verbonden aan dit meerjarig programma. Een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Koninkrijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> JVO-werkgroep, die bestaat uit vertegenwoordigers uit zowel de zorg- als justitieketen, is belast met de verdere concretisering en uitvoering hiervan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="000D24F7" w:rsidP="000D24F7" w:rsidRDefault="000D24F7" w14:paraId="7A39A874" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="035A7601" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="406DA5B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De forensische zorg is in het Caribisch deel van het Koninkrijk anders georganiseerd dan in Nederland, en ook de Caribische (ei)landen verschillen onderling. Een belangrijke opgave is het creëren van meer samenhang tussen zorg en veiligheid. Het versterken van de forensische zorg is een gezamenlijke opdracht voor de strafrechtketen en de keten voor reguliere zorg. Vanwege de kleinschaligheid in het Caribisch deel van het Koninkrijk wordt gezocht naar verbetermogelijkheden passend bij de Caribische context.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="000D24F7" w:rsidP="000D24F7" w:rsidRDefault="000D24F7" w14:paraId="579AC81D" w14:textId="77777777">
-[...41 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="0A8C8625" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inmiddels zijn belangrijke stappen gezet om het meerjarig programma verder vorm te geven. Zo is sinds half april 2026 een overkoepelend programmamanager aangesteld, gefinancierd door Nederland. De programmamanager ondersteunt de individuele landen bij het creëren van een lokaal projectteam en het opstellen van een (gefaseerd) plan van aanpak per (ei)land. Op dit moment brengt de programmamanager de forensische zorgketen per (ei)land in kaart, zodat een volledig beeld ontstaat van de bestaande voorzieningen, werkbare elementen, knelpunten en ontwikkelbehoeften. Op basis daarvan worden vervolgstappen bepaald. Het eerste deel van deze inventarisatie zal in september aanstaande op het JVO worden geagendeerd. De voortgang van het meerjarig programma wordt, als vast agendapunt, structureel bewaakt op het JVO. Uw Kamer ontvangt na ieder JVO een terugkoppelingsbrief. De terugkoppelingsbrief van het JVO in september zal naar verwachting in oktober naar uw Kamer worden verzonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="29334EEE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Naast bovenstaande vindt kennisuitwisseling en samenwerking plaats tussen de betreffende </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Koninkrijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> JVO-werkgroep en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kingdom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Mental</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Working</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Group van het Vierlandenoverleg Gezondheid. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kingdom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Mental</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Working</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CE6F6F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Group houdt zich onder andere bezig met het moderniseren van de wet- en regelgeving voor de geestelijke gezondheidszorg in het Caribisch deel van het Koninkrijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE6F6F" w:rsidR="000D24F7" w:rsidP="000D24F7" w:rsidRDefault="000D24F7" w14:paraId="26C9D765" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="18FE06DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft zich inzetten voor een duurzame verbetering van de forensische zorg binnen het Koninkrijk en zet de inhoudelijke en financiële ondersteuning van het meerjarig programma forensische zorg en behandeling, tbs en pij onverminderd voort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="71168F90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE6F6F">
-        <w:rPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6F" w:rsidR="00B76DB4">
+        </w:rPr>
+        <w:t>Staat van de Rechtshandhaving Caribisch Nederland 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="3942A389" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de jaarlijkse Staat van de Rechtshandhaving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00CE6F6F">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6F" w:rsidR="00A0573B">
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geeft de Raad voor de Rechtshandhaving een overkoepelend beeld van de rechtshandhaving in Caribisch Nederland, als aanvulling op de thematische onderzoeksrapporten die de Raad uitbrengt. In de Staat van de Rechtshandhaving Caribisch Nederland 2025 (hierna: de Staat 2025) die op 15 mei jl. gepubliceerd is, doet de Raad een aantal aanbevelingen. Eén van deze aanbevelingen ziet op de tekorten in de rechtshandhavingsketen waarbij wordt opgeroepen om deze structureel te borgen. Uw Kamer ontvangt in Q3 een reactie op de Staat 2025, met daarin een reactie op deze aanbeveling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="4C888BA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidP="005D35C2" w:rsidRDefault="005D35C2" w14:paraId="16810D93" w14:textId="45459A09">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D35C2" w:rsidP="005D35C2" w:rsidRDefault="005D35C2" w14:paraId="7F7C651D" w14:textId="0AE05AC3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidP="005D35C2" w:rsidRDefault="005D35C2" w14:paraId="1D6B190C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidP="005D35C2" w:rsidRDefault="005D35C2" w14:paraId="254C244F" w14:textId="5F7AB5EE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE6F6F" w:rsidR="00A7190B">
-[...167 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="005D35C2" w:rsidP="005D35C2" w:rsidRDefault="005D35C2" w14:paraId="4D42FEDD" w14:textId="240802D9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>K.T. van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="005D35C2" w:rsidRDefault="002B55AE" w14:paraId="2D6220B8" w14:textId="6FF280D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="002B55AE" w:rsidP="002B55AE" w:rsidRDefault="002B55AE" w14:paraId="679A4479" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D35C2" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="2441D723" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005D35C2" w:rsidR="006F53E6" w:rsidSect="002B55AE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54D3B363" w14:textId="77777777" w:rsidR="00787A76" w:rsidRDefault="00787A76">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2DB8187A" w14:textId="77777777" w:rsidR="002D62F3" w:rsidRDefault="002D62F3" w:rsidP="002B55AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03A6C219" w14:textId="77777777" w:rsidR="00787A76" w:rsidRDefault="00787A76">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4907E737" w14:textId="77777777" w:rsidR="002D62F3" w:rsidRDefault="002D62F3" w:rsidP="002B55AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79D38701" w14:textId="77777777" w:rsidR="0063405D" w:rsidRDefault="0063405D">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="2197F3DB" w14:textId="77777777" w:rsidR="002B55AE" w:rsidRPr="002B55AE" w:rsidRDefault="002B55AE" w:rsidP="002B55AE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A184F47" w14:textId="77777777" w:rsidR="00A018FC" w:rsidRPr="002B55AE" w:rsidRDefault="00A018FC" w:rsidP="002B55AE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66B14937" w14:textId="77777777" w:rsidR="002B55AE" w:rsidRPr="002B55AE" w:rsidRDefault="002B55AE" w:rsidP="002B55AE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48942981" w14:textId="77777777" w:rsidR="00787A76" w:rsidRDefault="00787A76">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3D2C3FD8" w14:textId="77777777" w:rsidR="002D62F3" w:rsidRDefault="002D62F3" w:rsidP="002B55AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="353C8FEC" w14:textId="77777777" w:rsidR="00787A76" w:rsidRDefault="00787A76">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="62FFA3EA" w14:textId="77777777" w:rsidR="002D62F3" w:rsidRDefault="002D62F3" w:rsidP="002B55AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="64DA7EFB" w14:textId="4D20B66A" w:rsidR="00AE1078" w:rsidRDefault="00AE1078">
+    <w:p w14:paraId="7FEDF315" w14:textId="77777777" w:rsidR="002B55AE" w:rsidRPr="005D35C2" w:rsidRDefault="002B55AE" w:rsidP="002B55AE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toezegging II, 2025/2026, TZ202604, nr. 180.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="30B995B2" w14:textId="046C4CC2" w:rsidR="00A0573B" w:rsidRDefault="00A0573B" w:rsidP="00A0573B">
+    <w:p w14:paraId="66937812" w14:textId="77777777" w:rsidR="002B55AE" w:rsidRPr="005D35C2" w:rsidRDefault="002B55AE" w:rsidP="002B55AE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>, 13 april 2026.</w:t>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamervragen II, 2025/2026, 2026Z03717, 13 april 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0790FBF3" w14:textId="77777777" w:rsidR="00747CBA" w:rsidRDefault="00747CBA" w:rsidP="00747CBA">
+    <w:p w14:paraId="427225BA" w14:textId="77777777" w:rsidR="002B55AE" w:rsidRPr="005D35C2" w:rsidRDefault="002B55AE" w:rsidP="002B55AE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CE6F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D35C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CE6F6F">
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 29279, nr. 1018.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="02212502" w14:textId="6329A626" w:rsidR="00011FBD" w:rsidRPr="00DB24EE" w:rsidRDefault="00011FBD" w:rsidP="00011FBD">
+    <w:p w14:paraId="301E2C95" w14:textId="77777777" w:rsidR="002B55AE" w:rsidRPr="005D35C2" w:rsidRDefault="002B55AE" w:rsidP="002B55AE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005D35C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DB24EE">
-        <w:rPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C3CC2" w:rsidRPr="00DB24EE">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Kamervragen II, 2025/2026, 2026Z03717, 13 april 2026.</w:t>
+        <w:t>Kamervragen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II, 2025/2026, 2026Z03717, 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>april</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="30093DDA" w14:textId="569F5A72" w:rsidR="00B76DB4" w:rsidRPr="00DB24EE" w:rsidRDefault="00B76DB4">
+    <w:p w14:paraId="10A12C12" w14:textId="3B4ABD1F" w:rsidR="002B55AE" w:rsidRPr="005D35C2" w:rsidRDefault="002B55AE" w:rsidP="002B55AE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005D35C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DB24EE">
-        <w:rPr>
+      <w:r w:rsidR="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="008F099A" w:rsidRPr="00DB24EE">
+        <w:r w:rsidR="005D35C2" w:rsidRPr="002406A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.eerstekamer.nl/brief_in/20260515/staat_van_de_rechtshandhaving_2025/f=/vmxjiq4w74e8.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DB24EE">
-        <w:rPr>
+      <w:r w:rsidRPr="005D35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DBA7EE4" w14:textId="77777777" w:rsidR="0063405D" w:rsidRDefault="00D24691">
-[...479 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="685ADEE5" w14:textId="77777777" w:rsidR="002B55AE" w:rsidRPr="002B55AE" w:rsidRDefault="002B55AE" w:rsidP="002B55AE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A95B8B8" w14:textId="77777777" w:rsidR="0063405D" w:rsidRDefault="00D24691">
-[...1227 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="27AAB9B6" w14:textId="77777777" w:rsidR="00A018FC" w:rsidRPr="002B55AE" w:rsidRDefault="00A018FC" w:rsidP="002B55AE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...514 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BCA94E2" w14:textId="77777777" w:rsidR="00A018FC" w:rsidRPr="002B55AE" w:rsidRDefault="00A018FC" w:rsidP="002B55AE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0063405D"/>
-[...83 lines deleted...]
-    <w:rsid w:val="00FD6A91"/>
+    <w:rsidRoot w:val="002B55AE"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rsid w:val="002D62F3"/>
+    <w:rsid w:val="005D35C2"/>
+    <w:rsid w:val="00627084"/>
+    <w:rsid w:val="00694354"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A018FC"/>
+    <w:rsid w:val="00AB10BE"/>
+    <w:rsid w:val="00BF5EFC"/>
+    <w:rsid w:val="00CF3A84"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6A0C1CE9"/>
+  <w14:docId w14:val="3B3F47DA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E4EAB63E-AB36-4A93-AC35-2608B26C4234}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3459,77 +1338,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3554,75 +1433,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3657,55 +1536,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3777,969 +1656,863 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="002B55AE"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...193 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...126 lines deleted...]
-    </w:tblStylePr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...46 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B55AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="0011300B"/>
+    <w:rsid w:val="002B55AE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
-[...15 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="FR,FR1,FR11,FR2,FR21,FR3,FR4,FR5,FZ,Footnotemark,Footnotemark1,Footnotemark11,Footnotemark2,Footnotemark21,Footnotemark3,Footnotemark4,Footnotemark5,Footnotemark6,Footnotemark7,Footnotemark8,Ref,bkVoetnootmarkering,de nota al pie,註腳內容"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FootnoteReferenceCharChar1"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="0011300B"/>
+    <w:rsid w:val="002B55AE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteReferenceCharChar1">
     <w:name w:val="Footnote Reference Char Char1"/>
     <w:aliases w:val="Footnote Reference Char Char Char Char Char,Car Char Car Char Car Char Char Char1 Char Char Char,Car Char Car Char Car Char Char Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Voetnootmarkering"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0011300B"/>
+    <w:rsid w:val="002B55AE"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
-      <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-      <w:szCs w:val="20"/>
+    </w:pPr>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B55AE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B55AE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B55AE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D35C2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D24691"/>
+    <w:rsid w:val="005D35C2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...81 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...105 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/brief_in/20260515/staat_van_de_rechtshandhaving_2025/f=/vmxjiq4w74e8.pdf" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4796,51 +2569,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4904,65 +2677,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4983,85 +2756,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6164</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1146</ap:Words>
+  <ap:Characters>6308</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>52</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7270</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7440</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>