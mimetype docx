--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,4957 +1,1795 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00511829" w:rsidR="00696231" w:rsidP="00696231" w:rsidRDefault="00696231" w14:paraId="7320E03A" w14:textId="4416844B">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00461113" w:rsidR="00461113" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="360BD26B" w14:textId="2786DE96">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113" w:rsidR="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Binnen de strafrechtketen wordt dag en nacht hard gewerkt aan opsporing, vervolging en berechting van daders en een goede uitvoering van straffen. Daarmee is de strafrechtketen een belangrijk onderdeel van onze rechtsstaat. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>D</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113" w:rsidR="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">e </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00461113" w:rsidR="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>strafrecht</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00461113" w:rsidR="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rechtsstaat en Rechtsorde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00461113" w:rsidP="00461113" w:rsidRDefault="00461113" w14:paraId="0F10B7D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">keten </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113" w:rsidR="00603EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">dient </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>1043</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">de doelen van het strafrecht: vergelding, afschrikking, voorkomen van herhaling en bescherming van de maatschappij. Daarbij is het belangrijk dat het strafrecht effectief en rechtvaardig is </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00461113" w14:paraId="40605B04" w14:textId="6E45B24C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">en </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>strafzaken de keten tijdig doorlopen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00461113" w:rsidP="00461113" w:rsidRDefault="00461113" w14:paraId="68FF34C1" w14:textId="1DD91BAB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>, z</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">odat zaken bestendig opgelost worden, verdachten weten waar ze aan toe zijn en ook slachtoffers niet te lang in onzekerheid leven.   </w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Den Haag, 22 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="00061E64" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="50B05050" w14:textId="4B9075DB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Er wordt al lange tijd gewerkt aan </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Binnen de strafrechtketen wordt dag en nacht hard gewerkt aan opsporing, vervolging en berechting van daders en een goede uitvoering van straffen. Daarmee is de strafrechtketen een belangrijk onderdeel van onze rechtsstaat. De strafrechtketen dient de doelen van het strafrecht: vergelding, afschrikking, voorkomen van herhaling en bescherming van de maatschappij. Daarbij is het belangrijk dat het strafrecht effectief en rechtvaardig is en strafzaken de keten tijdig doorlopen, zodat zaken bestendig opgelost worden, verdachten weten waar ze aan toe zijn en ook slachtoffers niet te lang in onzekerheid leven.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="1705F8D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="5B26FEAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">het verbeteren van de prestaties in de strafrechtketen. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Er wordt al lange tijd gewerkt aan het verbeteren van de prestaties in de strafrechtketen. Op 20 mei jl. publiceerde de Algemene Rekenkamer (AR) haar verantwoordingsonderzoek 2025 naar de genomen maatregelen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De AR komt in het onderzoek tot de conclusie dat er nog steeds onvoldoende coördinatie is in en op de strafrechtketen. Doorlooptijden zijn nog steeds te lang en het ontbreekt aan een goed verbeterplan om de problemen aan te pakken. De AR kwalificeert de coördinatie op de prestaties in de strafrechtketen als een ernstige onvolkomenheid. Ook uw Kamer is kritisch op het functioneren van de strafrechtketen en verzoekt in de motie Mutluer c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om een ‘deltaplan’ voor de strafrechtketen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="02053F1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="1E531693" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Op 20 mei jl. publiceerde de </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij nemen de bevindingen van de AR serieus en gaan hier, samen met de keten, volop mee aan de slag. Daarbij omarmen wij de motie Mutluer en werken wij aan een deltaplan voor de strafrechtketen, dat wij in het eerste kwartaal van 2027 aan uw Kamer sturen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het deltaplan zal enerzijds gewerkt worden aan het concretiseren van de bestaande maatregelen in lijn met de bevindingen van de AR, anderzijds zal dit plan een breder perspectief op de strafrechtketen bevatten. We willen de prestaties van de strafrechtketen meer omvattend beoordelen. Naast tijdigheid betrekken we daarbij bijvoorbeeld ook aspecten als voorspelbaarheid, (maatschappelijke) effectiviteit, procedurele rechtvaardigheid, gelijkheid, de informatiepositie en herstelbehoefte van procespartijen en slachtoffers, een persoonsgerichte behandeling en het realistisch omgaan met de bestaande schaarste aan middelen binnen de keten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="7495D37A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de eerste paragraaf van deze brief schetsen wij kort de contouren van het te ontwikkelen deltaplan, waarbij wij naar aanleiding van de genoemde motie Mutluer ook zullen ingaan op het vraagstuk van de aanwijzingsbevoegdheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Algemene Rekenkamer (AR) </w:t>
-[...383 lines deleted...]
-      <w:r w:rsidRPr="00511829" w:rsidR="00D41311">
+        <w:t xml:space="preserve">In de tweede paragraaf informeren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wij uw Kamer over de prestaties in de strafrechtketen in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">strafrechtketen in het afgelopen jaar aan de hand van de jaarlijkse </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00914FD0" w:rsidP="00885CC5" w:rsidRDefault="006C3152" w14:paraId="285E05C2" w14:textId="59C09F0D">
+        <w:t xml:space="preserve">afgelopen jaar aan de hand van de jaarlijkse factsheet strafrechtketenmonitor, die wij bij deze brief aan uw Kamer aanbieden. Daarbij zullen wij kort stilstaan bij de voortgang ten aanzien van de geprioriteerde zaakstromen zeden, jeugd en zaken van veel voorkomende criminaliteit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="32DEEA81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="2CD72205" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511829">
-        <w:rPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Delta</w:t>
-[...140 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="002E3A05" w:rsidP="00885CC5" w:rsidRDefault="002E3A05" w14:paraId="408C7CB3" w14:textId="77777777">
+        <w:t>Deltaplan strafrechtketen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="5440D469" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De eerste aanbeveling van de AR vraagt een probleem- en oorzakenanalyse uit te voeren naar enerzijds de lange doorlooptijden en anderzijds waarom het niet lukt om de doorlooptijden te verkorten. Hiervoor doen we twee verschillende onderzoeken. Het eerste onderzoek is een systeemonderzoek van TNO. Dit onderzoek moet inzicht gaan bieden in waarom bepaalde knelpunten in de strafrechtketen, ondanks jarenlange inzet, steeds opnieuw ontstaan of blijven bestaan. Het tweede onderzoek sluit aan bij de aanbeveling van de AR om samen met de ketenpartners een probleem- en oorzakenanalyse uit te voeren. Voor beide onderzoeken en de opvolging daarvan geldt dat wij het van belang vinden dat er met een bredere blik naar de prestaties van de strafrechtketen wordt gekeken dan alleen naar de doorlooptijden binnen een aantal zaakstromen. Er is een brede visie op het functioneren van het strafrecht nodig om het functioneren van de strafrechtketen goed te kunnen beoordelen en duurzaam te verbeteren. Straffen worden enerzijds opgelegd ter vergelding van aangericht leed en anderzijds om te voorkomen dat herhaling optreedt. Het is daarbij belangrijk om de juiste zaken, in passende volumes en in verhouding tot het criminaliteitsbeeld, adequaat op te sporen en te vervolgen. Door oog te hebben voor dit bredere perspectief kan een meer omvattend beeld van het functioneren van de strafrechtketen worden geschetst. Deze bredere blik helpt ook bij het verbeteren van de prestaties ten aanzien van de genormeerde doorlooptijden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="56219BA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="625C675F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De volgende acties zijn ondernomen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="0DF69955" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00511829">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">TNO is opdracht verleend tot het verrichten van een systeemanalyse waarbij wordt gekeken naar de samenhang, samenwerking, en knelpunten die zich tussen de verschillende organisaties voordoen, en die uiteindelijk van invloed zijn op de prestaties in de gehele keten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00511829" w:rsidR="00243F57" w:rsidP="00885CC5" w:rsidRDefault="002E3A05" w14:paraId="6E3374EE" w14:textId="77777777">
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="486501FC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00511829">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Er wordt samen met de ketenpartners een probleem- en oorzakenanalyse opgesteld. Op basis van de uitkomsten van deze analyse zullen verdere maatregelen worden genomen om het functioneren van de strafrechtketen verder te versterken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00511829" w:rsidR="00803281" w:rsidP="00CB6333" w:rsidRDefault="00803281" w14:paraId="370B47A8" w14:textId="368B44B1"/>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="008745E3" w:rsidP="00885CC5" w:rsidRDefault="00F35C83" w14:paraId="4290FD4C" w14:textId="55B9F821">
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="6609EB8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="259E533F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De AR is daarnaast kritisch over de informatievoorziening in de keten. Binnen het deltaplan gaan we verder werken aan een beter inzicht in de prestaties van de strafrechtketen door betere informatievoorziening en monitoring van de voortgang. Om de informatievoorziening en monitoring in de keten te verbeteren worden de volgende acties in gang gezet.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="45EC5541" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="284"/>
-      </w:pPr>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="008745E3" w:rsidP="00885CC5" w:rsidRDefault="008745E3" w14:paraId="4F521EF4" w14:textId="45CBFC63">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Bestuurlijk Ketenberaad (BKB) heeft in reactie op de bevindingen van de AR afgesproken dat het CJIB als lid van het BKB een verkenning gaat uitvoeren naar de mogelijkheid van het ontwikkelen van een strafrechtketen breed dashboard en een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bijbehorend systeem van besturen voor de geprioriteerde zaakstromen zeden, jeugd en veelvoorkomende criminaliteit (vvc). Deze zal naar verwachting dit najaar worden afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="168F6F64" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="284"/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00511829">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is gelukt om op het terrein van jeugd een doorbraak te bereiken in het delen van data, waardoor er kan worden gewerkt aan ketenbrede informatie over de doorlooptijden ten aanzien van deze zaakstroom. Dit gaat de komende jaren helpen in het monitoren van zaken en het bevorderen van inzicht in de knelpunten, ook ten aanzien van de andere geprioriteerde zaakstromen zeden en vvc. De eerste resultaten zijn in het tweede kwartaal van 2026 beschikbaar en kunnen naar verwachting in het najaar gedeeld worden met uw Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="17B0FB77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="7BABB72E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast zullen we binnen het deltaplan aandacht besteden aan de omgang met schaarste en scherpere prioritering, selectiviteit en opportuniteit. Samen met de ketenorganisaties zullen wij kijken hoe het in het coalitieakkoord afgesproken instrument politiestrafbeschikking en een uitbreiding van de inzet van OM-strafbeschikkingen – met inachtneming van de toezeggingen die hierover aan de Tweede Kamer zijn gedaan - daarbij behulpzaam kunnen zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="059F4D56" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="4B6685D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezien de schaarste bij de ketenpartners, is het noodzakelijk dat prioriteiten worden gesteld. Zoals toegezegd zal de staatssecretaris voor de zomer een Actieplan gevangeniswezen aan uw Kamer sturen. In dit actieplan wordt uiteengezet welke maatregelen het kabinet wil treffen om de langdurige schaarse gevangeniscapaciteit op korte termijn op te vangen en op lange termijn weer meer te gaan beheersen. Als onderdeel van het deltaplan voorzien wij ook dat bepaalde maatregelen van invloed kunnen zijn op de druk op de sanctiecapaciteit. Wij zullen beide plannen in verbinding met elkaar blijven bezien, omdat maatregelen die worden getroffen aan de ‘voorkant’ van de strafrechtketen effect hebben op de opgave van de tenuitvoerleggingsketen, en andersom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="3728E896" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="376FA2C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook blijft JenV zich inzetten voor het aanbrengen van prioritering in beleids- en wetgevingsinitiatieven met impact op de strafrechtketen. Dit draagt bij aan het vergroten van het gezamenlijk inzicht en aan het realiseren van een uitvoerbaar en beheersbaar implementatietraject van nieuwe (beleids)initiatieven in de strafrechtketen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="50C46F6E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="1AF39F36" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:t xml:space="preserve">De verwachting is dat de probleem- en oorzakenanalyse en het TNO-onderzoek aan het einde van dit jaar gereed zullen zijn. De uitkomsten van deze onderzoeken zijn randvoorwaardelijk voor het verder ontwikkelen en concretiseren van het deltaplan. Samen met de ketenorganisaties gaan wij dit deltaplan opstellen. Het deltaplan dient te gaan voldoen aan de eisen die uw Kamer en de AR daaraan stellen. We steven ernaar dit plan in het eerste kwartaal van 2027 aan uw Kamer te sturen.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="0F2FA2B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>knelpunten</w:t>
-[...35 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:t>Algemene aanwijzingsbevoegdheid minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="31817CD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de motie Mutluer c.s. verzoekt uw Kamer om uitgewerkte scenario’s voor de mogelijke inzet van de aanwijzingsbevoegdheid van de minister, gericht op organisatieoverstijgende bedrijfsvoering in de strafrechtketen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="4F9E95A6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="11DFE9D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wij constateren dat verbeteringen in de strafrechtketen moeizaam tot stand komen en dat de knelpunten weerbarstig zijn. Naar onze overtuiging is dat geen gevolg van onwil van betrokken partners. Mocht zich een situatie voordoen waarin het behulpzaam kan zijn een aanwijzing te geven om het functioneren van de keten te verbeteren zullen wij niet twijfelen deze te geven. Een dergelijke aanwijzing zal kunnen zien op procedurele randvoorwaarden en het creëren van ketenvoorzieningen ter bevordering van het functioneren van de keten als geheel (zoals gegevensuitwisseling, gezamenlijke prognoses en ketenplanning). De huidige omstandigheden geven ons echter geen aanleiding nu een dergelijke aanwijzing te overwegen. Wij zien dat alle partijen binnen de strafrechtketen zeer gemotiveerd zijn om de prestaties in de keten in brede zin te verbeteren. Internationale vergelijkingen laten wat doorlooptijden betreft overigens een gemengd beeld zien. In eerste aanleg presteert Nederland relatief goed. In hoger beroep en bij complexere strafzaken zijn doorlooptijden gemiddeld langer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-    </w:p>
-[...353 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00DB6F8C" w:rsidP="00DB6F8C" w:rsidRDefault="00DB6F8C" w14:paraId="74CAE220" w14:textId="19194053">
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze bevindingen duiden op verbeterpotentieel, maar niet op een uitzonderlijke of acute situatie die inzet van de aanwijzingsbevoegdheid bijvoorbeeld richting de Raad voor de Rechtspraak zou kunnen rechtvaardigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="561A52C4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="4AE6007F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...60 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00885CC5" w:rsidRDefault="00E032F9" w14:paraId="1B7316DA" w14:textId="363368DB">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De materie is complex en weerbarstig en kan niet met een druk op de knop worden opgelost. De verwachting is dat met een grondige probleem- en oorzakenanalyse en het TNO-onderzoek maatregelen in het deltaplan kunnen worden gedefinieerd die tot een verdere verbetering van de prestaties in de strafrechtketen zullen leiden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="74ADD310" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="4B86FF3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511829">
-        <w:rPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cijfers Strafrechtketenmonitor 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E57510" w:rsidRDefault="00E032F9" w14:paraId="294060B8" w14:textId="679DED7C">
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="14FA3C00" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="25CB3D2D" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Factsheet strafrechtketen over 2025 is als bijlage bij deze brief gevoegd. Ook het afgelopen jaar hebben de ketenorganisaties een grote hoeveelheid strafzaken behandeld. Het gaat daarbij zowel om misdrijven als overtredingen. De ketenorganisaties hebben zich ingezet om in zoveel mogelijk strafzaken tijdig recht te doen. Dat is een enorme opgave, zeker gezien de aanhoudende druk op de strafrechtketen en de bestaande personeelskrapte. De prestaties in de keten laten desondanks een verbetering zien: verschillende doorlooptijden laten een lichte verbetering zien en de voorraad oude zaken neemt af. Dat laatste duidt niet alleen op een afname van de werkvoorraden, maar ook op een positief beeld voor de doorlooptijden in de nabije toekomst. Doorlooptijden worden immers pas vastgesteld als de zaak volledig is afgedaan. Als de zaken in een voorraad jonger zijn dan voorheen is de verwachting gerechtvaardigd dat de doorlooptijden na het afdoen van deze jongere zaken zal dalen.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="5EDC7D00" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="4BB46142" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="00F6A205" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Afgesproken streefnormen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="62040F45" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="10B255EA" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voordat wij nader ingaan op de cijfers van de drie geprioriteerde zaakstromen, zeden, jeugd en veel voorkomende criminaliteit, hechten wij eraan het volgende op te merken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="50CAB24A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="0B26B420" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2019 hebben de ketenorganisaties streefnormen afgesproken voor zeven typen zaken, waaronder voor de doorlooptijden van jeugd- en zedenzaken. Deze normen zijn tot stand gekomen op basis van de eigen wens van de ketenorganisaties om de doorlooptijden van de geprioriteerde zaakstromen aanzienlijk te verkorten en de voorraden te verminderen. Bij het formuleren van de streefnormen is gekeken naar de actuele realisatie van de doorlooptijden in 2019 en zijn de streefnormen bijgesteld met de ambitie een substantieel snellere afdoening van zaken voor slachtoffers en verdachten te realiseren. Het behalen van de streefnormen is daarbij gekoppeld aan de randvoorwaarde dat voldoende capaciteit beschikbaar is. De capaciteitsbeperkingen, mede als gevolg van de inzet op andere zaken dan strafrecht, zoals openbare ordevraagstukken of vreemdelingenrecht en het steeds complexer worden van zaken, maakt dat de streefnormen met de huidige capaciteit in veel gevallen niet haalbaar zijn in de komende jaren. Steeds zal de strafrechtketen keuzes moeten maken als gevolg van schaarste. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="66D8F109" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="2BA3D610" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="2496990C" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uiteraard laat dit onverlet dat wij samen met de ketenorganisaties ervan overtuigd zijn dat de doorlooptijden ook met de huidige capaciteit verbeterd kunnen en moeten worden door het nemen van maatregelen. Daarbij is het goed om te melden dat onvoorziene omstandigheden zich altijd kunnen voordoen en zich ook de afgelopen jaren hebben voorgedaan. Zo is de coronaperiode een uitdaging gebleken voor de strafrechtketen en heeft ook de IT-verstoring bij het OM in de zomer van 2025 gevolgen gehad voor voorraden en doorlooptijden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="4757FDF3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="15B640D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoewel het realiseren van alle streefnormen in de komende paar jaar niet realistisch is, blijven we de bestaande ambitieuze streefnormen voorlopig hanteren. Juist omdat deze normen het nastreven waard zijn, gelet op de grote belangen van de betrokken slachtoffers, verdachten en andere betrokkenen. Tegelijkertijd wordt hiermee ook voor iedereen de urgentie blijvend benadrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="0BE1A790" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="0087236B" w:rsidP="00E032F9" w:rsidRDefault="0087236B" w14:paraId="424C3C95" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="6AE5E8AC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="03BAF0A2" w14:textId="4D660A0C">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wij zullen samen met de ketenorganisaties blijven werken aan de verbetering van de ketenprestaties, aan beter zicht krijgen op de voortgang en de knelpunten om de mogelijkheden te vergroten dat tijdig kan worden bijgestuurd, in het bijzonder op de geprioriteerde zaakstromen zeden en jeugd. Verderop in deze brief gaan wij nader in op wat daar wat ons betreft voor nodig is de komende periode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="111BF284" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="7833784F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00F05422" w:rsidP="00E032F9" w:rsidRDefault="00F05422" w14:paraId="2D9528B0" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zeden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="699B5E0A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="729B2CB7" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Eind 2022 is gestart met het actieplan versterken ketenaanpak in zedenzaken. Het Actieplan heeft een brede werking gehad en was gericht op het versterken van de ketenaanpak in zedenzaken, met als pijlers het verbeteren van de doorlooptijden en het aanbieden van betekenisvolle interventies. De doorlooptijden zijn ook daadwerkelijk verbeterd, tegen een achtergrond van een sterke stijging van het aantal zaken, veroorzaakt door publiciteit waardoor kennelijk de meldingsbereidheid omhoog is gegaan en door nieuwe wetgeving. Bij de politie en het OM zijn de doorlooptijden sinds 2022 sterk verbeterd. Bij het traject van aangifte tot inzenden naar het OM ging in 2022 48% in 180 dagen, in 2025 is dat 56% (norm voor 2025 is 70%, voor 2028 80%). Bij het OM is het traject van instroom tot beoordelen dagvaarden verbeterd van 45% naar 72% binnen 60 dagen (norm 2025 70% en 2028 80%). Op het koppelvlak tussen OM en rechtspraak is er nog geen verbetering te zien (van beoordeling dagvaarden tot eerste zitting blijft het percentage dat dit traject in 120 dagen haalt steken op 42%), wel zitten er nog veel maatregelen in de pijplijn op dit koppelvlak die nog uitgevoerd moeten worden. Goed om te melden is ook dat de voorraden tussen OM en rechtspraak zijn verminderd (van 2316 naar 1534 zaken) en dat de rechtspraak in 2025 in veel meer zedenzaken uitspraak heeft gedaan dan in 2022 (van 575 naar 740). Daarnaast zijn professionals opgeleid om betekenisvolle interventies aan te bieden aan verdachten (en slachtoffers) en worden deze interventies ook veel meer aangeboden en uitgevoerd. Voorbeelden daarvan zijn: herstelbemiddeling, mediation, OM-strafbeschikking en de waarschuwing. Ook de monitoring van zedenzaken is verbeterd: er is een landelijke, tweejaarlijkse sturingsmonitor ontwikkeld en een regionale, ketenbrede zedenmonitor die in de regio kan worden gebruikt. Ten slotte is de samenwerking tussen politie en OM op het gebied van selecteren en prioriteren enorm verbeterd. In december 2025 is het Actieplan afgerond. De structuur die met het Actieplan is opgezet is echter nog actief, in de vorm van een ketenexpertgroep die op gezette tijden bijeenkomt om te monitoren op de cijfers en de voortgang van de maatregelen van organisaties. Vanuit deze structuur kan bijgestuurd worden indien cijfers daartoe aanleiding geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="0873A2D7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...123 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FD8E103" wp14:editId="7E3D0F18">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AEC51F8" wp14:editId="117740EC">
+            <wp:extent cx="3416060" cy="3919769"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="2079664643" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2079664643" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2425866" cy="2783567"/>
+                      <a:ext cx="3463405" cy="3974095"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="6234C66F" w14:textId="0F320CD8">
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="573AD996" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="50A61CEE" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als gevolg van de invoering van de nieuwe wet seksuele misdrijven is er sprake van een grote toename van het aantal zaken. Daarnaast is er een toename van het aantal digitale zedenmisdrijven ten opzichte van de klassieke fysieke zedenmisdrijven. Kenmerkend aan digitale zedenmisdrijven is dat een enkele verdachte het misdrijf tegen een soms groot aantal slachtoffers pleegt, waardoor er sprake kan zijn van vele aangiftes en vorderingen benadeelde partijen. Deze omstandigheden hebben tot gevolg dat de ketenorganisaties ons hebben laten weten dat de norm van 80% realisatie die voor 2028 is afgesproken voor deze zaken, onder de huidige omstandigheden niet haalbaar zal zijn. Er zal worden gekeken wat de precieze gevolgen zijn voor de afgesproken streefnormen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="4632689A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="16E3C7C5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511829">
-        <w:rPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Jeugd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="0FB0B83F" w14:textId="4C197403">
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="3B7392A7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00511829">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bij de jeugdzaken zijn in 2024 de normen herijkt, waarbij een realistisch groeipad is ontwikkeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="0998FDF1" w14:textId="77777777">
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="5BCDF273" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="4D52AABE" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="06DB0132" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07791837" wp14:editId="4BA29945">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45A755CE" wp14:editId="02FA1B58">
+            <wp:extent cx="3994030" cy="4980679"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="1752618464" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1752618464" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2432569" cy="3033490"/>
+                      <a:ext cx="4027300" cy="5022168"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00511829" w:rsidR="00357FB9" w:rsidP="00E032F9" w:rsidRDefault="00357FB9" w14:paraId="0214E7CC" w14:textId="77777777">
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="1AC97F5B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="3F2795A2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="776D0A98" w14:textId="078485FD">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De cijfers worden iets beter, maar de cijfers stemmen nog niet tot tevredenheid. Minstens zo belangrijk is dat inzichtelijk is waardoor dat komt en waar maatregelen kunnen bijdragen om de normen te halen. Positief is dat, zoals eerder in deze brief aangegeven, er op het terrein van jeugd een doorbraak is bereikt op het delen van data, waardoor er kan worden gewerkt aan ketenbrede informatie over de doorlooptijden. Verwachting is dat dit een belangrijke en essentiële bijdrage gaat leveren aan het verder verbeteren van de doorlooptijden in jeugdzaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="6CA43DF1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="73E93B70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat de doorlooptijden in jeugdstrafzaken verbeteren. De jeugdstrafrechtketen heeft een pedagogisch uitgangspunt. Wanneer een straf of interventie te laat volgt op een delict verliest deze zijn pedagogische werking omdat de koppeling tussen gedrag en gevolg zwakker wordt. Hierdoor neemt de kans toe dat jongeren verder afglijden of opnieuw de fout ingaan. Het pedagogisch karakter en de effectiviteit van het jeugdstrafrecht neemt hierdoor dus af.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Tegelijkertijd leidt langdurige onzekerheid tot stress en onduidelijkheid bij jongeren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en ouders, tot minder vertrouwen in overheid en rechtspraak, en een gevoel van willekeur of afstand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="559A1F50" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="14B021FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is evident en ook goed uit te leggen aan de samenleving dat sommige zaken een langere behandeltijd vergen, juist vanuit het oogpunt van zorgvuldigheid naar het slachtoffer (en verdachte). Daarom moet de focus niet alleen liggen op het behalen van de professionele streefnorm. De focus ligt ook op de vraag hoe je als organisaties vanuit ieders verantwoordelijkheid kunt samenwerken zodat ieder slachtoffer en verdachte de beste behandeling krijgt die nodig en geboden is. En die (tijdig) recht doet aan de belangen van betrokken partijen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="4414F69F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="2D3C65AD" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om het groeipad te behalen en de cijfers te verbeteren en recht te doen aan bovenstaand uitgangspunt in jeugdzaken is gestart met een aanpak om te komen tot een Actieplan versterken ketenaanpak in jeugdzaken. Door middel van een oorzaak- en probleemanalyse zijn de knelpunten in de strafrechtketen met betrekking tot jeugdzaken gedetecteerd. Door een groep van professionals uit de ketenorganisaties is de impact op de doorlooptijden van deze knelpunten vastgesteld en zijn maatregelen geformuleerd en geprioriteerd om deze knelpunten op te lossen. Het Actieplan bevindt zich nog in conceptfase en zal in de herfst van 2026 worden vastgesteld door het Coördinerend Beraad Jeugd en het Bestuurlijk Ketenberaad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="73461A6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="63710B02" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="0E84E2F6" w14:textId="7DA06C56">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Veel voorkomende criminaliteit (vvc)-zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="02C04125" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="4D271C66" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hier worden op voorraden grote stappen gezet, waardoor de doorlooptijden voor burgers naar beneden gaan. De totale voorraad te plannen politierechterzaken (PR-zaken) is tussen 1 januari 2026 en 1 mei 2026 met 22% toegenomen van 18.764 naar 22.935 zaken. Het eindbeeld van 2025 werd echter nog beïnvloed door de ICT-verstoring; de achterstand in het binnenhalen van nieuwe zaken was nog niet volledig weggewerkt. Maar dat is niet de enige oorzaak van de sterke stijging van de voorraad. In 2026 zijn er ook minder PR-zittingen beschikbaar. Daarnaast daalde de gemiddelde output per zitting enigszins.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="248FCDC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorraad te plannen PR-zaken is in het afgelopen jaar een stuk minder oud geworden. Dit geldt zowel voor het landelijke beeld, als voor de verschillende regio's. De ongewenste voorraad (d.w.z. ouder dan 180 dagen na de beslissing tot dagvaarding) bedraagt momenteel 36% van de totale voorraad. Ter vergelijking: in januari 2025 bedroeg de ongewenste voorraad 55% van de totale voorraad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="3BD5507D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het percentage (super)snelrechtzaken van alle uitgestroomde PR zaken is in de eerste vier maanden van 2026 licht toegenomen (van 12% naar 14%). Vooral in de regio Den Haag is er in de periode januari t/m april 2026 een opvallende stijging in het aandeel snelrecht (van 16% naar 27%). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="017DA10F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 was het aandeel (super)snelrechtzaken lager dan normaal, onder andere doordat er in juli en augustus in verband met de ICT verstoring geen snelrechtzittingen plaatsvonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="4B98612A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="2FD46240" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00E032F9" w:rsidP="00E032F9" w:rsidRDefault="00E032F9" w14:paraId="707963CC" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Momenteel lopen binnen de politie en het OM verschillende trajecten om de aanpak van vvc te versterken. Het gaat daarbij om meerdere programma’s. Het gaat met name om:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="01C9F5F7" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Opportuniteit: de uitgangspunten op opportuniteit, om af te bakenen welke zaken dienen in te stromen in het strafrecht;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="3BEDA77F" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Versterking opsporen in de basisteams: de waarborging dat opsporing in met name de basisteams voldoende is toegerust op VVC-zaken, zowel in kwantitatieve als kwalitatieve zin;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="273F97C5" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aanpak Gedigitaliseerde criminaliteit: het in lijn brengen van de instroom van zaken met een digitale of online component met het werkelijke criminaliteitsbeeld in de samenleving;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="4DAE28DF" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ZSM: de optimalisering van de inrichting van ZSM, om deze zaken na selectie en instroom juridisch goed en voortvarend af te doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="2D62D7B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="43FA661D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:rPr>
-[...149 lines deleted...]
-        <w:t>gezamenlijke ambitie voor 2027 voor de VVC-zaakstroom luidt: “</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eind 2025 hebben de Korpsleiding en het OM afgesproken om in deze lopende trajecten en programma’s meer strategische samenhang te brengen. Het doel is gezamenlijke sturing op ambities en resultaten, zonder de lopende trajecten onnodig te verstoren en de voortgang er wel goed in te houden, opdat deze in 2027 gaan renderen en samenkomen om tot instroomafspraken te komen. Die gezamenlijke ambitie voor 2027 voor de VVC-zaakstroom luidt: “</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231377359" w:id="0"/>
-      <w:r w:rsidRPr="00511829">
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>de juiste zaken, in passende volumes en in verhouding tot het criminaliteitsbeeld, adequaat en voortvarend op te sporen en te vervolgen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00511829" w:rsidR="006F0267">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00511829" w:rsidR="00A61AD8" w:rsidP="00885CC5" w:rsidRDefault="00A61AD8" w14:paraId="0A7DC4B9" w14:textId="66E0B64E">
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="782C502E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="570CF942" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511829">
-        <w:rPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00511829" w:rsidR="00A61AD8" w:rsidP="00A61AD8" w:rsidRDefault="002A62AE" w14:paraId="15F0B6A4" w14:textId="6B7B50A3">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00511829">
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="27C33F41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het belang van een goede werking van de strafrechtketen staat buiten kijf. Wij zijn ons bewust van urgentie om met concrete plannen de prestaties van de strafrechtketen te verbeteren. In deze brief hebben wij de contouren van het deltaplan voor de strafrechtketen geschetst. Met dit deltaplan en de maatregelen die wij in de tussentijd nemen, verwachten wij op termijn het inzicht en de voorspelbaarheid in de strafrechtketen te verbeteren. Dit zal naar verwachting helpen de prestaties  te verbeteren. Wij blijven de voortgang nauwgezet monitoren en tussentijds bijsturen waar dat mogelijk is. Over de vorderingen zullen wij uw Kamer in de voortgangsbrieven informeren. Wij gaan graag met uw Kamer in gesprek over onze plannen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="085E7822" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="6E6F8357" w14:textId="6AA35310">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113" w:rsidR="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="6BE06481" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00511829" w:rsidR="00163C99" w:rsidP="00163C99" w:rsidRDefault="00163C99" w14:paraId="5F71C8B3" w14:textId="77777777"/>
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="3BB97F90" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00603EDC" w14:paraId="565F7940" w14:textId="6F5DEA78">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113" w:rsidR="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="00603EDC" w:rsidP="00461113" w:rsidRDefault="00461113" w14:paraId="5A829AF4" w14:textId="565C69BC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId13"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461113" w:rsidR="00603EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461113" w:rsidR="006F53E6" w:rsidP="00461113" w:rsidRDefault="006F53E6" w14:paraId="5F7F73C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00461113" w:rsidR="006F53E6" w:rsidSect="00911B94">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3119" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BE17322" w14:textId="77777777" w:rsidR="009403B8" w:rsidRDefault="009403B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33E299AE" w14:textId="77777777" w:rsidR="0075178E" w:rsidRDefault="0075178E" w:rsidP="00603EDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11CD8C2B" w14:textId="77777777" w:rsidR="009403B8" w:rsidRDefault="009403B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6AF8A428" w14:textId="77777777" w:rsidR="0075178E" w:rsidRDefault="0075178E" w:rsidP="00603EDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A046029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="426E1FC4" w14:textId="77777777" w:rsidR="00ED0D33" w:rsidRDefault="00ED0D33">
+  <w:p w14:paraId="5E4D5ADC" w14:textId="77777777" w:rsidR="00603EDC" w:rsidRPr="00603EDC" w:rsidRDefault="00603EDC" w:rsidP="00603EDC">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14479E69" w14:textId="77777777" w:rsidR="00644AAA" w:rsidRPr="00603EDC" w:rsidRDefault="00644AAA" w:rsidP="00603EDC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CA06A49" w14:textId="77777777" w:rsidR="00603EDC" w:rsidRPr="00603EDC" w:rsidRDefault="00603EDC" w:rsidP="00603EDC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61475682" w14:textId="77777777" w:rsidR="009403B8" w:rsidRDefault="009403B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="46309393" w14:textId="77777777" w:rsidR="0075178E" w:rsidRDefault="0075178E" w:rsidP="00603EDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CA6EE66" w14:textId="77777777" w:rsidR="009403B8" w:rsidRDefault="009403B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4A174117" w14:textId="77777777" w:rsidR="0075178E" w:rsidRDefault="0075178E" w:rsidP="00603EDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="588DB535" w14:textId="77777777" w:rsidR="00603EDC" w:rsidRPr="00461113" w:rsidRDefault="00603EDC" w:rsidP="00461113">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2025-2026, 36 800 VI, nr. 86.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3D5B2D85" w14:textId="34D00096" w:rsidR="00A44369" w:rsidRPr="00357FB9" w:rsidRDefault="00A44369" w:rsidP="00A44369">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4F6D9E4D" w14:textId="77777777" w:rsidR="00603EDC" w:rsidRPr="00461113" w:rsidRDefault="00603EDC" w:rsidP="00461113">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00357FB9">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2025-2026, 29279, nr. 1009.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5EFF89B5" w14:textId="05996D6C" w:rsidR="00944669" w:rsidRPr="00357FB9" w:rsidRDefault="00944669" w:rsidP="00944669">
-[...10 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+    <w:p w14:paraId="3B5EC6F7" w14:textId="77777777" w:rsidR="00603EDC" w:rsidRPr="00461113" w:rsidRDefault="00603EDC" w:rsidP="00461113">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00357FB9">
-[...93 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00461113">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://rm.coe.int/cepej-study-for-the-eu-scoreboard-part-1-2025/1680b6abe8.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DEB87F2" w14:textId="42E97622" w:rsidR="00ED0D33" w:rsidRDefault="004F2A0B">
-[...442 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0BE9277E" w14:textId="77777777" w:rsidR="00603EDC" w:rsidRPr="00603EDC" w:rsidRDefault="00603EDC" w:rsidP="00603EDC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52D8B351" w14:textId="77777777" w:rsidR="00ED0D33" w:rsidRDefault="004F2A0B">
+  <w:p w14:paraId="3C3195C8" w14:textId="77777777" w:rsidR="00644AAA" w:rsidRPr="00603EDC" w:rsidRDefault="00644AAA" w:rsidP="00603EDC">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1343 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D2FAB46" w14:textId="77777777" w:rsidR="00644AAA" w:rsidRPr="00603EDC" w:rsidRDefault="00644AAA" w:rsidP="00603EDC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BD2E1793"/>
-[...690 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F6D42E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A10019BE"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4996,838 +1834,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...786 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33922544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A54E2D0C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5872,627 +1923,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...575 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F637658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="611ABCEC"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6561,919 +2036,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...867 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="612D3731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C06DA34"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7542,313 +2149,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...261 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62FF2205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAC0AF48"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7917,2622 +2262,164 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...1118 lines deleted...]
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="1" w16cid:durableId="230241323">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1920945788">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="519902683">
+  <w:num w:numId="2" w16cid:durableId="1372271060">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="425734860">
+  <w:num w:numId="3" w16cid:durableId="77875450">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1879781050">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1558666349">
-[...83 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="1381707421">
+  <w:num w:numId="5" w16cid:durableId="566692064">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003A1C3F"/>
-[...1232 lines deleted...]
-    <w:rsid w:val="00FF1412"/>
+    <w:rsidRoot w:val="00603EDC"/>
+    <w:rsid w:val="00461113"/>
+    <w:rsid w:val="005D03E6"/>
+    <w:rsid w:val="005F3434"/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rsid w:val="00644AAA"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0075178E"/>
+    <w:rsid w:val="00911B94"/>
+    <w:rsid w:val="00AB10BE"/>
+    <w:rsid w:val="00D03819"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F223CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4063162E"/>
+  <w14:docId w14:val="051AFD7A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E2D56439-C9E3-49AA-8169-6DE84034DB9E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10541,77 +2428,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10636,75 +2523,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10739,55 +2626,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10859,1599 +2746,762 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00603EDC"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapuntniveau1">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00603EDC"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...239 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...37 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...33 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00603EDC"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...203 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A06E38"/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D7FDB"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D7FDB"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D7FDB"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00603EDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00603EDC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00603EDC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00603EDC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00603EDC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00603EDC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D7FDB"/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Aptos"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Aptos"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004D7FDB"/>
+    <w:rsid w:val="00603EDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Aptos"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Aptos"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D7FDB"/>
+    <w:rsid w:val="00603EDC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F3408"/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007F3408"/>
-[...19 lines deleted...]
-    <w:name w:val="broodtekst"/>
+    <w:rsid w:val="00603EDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:qFormat/>
-    <w:rsid w:val="00645116"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00603EDC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="227"/>
-[...1 lines deleted...]
-        <w:tab w:val="left" w:pos="680"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00603EDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00461113"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...645 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12508,51 +3558,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -12616,65 +3666,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -12695,100 +3745,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>9</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>19608</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>3589</ap:Words>
+  <ap:Characters>19743</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>163</ap:Lines>
+  <ap:Lines>164</ap:Lines>
   <ap:Paragraphs>46</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>23127</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>23286</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>