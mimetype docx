--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,3849 +1,2091 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00971AB6" w:rsidR="00F10109" w14:paraId="0D8EBA75" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00DE5B8B" w:rsidRDefault="00EB4630" w14:paraId="23C9553E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk232435101" w:id="0"/>
-      <w:r w:rsidRPr="00971AB6">
-[...69 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31570</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B" w:rsidR="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B" w:rsidR="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B" w:rsidR="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Herziening Grondwet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00DE5B8B" w:rsidP="00DE5B8B" w:rsidRDefault="00DE5B8B" w14:paraId="2A0474E8" w14:textId="552F32B4">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00DE5B8B" w:rsidP="00EB4630" w:rsidRDefault="00DE5B8B" w14:paraId="1E81A2F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00DE5B8B" w:rsidP="00EB4630" w:rsidRDefault="00DE5B8B" w14:paraId="3B91DE02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00DE5B8B" w14:paraId="1A321F95" w14:textId="2ED3C480">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B" w:rsidR="00EB4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B" w:rsidR="00EB4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het voortbestaan van onze vrijheid en democratie is niet vanzelfsprekend. We moeten de democratie niet alleen tegen dreigingen van buitenaf beschermen, maar ook weerbaarder en levendiger maken. Daarom is in het Coalitieakkoord opgenomen dat we het democratisch ethos in de hele samenleving versterken, met de Grondwet als fundament. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="0FF25373" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="5E781EB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft een van de oudste grondwetten ter wereld. Al meer dan twee eeuwen vormt ze de basis voor ons staatsbestel. Ze regelt procedures en structuren die noodzakelijk zijn voor de werking onze democratie, met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">checks </w:t>
       </w:r>
-      <w:r w:rsidRPr="00971AB6" w:rsidR="004F5CFF">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00971AB6" w:rsidR="004F5CFF">
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00971AB6" w:rsidR="004F5CFF">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>balances</w:t>
       </w:r>
-      <w:r w:rsidRPr="00971AB6" w:rsidR="004F5CFF">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00971AB6">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tussen en binnen de verschillende staatsmachten en formuleert de grondrechten van de inwoners van Nederland. De inhoud van de Grondwet geeft op deze manier uitdrukking aan een aantal waarden en grondslagen die we in Nederland in de loop der tijd essentieel zijn gaan vinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="413F5EAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="371FC08E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De algemene bepaling waarmee de Grondwet sinds 2022 opent, formuleert dan ook de volgende opdracht: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00971AB6" w:rsidR="00C27F5B">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘De Grondwet waarborgt de grondrechten en de democratische rechtsstaat’. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232435130" w:id="1"/>
-      <w:r w:rsidRPr="00971AB6">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om deze opdracht beter te kunnen waarmaken, stelt het kabinet voor om rechters de bevoegdheid te geven om wetten aan de Grondwet te toetsen. Daarmee wordt de rechtsbescherming van burgers in Nederland verbeterd en een grondwettelijke cultuur bevorderd. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="00971AB6" w:rsidR="008F6C62" w14:paraId="6E16F3FD" w14:textId="77777777"/>
-[...34 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="582AD9C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="7EF1B175" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze brief schets ik, mede namens de minister en staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kort mijn visie op de betekenis van de Grondwet. Deze biedt een waarborg voor grondrechten en een weerbare democratische rechtsstaat. Tegelijkertijd is het belangrijk om nieuwe ontwikkelingen en gewijzigde inzichten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">een plaats in de tekst te kunnen geven. Vervolgens geef ik een overzicht van de stand van zaken bij de regeringsvoorstellen die op dit moment in procedure zijn, mede naar aanleiding van een toezegging die ik bij mijn kennismaking met de commissie Binnenlandse Zaken van de Eerste Kamer heb gedaan. Tot slot zal ik u informeren over twee onderwerpen die het kabinet onderzoekt die mogelijk tot wijziging van de Grondwet aanleiding zullen geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="1931D39C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="278FD620" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="541643EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="75387458" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Grondwet: een stevig fundament voor de democratische samenleving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="11D45C57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het bieden van stabiliteit is een belangrijke functie van de Grondwet. Een oude en onveranderlijke grondwet draagt bij aan het vertrouwen dat fundamentele waarden en instituties stevig verankerd zijn en is een belangrijk element in de weerbaarheid van de democratische rechtsstaat. Een onveranderlijke grondwet creëert echter wel het risico dat zij steeds verder af komt te staan van de maatschappelijke, politieke en juridische werkelijkheid. Het Koninkrijk waar de Grondwet van 1814 voor werd geschreven, is in veel opzichten fundamenteel veranderd. Doordat wijziging van de Grondwet mogelijk is, heeft zij de afgelopen eeuwen kunnen meebewegen met de gewijzigde omstandigheden en nieuwe inzichten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="1AE73F90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="347E3581" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de herzieningsprocedure van de Grondwet is een balans gezocht tussen het waarborgkarakter en het belang van stabiliteit enerzijds, en anderzijds het belang dat wijziging mogelijk moet zijn. Het belangrijkste verschil met de gewone wetsprocedure is dat een grondwetswijziging twee lezingen vergt met een tussenliggende Tweede Kamerverkiezing. In de eerste lezing wordt een zogeheten ‘verklaringswet’ behandeld, waarmee de wetgever verklaart dat er grond is om een (in die wet opgenomen) wijziging van de Grondwet in overweging te nemen. Als de verklaringswet met een gewone meerderheid wordt aangenomen, moet na de eerstvolgende Tweede Kamerverkiezing een tweede lezing plaatsvinden. Tijdens die lezing kan het voorstel niet meer worden gewijzigd en is in beide Kamers een twee derde meerderheid van het aantal uitgebrachte stemmen vereist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="68D7668F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="2A866DD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ondanks deze zware procedure komen wijzigingen van de Grondwet vaker voor dan weleens wordt gedacht. In 2022 stemde de Eerste Kamer bijvoorbeeld in met zes voorstellen tot wijziging van de Grondwet, waarmee een algemene bepaling aan de Grondwet werd toegevoegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een aantal andere bepalingen werd aangepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231218499" w:id="2"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook werden in 2023 door middel van een initiatiefwet de gronden handicap en seksuele gerichtheid toegevoegd aan artikel 1 van de Grondwet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wetenschappelijk onderzoek wijst erop dat het beeld van de rigide Nederlandse Grondwet nuancering behoeft, ook in vergelijking met andere landen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als randvoorwaarde voor wijzigingen geldt echter wel dat zij niet zover mogen gaan dat de Grondwet de grondrechten en de democratische rechtsstaat niet meer waarborgt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="0230AE8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="20A4D161" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wijzigingen zijn niet altijd groots en meeslepend. Soms gaat het slechts om het bij de tijd houden van de tekst, het codificeren van bestaande regels of het doorvoeren van kleine verbeteringen op basis van ervaringen uit de praktijk, net als bij gewone wetten. Geregeld gaat het echter ook om grotere, modificerende voorstellen, die tot doel hebben om min of meer ingrijpende inhoudelijke veranderingen te realiseren. Denk aan het invoeren van nieuwe grondrechten of het wijzigen van de positie van grondwettelijk geregelde instituten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="6E0149A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="4272C310" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals hiervoor beschreven zijn de hoge drempels die herzieningsprocedure opwerpt niet bedoeld om wijzigingen onmogelijk te maken. Wel vragen deze drempels om een extra sterke onderbouwing van voorstellen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast is het goed om zich ervan bewust te zijn dat er na de eerste behandeling in de Tweede Kamer nog drie Kamerbehandelingen volgen waarin het voorstel niet meer gewijzigd kan worden (afgezien van de mogelijkheid van splitsing en van een novelle tijdens de eerste lezing). Dit betekent dat een amendement dat met een kleine meerderheid tijdens die eerste lezing wordt aangenomen, er toe kan leiden dat het voorstel verderop in de procedure sneuvelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="47B2165A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="161056DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...270 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wat staat er voor 2026 op de agenda?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00971AB6" w:rsidR="000C0393" w:rsidP="00532DFE" w14:paraId="0BAD6D3E" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="0BE0F970" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00971AB6">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Er is een aantal grondwetswijzigingen aanhangig op initiatief van Tweede Kamerleden. In dit overzicht beperk ik mij tot de voorstellen waar het kabinet aan werkt. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232435297" w:id="3"/>
-      <w:r w:rsidRPr="00971AB6" w:rsidR="004F5CFF">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">van deze brief </w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als eerste ga ik in op de voorstellen die al het verst in procedure zijn en aan het eind van deze brief </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00971AB6">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zal ik twee thema’s behandelen die op termijn kunnen uitmonden in een voorstel om de Grondwet te wijzigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="50CDE40D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="05B2A091" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Heldere rolverdeling binnen het tweekamerstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="30C685FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="4B0EEDF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de aanbevelingen van de Staatscommissie parlementair stelsel (Staatscommissie-Remkes) en de kabinetsreactie daarop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn drie grondwetsvoorstellen ingediend die tot doel hebben om bij te dragen aan een heldere rolverdeling tussen de Kamers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="16CADE6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="7FC35442" w14:textId="15FB0AE9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het gaat in de eerste plaats om een voorstel dat regelt dat de Eerste Kamer de bevoegdheid krijgt om wetsvoorstellen te wijzigen en terug te zenden naar de Tweede Kamer (Kamerstuk 36 374 (R2187). Dit voorstel is in 2023 bij de Tweede Kamer ingediend. Het is na de val van het kabinet-Rutte IV en opnieuw na de val van het kabinet-Schoof controversieel verklaard, maar de behandeling kan nu hervat worden. Ik ben voornemens om in het najaar de nota naar aanleiding van het verslag over dit voorstel uit te brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="03845A52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="0789B676" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het tweede grondwetsvoorstel betreft een wijziging van de manier waarop de Eerste Kamer wordt gekozen (Kamerstuk 35532). Het voorstel is dat de provinciale staten de Eerste Kamer weer in helften gaan kiezen. Iedere drie jaar worden dan 37 of 38 senatoren gekozen voor een termijn van zes jaar. Dit wetvoorstel is in 2020 in eerste lezing door de Tweede Kamer aangenomen en is nu aanhangig bij de Eerste Kamer. Hetzelfde geldt voor het derde grondwetsvoorstel, dat een wijziging aanbrengt in de grondwetsherzieningsprocedure (Kamerstuk 35533). Voorgesteld wordt om de tweede lezing van een grondwetswijziging voortaan te behandelen in de verenigde vergadering. Het vereiste van een twee derde meerderheid blijft daarbij van kracht. Dit voorstel is in 2020 door de Tweede Kamer in eerste lezing aangenomen en is nu bij de Eerste Kamer in behandeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="492988F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="597812C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij mijn kennismaking met de commissie Binnenlandse Zaken van de Eerste Kamer op 14 april jl. heb ik aangekondigd dat ik de Kamer zou informeren over de vervolgstappen die ik bij deze grondwetsvoorstellen voor ogen heb. Een belangrijke overweging hierbij is dat deze drie voorstellen bedoeld zijn als een pakket maatregelen dat de werking van het tweekamerstelsel moet ondersteunen en versterken. Omdat er binnen het toenmalige kabinet meer tijd nodig was voordat het voorstel over het terugzendrecht van de Eerste Kamer kon worden ingediend bij de Tweede Kamer, zijn de andere twee voorstellen echter procedureel gaan voorlopen op het voorstel over het terugzendrecht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="6E74DB64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="141184A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarom stel ik voor om te beginnen met de verdere behandeling in de Tweede Kamer van het terugzendrecht van de Eerste Kamer. Indien uw Kamer het wetsvoorstel aanneemt, en de Eerste Kamer daarover verslag heeft uitgebracht, zal ik vervolgens de memories van antwoord uitbrengen over de twee andere voorstellen (die al bij de Eerste Kamer in behandeling zijn) en de nota naar aanleiding van het verslag over het eerstgenoemd voorstel. Op deze manier hoop ik eraan te kunnen bijdragen dat de drie grondwetsvoorstellen in het verdere proces weer in hun onderlinge samenhang behandeld kunnen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="7F1A3E0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="2CCB5496" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...71 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. Wijziging van de regels over de opsporing, vervolging en berechting van ambtsdelicten van Kamerleden en bewindspersonen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="0F78CCA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="284F9ABA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samen met de minister van Justitie en Veiligheid werk ik aan de modernisering van de procedure voor de vervolging van ambtsdelicten van Kamerleden en bewindspersonen. Naar aanleiding van de aanbevelingen van de commissie-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fokkens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt gewerkt aan twee wetsvoorstellen, waarvan één strekt tot wijziging van de Grondwet. Beide voorstellen zijn op 26 mei jl. bij de Tweede Kamer ingediend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="10EFA1AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="5419FDA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Invoering van rechterlijke toetsing van wetten aan klassieke grondrechten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="0423E188" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="6F8FE24A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een sterke rechtsstaat vraagt om een stelsel waarin de rechter goede rechtsbescherming kan bieden. Samen met de staatssecretaris van Justitie en Veiligheid werk ik daarom aan de wijziging van artikel 120 van de Grondwet, zodat rechters wetten kunnen toetsen aan klassieke grondrechten in de Grondwet. In de uitwerking kiezen wij voor de variant waarin het voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rechters mogelijk zal worden om wetten aan klassieke grondrechten in hoofdstuk 1 van de Grondwet te toetsen. Net als de rechterlijke instanties, is het kabinet geen voorstander van de instelling van een grondwettelijk hof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="7DE92073" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="738EC772" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De verwerking van consultatiereacties op het grondwetsvoorstel bevindt zich in een afrondende fase. Na besluitvorming hierover is de volgende stap dat het grondwetsvoorstel voor advies wordt voorgelegd aan de Afdeling advisering van de Raad van State van het Koninkrijk. We verwachten deze stap voor de zomer te kunnen zetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="4786615E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="09521DDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. Nadere regeling van de verenigbaarheid van de ambten van Kamerlid en bewindspersoon tijdens demissionaire periodes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="2E5011B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="50C41A9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van het debat in uw Kamer over de benoeming van drie Kamerleden tot bewindspersoon in het demissionaire kabinet-Rutte III is op verzoek van uw Kamer een onafhankelijke commissie ingesteld die in 2024 heeft geadviseerd om de Grondwet op dit punt te wijzigen. Deze aanbeveling heeft het kabinet in 2025 ter harte genomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tot begin 2026 zijn twee voorstellen tot wijziging van de Grondwet in consultatie geweest. Het kabinet heeft op 19 juni jl. besloten de grondwetsvoorstellen aan te bieden bij de afdeling Advisering van de Raad van State.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="0E3D7B96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="67BAE3B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Geschilbeslechting bij verkiezingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="07BE9C21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="36785DC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verder werk ik aan het verder versterken van de geschilbeslechting in het verkiezingsproces. Ook bij de evaluatie van de Tweede Kamerverkiezing van 2025 en de gemeenteraadsverkiezingen van 2026 zal dit onderwerp worden meegenomen. Het streven is om uw Kamer aan het eind van 2026 nader te informeren over de hoofdlijnen van een verbeterde geschilbeslechting, die naar verwachting onder meer een wijziging van de Grondwet zal vergen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00971AB6">
-[...8 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="42B17EB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="2E563461" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. Digitale tijdperk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="3C242C2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="52BFAA5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ontwikkelingen van digitale technologie veranderen onze samenleving en de verhouding tussen overheid en burgers. Daarom heeft mijn ambtsvoorganger aan uw Kamer toegezegd om hiernaar onderzoek te doen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inmiddels is gestart met een verkenning naar de vraag hoe nieuwe technologie invloed heeft op de grondrechten en de grondwettelijke waarborgen op het institutionele vlak. In september 2024 verscheen daarom de essaybundel ‘De Grondwet en nieuwe technologie: klaar voor de toekomst?’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In 2026 wordt naar verwachting een aantal vervolgonderzoeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afgerond, ik zal u daarover informeren. Daarbij zal ik bezien of de uitkomsten van deze onderzoeken aanleiding geven tot voorstellen om de Grondwet te wijzigen, zodat deze de bescherming biedt die past bij de huidige tijd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="1DF7A0D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00EB4630" w14:paraId="3FE1C633" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="00EB4630" w:rsidP="00EB4630" w:rsidRDefault="00DE5B8B" w14:paraId="75DDAEA6" w14:textId="2541D89C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...79 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P.E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B" w:rsidR="00EB4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heerma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE5B8B" w:rsidR="004E5D09" w:rsidP="00EB4630" w:rsidRDefault="004E5D09" w14:paraId="54821695" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DE5B8B" w:rsidR="004E5D09" w:rsidSect="00EB4630">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2D73F256" w14:textId="77777777" w:rsidR="009B4B3E" w:rsidRDefault="009B4B3E" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1AFCFB64" w14:textId="77777777" w:rsidR="009B4B3E" w:rsidRDefault="009B4B3E" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="005508B7" w14:paraId="41660795" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A94545C" w14:textId="77777777" w:rsidR="00664ACB" w:rsidRPr="00EB4630" w:rsidRDefault="00664ACB" w:rsidP="00EB4630">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00EC6070" w14:paraId="1286AF72" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5AB11EFA" w14:textId="77777777" w:rsidR="00664ACB" w:rsidRPr="00EB4630" w:rsidRDefault="00664ACB" w:rsidP="00EB4630">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="005508B7" w14:paraId="2DDB610E" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26B014EC" w14:textId="77777777" w:rsidR="00664ACB" w:rsidRPr="00EB4630" w:rsidRDefault="00664ACB" w:rsidP="00EB4630">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="43395645" w14:textId="77777777" w:rsidR="009B4B3E" w:rsidRDefault="009B4B3E" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2CB12FC3" w14:textId="77777777" w:rsidR="009B4B3E" w:rsidRDefault="009B4B3E" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="5D43FAF3" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit vanwege de met de minister van Justitie en Veiligheid gedeelde algehele verantwoordelijkheid voor het functioneren van de rechtsstaat en vanwege de betrokkenheid van de minister van Justitie en Veiligheid en de staatssecretaris van Justitie en Veiligheid bij constitutionele toetsing en de herziening van de procedure voor opsporing, vervolging en berechting van ambtsdelicten van Kamerleden en bewindspersonen.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00C653CC" w:rsidRPr="00C653CC" w14:paraId="4C1BE85E" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="13FF2D33" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C653CC">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Dit vanwege de met de minister van Justitie en Veiligheid gedeelde algehele verantwoordelijkheid voor het functioneren van de rechtsstaat en vanwege de betrokkenheid van de minister van Justitie en Veiligheid en de staatssecretaris van Justitie en Veiligheid bij constitutionele toetsing en de herziening van de procedure voor opsporing, vervolging en berechting van ambtsdelicten van Kamerleden en bewindspersonen.</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 35786.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00B32F3A" w:rsidRPr="001342C2" w:rsidP="2EF899A8" w14:paraId="65AE4938" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3F75A6BD" w14:textId="685A886F" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001342C2">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 35786.</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het recht op een eerlijk proces werd toegevoegd (Kamerstuk 35784), de bepaling over het briefgeheim werd uitgebreid met een recht op onschendbaarheid van alle vormen van telecommunicatie (Kamerstuk 35790) en de grondwetsherzieningsprocedure werd herijkt (35789). Verder kregen Nederlanders die in het buitenland wonen kiesrecht voor een kiescollege dat deelneemt aan de verkiezing van de Eerste Kamer (Kamerstuk 35785) en werd een aantal overbodig geworden artikelen geschrapt (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamersetuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35787).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00225F5F" w:rsidRPr="001342C2" w:rsidP="2EF899A8" w14:paraId="6A3BD8D6" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1F8A76C1" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001342C2">
-[...116 lines deleted...]
-        <w:t>5) en werd een aantal overbodig geworden artikelen geschrapt (35787).</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voorstel van wet van de leden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hammelburg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en De Hoop houdende verandering in de Grondwet, strekkende tot toevoeging van handicap en seksuele gerichtheid als non-discriminatiegrond (Kamerstuk 35741).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="006159B2" w:rsidRPr="006159B2" w:rsidP="2EF899A8" w14:paraId="14FA6E60" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1DFA98A4" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J. Goossens en K. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Haex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ‘De rigide Nederlandse Grondwet? Een empirische analyse van de grondwetswijzigingen 1814-2023’ in: J. Gerards, J. Goossens &amp; E. van Vugt (red.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Constitutionele verandering in Nederland? De grondwetswijzigingen van 2022-2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Boom 2023, p. 15-51.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00020860" w:rsidRPr="001342C2" w:rsidP="2EF899A8" w14:paraId="66690A2D" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="31BE8CD8" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001342C2">
-[...34 lines deleted...]
-        <w:t>. Boom 2023, p. 15-51.</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jaarverslag Raad van State 2023, p. 28.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="000B2CD4" w:rsidRPr="00DB501F" w:rsidP="2EF899A8" w14:paraId="66B84E1E" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="762DF5F5" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DB501F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Jaarverslag Raad van State 2023, p. 28.</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 34430, nrs. 10 en 16.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="001F16EE" w:rsidRPr="001342C2" w:rsidP="2EF899A8" w14:paraId="4799B2B5" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5C41C0BF" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001342C2">
-[...18 lines deleted...]
-        <w:t>. 10 en 16.</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuknummers 36950 en 36951.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="005A4EA3" w:rsidRPr="00183070" w:rsidP="005A4EA3" w14:paraId="6E69B37A" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="618C4C41" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00183070">
-[...11 lines deleted...]
-        <w:t>s 36950 en 36951.</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 35896, nr. 28.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="00CA3549" w:rsidRPr="001342C2" w:rsidP="00CA3549" w14:paraId="68173479" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5E5656E4" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001342C2">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 35896, nr. 28.</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 35165, nr. 99.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="004F5CFF" w:rsidRPr="00DB501F" w:rsidP="004F5CFF" w14:paraId="5D44E830" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="31505DA4" w14:textId="4F02D179" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DB501F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 35165, nr. 99.</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Handelingen II 2021/22, nr. 66, item 2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w:rsidR="004F5CFF" w:rsidRPr="00B06082" w:rsidP="004F5CFF" w14:paraId="378C584C" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="73253D3C" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B06082">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 31570, nr. 38.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w:rsidR="004F5CFF" w:rsidRPr="00C56F9D" w:rsidP="004F5CFF" w14:paraId="1E2433CD" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="76AB0CC5" w14:textId="77777777" w:rsidR="00EB4630" w:rsidRPr="00DE5B8B" w:rsidRDefault="00EB4630" w:rsidP="00EB4630">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C56F9D">
-[...35 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DE5B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 31570, nr. 39.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="005508B7" w14:paraId="7F26D1A1" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="782A7B24" w14:textId="77777777" w:rsidR="00664ACB" w:rsidRPr="00EB4630" w:rsidRDefault="00664ACB" w:rsidP="00EB4630">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...420 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26050A75" w14:textId="77777777" w:rsidR="00664ACB" w:rsidRPr="00EB4630" w:rsidRDefault="00664ACB" w:rsidP="00EB4630">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00EC6070" w14:paraId="6C80A40D" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F66D8D9" w14:textId="77777777" w:rsidR="00664ACB" w:rsidRPr="00EB4630" w:rsidRDefault="00664ACB" w:rsidP="00EB4630">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1128 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...396 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EC6070"/>
-[...195 lines deleted...]
-    <w:rsid w:val="2EF899A8"/>
+    <w:rsidRoot w:val="00EB4630"/>
+    <w:rsid w:val="000E42B2"/>
+    <w:rsid w:val="001A5C85"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00664ACB"/>
+    <w:rsid w:val="009B4B3E"/>
+    <w:rsid w:val="00DE5B8B"/>
+    <w:rsid w:val="00EB4630"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="2AB67B27"/>
-  <w15:docId w15:val="{F9C23424-A880-44AB-B2FE-BC5CDBA7E284}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7F621F6A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E4AEA6F4-67BB-419D-A0E2-CF15CB529781}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3852,77 +2094,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3947,75 +2189,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4050,55 +2292,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4161,815 +2403,785 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4630"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A6D32"/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A6D32"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A6D32"/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A6D32"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004613E3"/>
+    <w:rsid w:val="00EB4630"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004613E3"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00EB4630"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004613E3"/>
+    <w:rsid w:val="00EB4630"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...105 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5245,68 +3457,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10595</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1954</ap:Words>
+  <ap:Characters>10749</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>88</ap:Lines>
-  <ap:Paragraphs>24</ap:Paragraphs>
+  <ap:Lines>89</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12497</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12678</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>