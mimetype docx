--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -1,5035 +1,1684 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00736F28" w:rsidRDefault="00736F28" w14:paraId="2753E6BA" w14:textId="54013733">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="0078032E" w:rsidR="00736F28" w:rsidRDefault="00736F28" w14:paraId="6C6242F9" w14:textId="77777777">
+    <w:p w:rsidRPr="000C74D0" w:rsidR="000C74D0" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="1D6EC5E3" w14:textId="545514D3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0" w:rsidR="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>645</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0" w:rsidR="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0" w:rsidR="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Openbaar vervoer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="000C74D0" w:rsidP="000C74D0" w:rsidRDefault="000C74D0" w14:paraId="355DF5BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0" w:rsidR="002F680C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>904</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="000C74D0" w14:paraId="1B28DF98" w14:textId="042A452D">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0078032E" w:rsidR="00736F28" w:rsidRDefault="00736F28" w14:paraId="7102F52F" w14:textId="77777777">
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="000C74D0" w:rsidP="000C74D0" w:rsidRDefault="000C74D0" w14:paraId="48CA8E55" w14:textId="73F95941">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="7A59639C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="0A1683C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0078032E" w:rsidR="00555B26" w:rsidP="00555B26" w:rsidRDefault="00555B26" w14:paraId="72BEEDCD" w14:textId="6A4EB6A9">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Betaalbaarheid is een belangrijke randvoorwaarde voor een toegankelijk en aantrekkelijk openbaar vervoer. Het openbaar vervoer stelt mensen in staat om deel te nemen aan werk, onderwijs, zorg en sociale activiteiten. Juist in een periode waarin veel huishoudens de gevolgen van stijgende kosten ervaren, is het van belang dat reizen met het openbaar vervoer betaalbaar blijft. Daarom vormt betaalbaarheid een van de speerpunten van mijn inzet voor het openbaar vervoer,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="1CC9BCDD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0078032E" w:rsidR="00B65B83" w:rsidP="00B65B83" w:rsidRDefault="00B65B83" w14:paraId="72B4BC5E" w14:textId="6548116F">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samen met het verbeteren van de regionale bereikbaarheid. Wat mij betreft gaat dat hand in hand. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="025F28C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="17AC2081" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="0078032E" w:rsidR="00555B26" w:rsidP="00555B26" w:rsidRDefault="00555B26" w14:paraId="21B5BFD8" w14:textId="0CDF9117">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tegen deze achtergrond heeft de Kamer met de motie van het lid Klaver c.s. aandacht gevraagd voor maatregelen die het openbaar vervoer voor reizigers financieel aantrekkelijker maken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met de introductie van Nederland Dal Vrij Trein van 15 juni tot en met 31 augustus, is uitvoering gegeven aan het eerste deel van deze motie. Tegelijkertijd vraagt de motie ook om een bredere verkenning naar mogelijkheden om de betaalbaarheid van het openbaar vervoer structureel te versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="4167AFE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik informeer de Kamer in deze brief over de vervolgstappen die het Rijk, de decentrale overheden en vervoerders gezamenlijk zetten om de betaalbaarheid van het openbaar vervoer verder te verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="41D44D38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="08A33371" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078032E">
-        <w:rPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Advies ABDTopconsult</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00C41C83" w:rsidP="00C41C83" w:rsidRDefault="00407612" w14:paraId="07DB354E" w14:textId="3AE2425B">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="77F91E36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Allereerst ben ik daarom blij om u het opgeleverde betaalbaarheidsonderzoek aan te bieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik heb dit onderzoek zelf op de Dag van het OV mogen ontvangen. Hierbij geef ik invulling aan mijn toezegging om de Kamer voor de zomer te informeren over de uitkomsten van dit onderzoek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E" w:rsidR="00F154C8">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="0078032E" w:rsidR="00FD4612">
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="2B08E53F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="0F4F5D75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om inzicht te krijgen in de uitdagingen en mogelijke oplossingsrichtingen is onderzoek gedaan naar de betaalbaarheid van het openbaar vervoer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit onderzoek gaat over de betaalbaarheid van het openbaar vervoer systeem in brede zin, niet alleen voor de reiziger maar ook voor de overheid; de houdbaarheid en stabiliteit van de bekostiging van het systeem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het rapport roept op onder meer op tot meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>regie vanuit het Rijk, dat doelen moet bepalen, een koers uit moet zetten, moet kunnen monitoren en evalueren en daarin de leiding moeten nemen. Daarmee beziet h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">et rapport niet alleen het IenW domein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="72C1147D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="39436464" w14:textId="18FAF21D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ik ben erg blij met dit zeer goed leesbare rapport en de concrete knelpunten en mogelijke interventies die worden voorgesteld. De komende zomer benut ik om het rapport van ABDTopconsult te bespreken met mede overheden – die op verschillende plekken al invulling geven aan bepaalde initiatieven en vervoerders, maar ook binnen het kabinet. Op basis daarvan bereid ik de komende periode een kabinetsreactie voor waarin ik meer concreet in wil gaan op de voorgestelde interventies uit het rapport en hoe ik daaraan invulling wil geven. Ik herken veel van de aangestipte punten in het rapport en op onderdelen sluit dat ook naadloos aan bij lopende initiatieven zoals publieke mobiliteit waarbij we al in de praktijk kijken naar het efficiënter inrichten en meer kunnen doen met de bestaande middelen. Ook de integrale blik ondersteun ik; we moeten kijken naar het totale vervoerssysteem en ik voel ook de urgentie om ermee aan de gang te gaan, willen we ons systeem betaalbaar houden nu en in de toekomst. Hiervoor is in relatie tot betaalbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0" w:rsidR="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E" w:rsidR="00FD2FF7">
-[...25 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...144 lines deleted...]
-    <w:p w:rsidRPr="0078032E" w:rsidR="00343147" w:rsidP="00343147" w:rsidRDefault="00343147" w14:paraId="2DB24CBC" w14:textId="77777777">
+        <w:t>een taskforce ingericht waarin de leden van het NOVB met elkaar de verschillen opties verkennen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="696F266B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="6821CBC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078032E">
-        <w:rPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NOVB Taskforce Betaalbaar ov</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="005D47BA" w:rsidRDefault="00551BA0" w14:paraId="51FAB483" w14:textId="3B4A3AEA">
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="7392B919" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...281 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De sector en IenW voeren gesprekken in de NOVB Taskforce Betaalbaar ov. Deze Taskforce richt zich op de betaalbaarheid van het ov voor de reiziger en kent drie sporen gericht op (1) korte, (2) middellange en (3) lange termijn maatregelen rondom betaalbaarheid. De actie Nederland Dal Vrij Trein voor €49,- per maand gedurende 2,5 maand in de zomerperiode past binnen het korte termijn spoor. Het onderzoek naar concrete vervolgmogelijkheden op het gebied van betaalbaarheid voor het gehele ov past binnen het tweede spoor. De maatregelen die mogelijk voortvloeien uit het advies van ABDTopconsult passen in het derde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="5ED3FC4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik hecht er waarde aan de Kamer mee te nemen in de gezamenlijk met sectorpartijen geformuleerde uitgangspunten voor een vervolg, waarbij onder andere aandacht is voor de algemene betaalbaarheid en de betaalbaarheid voor bepaalde doelgroepen zoals mensen met een laag inkomen (minima). Hiermee wordt ook voldaan aan de gevraagde voorbereiding in de motie Klaver c.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="0582F882" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="0C84413C" w14:textId="70B28BCA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De motie Klaver c.s. roept ook op om voorbereidingen te treffen voor een abonnement waarmee in het gehele openbaar vervoer gereisd kon worden voor een vast bedrag per maand in de daluren. De resultaten van het opgeleverde onderzoek van ABDTOPconsult en de ervaringen met Nederland Dal Vrij Trein dienen daarvoor als input. Er bestaat binnen de Taskforce behoefte aan een duidelijk vertrekpunt bij het ontwikkelen van een eventueel nieuw reisproducten of abonnement</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231803895" w:id="0"/>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="48C76281" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="241AC230" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vooral mensen met een laag inkomen hebben moeite met het betalen van ov, of ze blijven thuis omdat ze een bepaalde reis niet kunnen maken. Dat is natuurlijk geen wenselijke situatie. Ik heb u in het commissiedebat Spoor toegezegd hier nog een keer goed naar te kijken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Hier is ook veel aandacht voor vanuit de sector. Maar met de huidige inrichting van het stelsel moet er oog gehouden worden voor de verdeling van de bevoegdheden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00F326E5" w:rsidP="00F326E5" w:rsidRDefault="00F326E5" w14:paraId="0AD82FE8" w14:textId="77777777"/>
-[...42 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="31985E51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="3D6709B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment wordt dit soort ondersteuning vormgegeven via sectorafspraken. Waarbij dergelijke producten soms onderdeel uit maken van (regionale) concessies, en soms door vervoerders zelf worden aangeboden aan gemeenten in lijn met hun eigen business case. Daarmee verschillende de soorten producten en tarieven per concessie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="34EC857A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="70C9648C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de totstandkoming van nieuwe landelijke producten binnen de Taskforce is er oog voor de rol die gemeenten spelen bij het aanbieden van gratis en/of goedkoop ov aan inwoners met lagere inkomens of van een bepaalde leeftijdscategorie. De gemeente is immers verantwoordelijk voor het lokale armoedebeleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="0078032E" w:rsidR="00F326E5">
-[...54 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hiervan zijn in het stedelijk en regionaal ov in Nederland vele voorbeelden te vinden. De ervaringen en lessen uit het traject met de Onderwegpas worden in de uitwerking in de Taskforce uiteraard ook meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="792336C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="56F99476" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Taskforce neemt bij de verdere uitwerking hiervan meerdere uitgangspunten mee:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="3FC14BCF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een heldere en goed beredeneerbare relatie is nodig tussen het beoogde doel, de beoogde doelgroep en de te kiezen maatregel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="75860EFA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Houd aandacht voor wat er al wordt aangeboden. Zo wordt in het regionaal ov gewerkt aan een landelijk dekkend gratis reizen product voor kinderen onder de 12 die samen reizen met een ouder. Tezamen met het Kids Vrij NS kunnen kinderen daarmee landelijke gratis reizen. Ook is in veel gemeenten een aanbod voor goedkoper of gratis ov voor minima.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00C41C83" w:rsidP="00C41C83" w:rsidRDefault="00C41C83" w14:paraId="0F800EEE" w14:textId="2FD1AF50">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="32F9714D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De beschikbaarheid van (structurele) rijksmiddelen. Betaalbaarder ov in de vorm van proposities of structurele verlagingen betekent dat financiering moet worden vrijgemaakt, los van gesuggereerde systeem ingrepen zoals benoemd in het ABDTopconsult rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="267C60C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aandacht voor de business cases van de vervoerders is belangrijk. Zij werken via concessies waarin veel afspraken zijn vastgelegd, waaronder over producten en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tarieven. Een nieuw (gesubsidieerd) product verandert de (financiële) balans van de concessies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="0C9988EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...113 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Niet alle concessies kennen daluren, waardoor een landelijk dal-product op dit moment niet uitvoerbaar is. Algemene kortingen of het koppelen van (bestaande) regionale abonnementen met een abonnement voor het hoofdrailnet zijn beter haalbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="79262B95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...51 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een abonnement voor onbeperkt reizen geniet niet de voorkeur en heeft tevens hogere aanschafkosten. Dit is voor mensen met een kleinere beurs niet altijd een alternatief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00091ECF" w:rsidP="00F154C8" w:rsidRDefault="00FD56F0" w14:paraId="49D2B88B" w14:textId="3A4FAD0D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="4862E445" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veruit de meeste dagelijkse verplaatsingen van mensen zijn binnen de eigen regio. Een breed afkoopproduct voor heel Nederland is daarom niet altijd de meest logische keuze. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="14DC0FB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...66 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eventuele vervolginitiatieven komen beschikbaar op OVpay en niet meer op de ov-chipkaart. Dat houdt in dat eventuele nieuwe initiatieven pas na migratie (voorzien in 2026 en 2027) beschikbaar kunnen komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="5952F754" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078032E">
-        <w:rPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Overig </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00981DB9" w:rsidP="00CD4BE2" w:rsidRDefault="00C41C83" w14:paraId="53B9AE04" w14:textId="7E5CA8EE">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="5EE73F49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast deze update over betaalbaarheid van het ov benut ik deze brief ook om in te gaan op een motie naar aanleiding van het commissiedebat OV en taxi van 1 april jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="6873B154" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00866BAB" w:rsidP="00CD4BE2" w:rsidRDefault="00866BAB" w14:paraId="64B7F46D" w14:textId="78E71265">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="3966CD3D" w14:textId="0447E5DD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078032E">
-        <w:rPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wervingscampagne voor meer medewerkers Veiligheid &amp; Service (V&amp;S) bij NS  </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
+        <w:t>Wervingscampagne voor meer medewerkers Veiligheid &amp; Service (V&amp;S) bij NS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="37DC8250" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Conform de motie-Van der Plas heeft NS inzicht gegeven welke acties worden ondernomen bij de werving van V&amp;S-personeel, inclusief de huidige wervingscampagne.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E" w:rsidR="00C371C6">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00CD4BE2" w:rsidP="00CD4BE2" w:rsidRDefault="00CD4BE2" w14:paraId="5DA2691D" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="21801925" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Om de instroom van geschikte kandidaten te vergroten, zet NS in op een combinatie van maatregelen. Dit betreft:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00CD4BE2" w:rsidP="00CD4BE2" w:rsidRDefault="00CD4BE2" w14:paraId="3AA75966" w14:textId="77777777">
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="4A51715D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:autoSpaceDN/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De lopende grote nieuwe arbeidsmarktcampagne </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>‘de Buddy Check’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, ontwikkeld samen met V&amp;S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">collega’s: </w:t>
       </w:r>
-      <w:hyperlink w:tooltip="Originele URL: https://www.werkenbijns.nl/veiligheid-en-service-buddycheck. Klik of tik als u deze koppeling vertrouwt." w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="0078032E">
+      <w:hyperlink w:tooltip="Originele URL: https://www.werkenbijns.nl/veiligheid-en-service-buddycheck. Klik of tik als u deze koppeling vertrouwt." w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="000C74D0">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.werkenbijns.nl/veiligheid-en-service-buddycheck</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00CD4BE2" w:rsidP="00CD4BE2" w:rsidRDefault="00CD4BE2" w14:paraId="411D6C0E" w14:textId="77777777">
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="3176DD38" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:autoSpaceDN/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zogeheten </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>V&amp;S Experience Days</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> op locaties </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>in het land waar relatief veel behoefte is aan V&amp;S-medewerkers</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, inclusief praktijksimulaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00CD4BE2" w:rsidP="00CD4BE2" w:rsidRDefault="00CD4BE2" w14:paraId="20C7324D" w14:textId="77777777">
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="38117E6B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:autoSpaceDN/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Online </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>meet &amp; greets</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> om laagdrempelig geïnteresseerden te informeren en te binden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00CD4BE2" w:rsidP="00CD4BE2" w:rsidRDefault="00CD4BE2" w14:paraId="14E165F4" w14:textId="77777777">
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="122B96E1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:autoSpaceDN/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Naast korte video’s op social media en online kanalen zijn er langere video’s waarin collega’s meer vertellen over een echte situatie uit hun werk. Ook zijn er commercials te horen op onder andere Qmusic en NPO Radio 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00CD4BE2" w:rsidP="00CD4BE2" w:rsidRDefault="00CD4BE2" w14:paraId="2610FB0A" w14:textId="77777777">
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="2D47FE92" w14:textId="47814148">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:autoSpaceDN/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Vergroting van zichtbaarheid van het vak via media</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">exposure, waaronder programma’s als </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Meldkamer Centraal</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(RTL5 en Videoland)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidR="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Amsterdam Centraal (National Geographic)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0078032E" w:rsidR="00CD4BE2" w:rsidP="00CD4BE2" w:rsidRDefault="00CD4BE2" w14:paraId="747B675A" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="3DFDEFCB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:autoSpaceDN/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Momenteel werkt NS aan de inrichting van een dedicated V&amp;S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>recruitmentteam, met focus op structurele verbetering van kwalitatieve instroom, inclusief inzet op referral (aandraagbonus)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="00CD4BE2" w:rsidP="00CD4BE2" w:rsidRDefault="00CD4BE2" w14:paraId="48483534" w14:textId="77777777">
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="51E526E5" w14:textId="014A2BCA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>De hierboven beschreven inspanningen bouwen voort op ervaringen uit eerdere campagnes voor andere functiegroepen binnen NS. De arbeidsmarkt voor V&amp;S-personeel is krap, mede omdat andere werkgevers uit dezelfde groep werven. Denk aa</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> werkgevers als Politie, Defensie, uit de beveiligingsbranche, en andere (boa)werkgevers zoals gemeenten en vervoerders. Door </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bovenstaande </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>maatregelen lukt het NS om elke week nieuwe V&amp;S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078032E">
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>medewerkers aan te nemen. Het aantal geschikte kandidaten blijft hierbij wel een aandachtspunt. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="0078032E" w:rsidR="00CD4BE2" w:rsidP="00CD4BE2" w:rsidRDefault="00CD4BE2" w14:paraId="152DF458" w14:textId="77777777">
+        <w:t>medewerkers aan te nemen. Het aantal geschikte kandidaten blijft hierbij wel een aandachtspunt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="5F120B76" w14:textId="413AA148">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0078032E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="524E99C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>NS is zich ervan bewust dat het aantrekken en behouden van voldoende V&amp;S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medewerkers essentieel is voor de uitvoering en veiligheid in de trein en houdt hier continu nadrukkelijk oog voor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gelet op het bovenstaande acht IenW het verstandig dat NS eerst actief het effect van de ingezette maatregelen monitort. Op basis daarvan kan NS, eventueel in overleg met IenW, beoordelen of er aanvullende stappen nodig zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078032E" w:rsidR="001F1759" w:rsidP="001F1759" w:rsidRDefault="001F1759" w14:paraId="72165F20" w14:textId="77777777">
-[...66 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="2C6DBD42" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="000C74D0" w:rsidP="000C74D0" w:rsidRDefault="000C74D0" w14:paraId="4D6D6408" w14:textId="378EA093">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="002F680C" w:rsidP="000C74D0" w:rsidRDefault="002F680C" w14:paraId="2DC8DED5" w14:textId="56DEAC8E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0" w:rsidR="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.W.H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C74D0" w:rsidR="006F53E6" w:rsidP="000C74D0" w:rsidRDefault="006F53E6" w14:paraId="7F419FE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000C74D0" w:rsidR="006F53E6" w:rsidSect="00850A05">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BF87A24" w14:textId="77777777" w:rsidR="00846277" w:rsidRDefault="00846277">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="28E6AE7E" w14:textId="77777777" w:rsidR="00116732" w:rsidRDefault="00116732" w:rsidP="002F680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4314A5B8" w14:textId="77777777" w:rsidR="00846277" w:rsidRDefault="00846277">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6472DA36" w14:textId="77777777" w:rsidR="00116732" w:rsidRDefault="00116732" w:rsidP="002F680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="22AEEF2E" w14:textId="77777777" w:rsidR="00ED4AC1" w:rsidRDefault="00ED4AC1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48C9033D" w14:textId="77777777" w:rsidR="001D700C" w:rsidRPr="002F680C" w:rsidRDefault="001D700C" w:rsidP="002F680C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0E7D4BDE" w14:textId="77777777" w:rsidR="00ED4AC1" w:rsidRDefault="00ED4AC1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="000D6F92" w14:textId="77777777" w:rsidR="001D700C" w:rsidRPr="002F680C" w:rsidRDefault="001D700C" w:rsidP="002F680C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2644B66A" w14:textId="77777777" w:rsidR="00ED4AC1" w:rsidRDefault="00ED4AC1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03F2D43A" w14:textId="77777777" w:rsidR="001D700C" w:rsidRPr="002F680C" w:rsidRDefault="001D700C" w:rsidP="002F680C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32A9A044" w14:textId="77777777" w:rsidR="00846277" w:rsidRDefault="00846277">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="474420A7" w14:textId="77777777" w:rsidR="00116732" w:rsidRDefault="00116732" w:rsidP="002F680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4064C701" w14:textId="77777777" w:rsidR="00846277" w:rsidRDefault="00846277">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="349C4B4A" w14:textId="77777777" w:rsidR="00116732" w:rsidRDefault="00116732" w:rsidP="002F680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="02643F75" w14:textId="0FCFA78C" w:rsidR="00A36520" w:rsidRPr="00FD2FF7" w:rsidRDefault="00A36520">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="172CA1BB" w14:textId="1295075E" w:rsidR="002F680C" w:rsidRPr="000C74D0" w:rsidRDefault="002F680C" w:rsidP="002F680C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FD2FF7">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36933, nr. 8.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2A484454" w14:textId="77777777" w:rsidR="00407612" w:rsidRPr="00FD2FF7" w:rsidRDefault="00407612" w:rsidP="00407612">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2645520F" w14:textId="77777777" w:rsidR="002F680C" w:rsidRPr="000C74D0" w:rsidRDefault="002F680C" w:rsidP="002F680C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FD2FF7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Als je niet stuurt, ga je nergens heen.” Betaalbaarheid, inrichting en werking van het ovsysteem. ABDTopconsult, juni 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1ADBB6C8" w14:textId="2C5B64E0" w:rsidR="00FD4612" w:rsidRPr="00FD56F0" w:rsidRDefault="00FD4612">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4C69DC18" w14:textId="77777777" w:rsidR="002F680C" w:rsidRPr="000C74D0" w:rsidRDefault="002F680C" w:rsidP="002F680C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FD2FF7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202604-118 De Kamer wordt rond de zomer per brief geïnformeerd over de uitkomsten van het betaalbaarheidsonderzoek van het OV voor de reiziger dat nu loopt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2D689CEE" w14:textId="77777777" w:rsidR="00F326E5" w:rsidRPr="00FD56F0" w:rsidRDefault="00F326E5" w:rsidP="00F326E5">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="142D6BF9" w14:textId="77777777" w:rsidR="002F680C" w:rsidRPr="000C74D0" w:rsidRDefault="002F680C" w:rsidP="002F680C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FD56F0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Toezegging 2025A08082 waarbij het rapport van ABD Topconsult wordt betrokken bij een minima product.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="215922F7" w14:textId="288538BA" w:rsidR="00F326E5" w:rsidRPr="00FD56F0" w:rsidRDefault="00F326E5" w:rsidP="00F326E5">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2D93EE79" w14:textId="2FBAD829" w:rsidR="002F680C" w:rsidRPr="000C74D0" w:rsidRDefault="002F680C" w:rsidP="002F680C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FD56F0">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 879.</w:t>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is wezenlijk anders van opzet dan de Onderwegpas waar gewerkt werd aan een binnen de concessie bestaand product beschikbaar door een vooraf gedefinieerde groep minima. Zie ook het Verslag van het Schriftelijk overleg over de Onderwegpas (Kamerstuk 23645 nr. 879).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2144E5A6" w14:textId="7A8DB110" w:rsidR="00B65B83" w:rsidRDefault="00B65B83">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1F306895" w14:textId="3E0D98FB" w:rsidR="002F680C" w:rsidRPr="000C74D0" w:rsidRDefault="002F680C" w:rsidP="002F680C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie ook brief van 3 oktober 2024 Betreft Brief over het NL-ticket en besteding van de extra middelen voor het regionaal OV (Kamerstuk 23645, nr. 828).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="1C12137B" w14:textId="77777777" w:rsidR="00C371C6" w:rsidRPr="003253FB" w:rsidRDefault="00C371C6" w:rsidP="00C371C6">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1F28E0B1" w14:textId="77777777" w:rsidR="002F680C" w:rsidRPr="000C74D0" w:rsidRDefault="002F680C" w:rsidP="002F680C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002743D9">
-[...46 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000C74D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 23 645, nr. 886.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="23D3246D" w14:textId="77777777" w:rsidR="00ED4AC1" w:rsidRDefault="00ED4AC1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67FE130E" w14:textId="77777777" w:rsidR="001D700C" w:rsidRPr="002F680C" w:rsidRDefault="001D700C" w:rsidP="002F680C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...456 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10B797A2" w14:textId="77777777" w:rsidR="001D700C" w:rsidRPr="002F680C" w:rsidRDefault="001D700C" w:rsidP="002F680C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="688090D8" w14:textId="77777777" w:rsidR="00DA7B4E" w:rsidRDefault="0038655B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61832977" w14:textId="77777777" w:rsidR="001D700C" w:rsidRPr="002F680C" w:rsidRDefault="001D700C" w:rsidP="002F680C">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1398 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9383B202"/>
-[...820 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0729516A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2DD4839A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5134,166 +1783,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC44BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAC67318"/>
     <w:lvl w:ilvl="0" w:tplc="A81CBE6C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5361,239 +1895,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...187 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25932B77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="764EF038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5698,51 +2044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AC61A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDD6A49C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5811,368 +2157,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...316 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="757A1E64"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="48A09D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6277,51 +2306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78007A84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF1E22F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6426,489 +2455,167 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...149 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="404838260">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="2" w16cid:durableId="580677586">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="3" w16cid:durableId="2143889338">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-[...5 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="4" w16cid:durableId="891965534">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
-[...35 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="5" w16cid:durableId="701710865">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21">
-[...27 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="6" w16cid:durableId="291405255">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00736F28"/>
-[...115 lines deleted...]
-    <w:rsid w:val="00FD56F0"/>
+    <w:rsidRoot w:val="002F680C"/>
+    <w:rsid w:val="000578A7"/>
+    <w:rsid w:val="000C74D0"/>
+    <w:rsid w:val="00116732"/>
+    <w:rsid w:val="001D700C"/>
+    <w:rsid w:val="002F680C"/>
+    <w:rsid w:val="003B1330"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00850A05"/>
+    <w:rsid w:val="009802E0"/>
+    <w:rsid w:val="00AA0542"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EE2093"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="68F4B02C"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="02C7FB9F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CE144502-78BF-4F1C-BB82-39C7658CD62C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6917,77 +2624,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7012,75 +2719,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7115,55 +2822,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7226,3572 +2933,918 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Lijst meerdere niveaus,Lijstalinea1,Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Flat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...302 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...2484 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00736F28"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00736F28"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...27 lines deleted...]
-    <w:name w:val="List Paragraph Char"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Lijst meerdere niveaus Char,Lijstalinea1 Char,Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ListParagraph"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00555B26"/>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:rsid w:val="002F680C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000323E6"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000323E6"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000323E6"/>
+    <w:rsid w:val="002F680C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...82 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="001F1759"/>
+    <w:rsid w:val="002F680C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...10 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="002F680C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C74D0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...53 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(2).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.werkenbijns.nl/veiligheid-en-service-buddycheck" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10848,51 +3901,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10956,65 +4009,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11035,186 +4088,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9061</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1659</ap:Words>
+  <ap:Characters>9125</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>75</ap:Lines>
+  <ap:Lines>76</ap:Lines>
   <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10629</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10763</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>