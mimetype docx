--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -1,6601 +1,2042 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="63272370" w14:textId="48401E10">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="005B4378">
+    <w:p w:rsidRPr="003212F9" w:rsidR="003212F9" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="06EE513F" w14:textId="73284321">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9" w:rsidR="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9" w:rsidR="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9" w:rsidR="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Deltafonds voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="003212F9" w:rsidP="003212F9" w:rsidRDefault="003212F9" w14:paraId="3F4D7ABA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9" w:rsidR="009D176E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="003212F9" w14:paraId="1A4E2445" w14:textId="285B134C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="003212F9" w:rsidP="003212F9" w:rsidRDefault="003212F9" w14:paraId="237DB8BB" w14:textId="244E99BC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="14463103" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="6FBF6953" w14:textId="42D22E47">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met wereldwijd toonaangevend waterbeheer is Nederland al eeuwenlang de best beschermde en meest productieve delta ter wereld. Dat willen we zo houden. Vanzelfsprekend is dat niet, want de zeespiegel stijgt en dat heeft directe gevolgen voor de veiligheid en leefbaarheid van ons land. Het is van groot belang om ons hierop voor te bereiden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="1D388AB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor welke vraagstukken zeespiegelstijging ons stelt en hoe we hiermee om kunnen gaan, is onderzocht in het Kennisprogramma Zeespiegelstijging in opdracht van de minister van Infrastructuur en Waterstaat en de Deltacommissaris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="1D2E682C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="185F23B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Na zes jaar onderzoek is het kennisprogramma nu afgerond. Bijgaand bied ik u het einddocument aan. De hoofdlijnen treft u in deze brief. Ook informeer ik u over de voortgang van eerder gemaakte beleidsafspraken en de voorbereiding van de vervolgstappen. Voor onderliggende informatie wordt verwezen naar de website van het kennisprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="0B8E7D87" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="14EA2B7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Kamer is eerder op diverse momenten geïnformeerd over de tussenresultaten van het kennisprogramma en beleidsafspraken die op grond daarvan zijn gemaakt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="002B093A">
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D2ECB" w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="27AB2820" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="7692B4CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00291F3D" w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="6C2F163C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="752EC8E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291F3D">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Doel kennisprogramma Zeespiegelstijging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB5594" w:rsidP="002B093A" w:rsidRDefault="002364B6" w14:paraId="2FA16012" w14:textId="77777777">
-[...39 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="1EDE3B2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het doel was om voor het hoofdwatersysteem te onderzoeken hoe we Nederland kunnen blijven beschermen tegen overstromingen en verzilting op basis van huidige beleidsuitgangspunten. Om deze vraag te beantwoorden is de robuustheid onderzocht van de huidige aanpak voor waterveiligheid (waterkeringen en kunstwerken), de zandige Noordzeekust en de zoetwaterbeschikbaarheid bij verschillende meters zeespiegelstijging tussen 0,5 m en 5 m. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="4E9137E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de lange termijn (na 2100) zijn alternatieve denkrichtingen verkend: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Meegroeien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505890">
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2ECB">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Meebewegen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505890">
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2ECB">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Zeewaarts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505890">
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2ECB">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Beschermen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505890">
-[...18 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met open of gesloten verbindingen naar zee. Via een impactanalyse zijn globaal de effecten op gebruiksfuncties zoals landbouw, natuur en scheepvaart in beeld gebracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="3419FA0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230187860" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="639A7E7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk230187860" w:id="1"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Scenario onafhankelijk onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="1C796B2E" w14:textId="4C19C233">
-[...310 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="38F38356" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van de actualiteit over het bijstellen van de broeikasgasemissiescenario’s, is het van belang om aan te geven dat het onderzoek van het kennisprogramma onafhankelijk van klimaatscenario’s is uitgevoerd. Er is onderzoek gedaan aan de hand van waterstanden: vaste waarden voor zeespiegelstijging variërend van een halve tot 5 meter, onafhankelijk van het moment waarop die waterstanden optreden. Voor deze aanpak is in 2019 bewust gekozen, omdat de klimaatscenario’s met enige regelmaat worden geactualiseerd. Toekomstige wijziging van scenario’s heeft daardoor geen effect op de inhoudelijke uitkomsten van het kennisprogramma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="710252BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="012CBDA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De meest recente KNMI klimaatscenario’s zijn wel benut om de bandbreedte in de tijd aan te geven over wanneer de onderzochte waterstanden (bijvoorbeeld 1 m zeespiegelstijging) kunnen optreden. Dat is van belang om inzichtelijk te maken wanneer gestart moet worden met voorbereiding van besluitvorming over maatregelen. Door versmalling van de bandbreedte van de uitstootscenario’s aan de onder- en bovenkant verandert de tijdshorizon mee. Dat kan betekenen dat bepaalde waterstanden later in de tijd optreden, als de zeespiegel minder hard stijgt. Omdat de zeespiegelstijging ook bij lagere CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00CC513A">
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitstoot doorgaat, blijft voorbereiding van maatregelen noodzakelijk om Nederland veilig en leefbaar te houden. Een minder snelle stijging van de zeespiegel betekent dat we deze met het nemen van maatregelen mogelijk beter kunnen bijhouden. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="2C73A055" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009840FD" w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="245F5426" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="6ADAA45C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoofdlijnen uit het Kennisprogramma Zeespiegelstijging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="782BF1AB" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="60E04DB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="1811C065" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D2ECB">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat levert het kennisprogramma op? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="1509E076" w14:textId="1195D824">
-[...51 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="7C0E9989" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Kennisprogramma Zeespiegelstijging laat zien dat de huidige beschermingsstrategie met primaire waterkeringen en open-afsluitbare stormvloedkeringen nog lange tijd houdbaar is, mits daarvoor genoeg ruimte, grondstoffen (zand en klei voor kustsuppleties en versterking waterkeringen), financiële middelen en uitvoeringskracht beschikbaar is. Daarnaast laat het programma zien dat er verschillende mogelijkheden zijn die gecombineerd kunnen worden toegepast om Nederland veilig en leefbaar te houden. In alle gevallen is het van belang dat we actief doorwerken aan de bescherming tegen overstromingen en dat we leren leven met vaker langere periodes met minder zoetwater. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="57251B79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naarmate de zeespiegel verder stijgt zijn meer ingrijpende keuzes nodig. Daarop moeten we ons tijdig voorbereiden omdat de voorbereidings- en uitvoeringstijd van maatregelen lang is en omdat ruimtelijke en maatschappelijke functies, zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">woningbouw of landgebruik, duidelijkheid nodig hebben over de toekomstige inrichting en ruimtebehoefte van het hoofdwatersysteem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="459BD0CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="05A5BB70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>V</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Verzilting en zoutindringing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="42147A4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het aanbod en de vraag naar zoetwater raakt als gevolg van klimaatverandering steeds verder uit balans. Tot 0,5 m zeespiegelstijging is dit watertekort voornamelijk het gevolg van droogte en lagere rivierafvoer. Daarboven versterkt zeespiegelstijging de verzilting doordat meer zout kwelwater in de sloten komt en meer zeewater verder de rivieren op dringt. Er is veel meer rivierwater nodig om dit te bestrijden dan nu, terwijl de aanvoer van rivierwater afneemt. Met verschillende maatregelen kunnen we de verzilting lokaal of regionaal wel blijven beperken, maar niet tot op het huidige niveau. Het water wordt onvermijdelijk zouter, waardoor aanpassing van het landgebruik nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="26A4A1CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="14E040C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">erzilting </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Waterafvoer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="7A216C60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De mogelijkheid om water onder vrij verval naar zee te spuien wordt al beperkt bij minder dan 0,5 m zeespiegelstijging. Steeds vaker moeten aanvullend pompen ingezet worden om wateroverlast in de achterliggende gebieden te voorkomen of om de zoutindringing bij de zee- en spuisluizen tegen te gaan. Uiteindelijk zijn we volledig op pompen aangewezen om onze spuicapaciteit te vervangen, bijvoorbeeld bij IJmuiden (vanaf 0,4 m zeespiegelstijging), de Afsluitdijk (vanaf 0,8 m – 1,0 m zeespiegelstijging), de Krammersluizen (vanaf 1,5 m zeespiegelstijging) en Bath (vanaf circa 2,5 m zeespiegelstijging). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="6F47A285" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>en zoutindringing</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00BB5594">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="2A32CE11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Waterveiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="7A181E7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Zoals met de Kamer is gedeeld bij de presentatie van de Tussenbalans van het kennisprogramma (2023)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kunnen we de zeespiegelstijging met de huidige aanpak voor waterveiligheid en kustbeheer technisch tot zeker 3 m aan. Vervolgonderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naar strategie-verlengende maatregelen en de uitwerking van de lange termijn denkrichtingen voor extreme zeespiegelstijging laten zien dat er aanvullende mogelijkheden zijn om Nederland te blijven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beschermen tegen overstromingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="0A56AA15" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="39C7A718" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluiten over de aanpassing van de huidige voorkeursstrategie met open-afsluitbare stormvloedkeringen zijn voor waterveiligheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>vanwege de zeespiegelstijging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze eeuw nog niet aan de orde. B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ij de eerste vervanging van de stormvloedkeringen is het einde van de levensduur van de huidige keringen de bepalende factor, niet zeespiegelstijging. Dit geldt voor de vervanging van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Maeslantkering en de Oosterscheldekering in de periode 2070-2100. Deze periode valt naar verwachting samen met een stijging van de zeespiegel van circa 70 cm. Toch zijn al wel eerder effecten merkbaar van zeespiegelstijging: vanaf 60 cm zeespiegelstijging zullen de huidige stormvloedkeringen vaker sluiten om het achterland te beschermen. Dat heeft effect op de keringen zelf (beheer) en het heeft toenemende gevolgen voor de scheepvaart op de Nieuwe Waterweg en getijdennatuur in de Oosterschelde. De buitendijkse gebieden in het Rijnmond-Drechtstedengebied krijgen door zeespiegelstijging steeds vaker te maken met wateroverlast. Dit effect wordt groter als we de sluitpeilen van de stormvloedkeringen verhogen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="3B6217CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...70 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="3D377294" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Waterafvoer</w:t>
-[...93 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Ruimtelijke en bestuurlijke uitdaging </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="13337B93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...82 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>beschermen tegen overstroming</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Alle mogelijke maatregelen vragen ruimte en investeringen en hebben effect op maatschappelijke functies. De baten voor de samenleving als geheel zijn een veilig en leefbaar land. Maar de lasten pakken voor ieder maatregelenpakket regionaal en voor verschillende sectoren anders uit. Dat maakt voorbereiden op zeespiegelstijging niet alleen een technisch vraagstuk maar vooral een ruimtelijke en bestuurlijke uitdaging en een verdelingsvraagstuk waar we voortdurend mee aan de slag zullen blijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="391867C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>en</w:t>
-[...490 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="7A794F64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2. Voortgang eerder gemaakte beleidsafspraken </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB5594" w:rsidP="002B093A" w:rsidRDefault="00BB5594" w14:paraId="28DEAC62" w14:textId="77777777"/>
-[...20 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="1AE797EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="41BC4ED1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De resultaten van het kennisprogramma zijn recent benut voor het opstellen van de Ontwerp Nota Ruimte (2025) en de nu lopende herijking van het Deltaprogramma (2026). De uitwerking van het actuele waterbeleid vindt momenteel plaats in het kader van de actualisatie van het Nationaal Waterprogramma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2028-2033</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>2028-2033 (NWP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="6C6C70EC" w14:textId="35412537">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="70287B18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerder hebben tussenresultaten geleid tot beleidsafspraken in het kader van Water en Bodem Sturend en de Tussenbalans kennisprogramma zeespiegelstijging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. De uitwerking hiervan is in gang gezet. Dit betreft: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009226B4" w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="17351116" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="5C073962" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="1C315393" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Zorgvuldig omgaan met zandvoorraden op de Noordzee. </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze structurerende keuze uit Water Bodem Sturend is opgenomen in de Ontwerp Nota Ruimte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00EB5B72">
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De beleidsmatige uitwerking komt in het Programma Noordzee, onderdeel van het Nationaal Waterprogramma 2028-2033. De huidige manier van kustonderhoud met zandsuppleties is robuust tot 5 m zeespiegelstijging, maar dat vraagt fors meer zandwinning op de Noordzee. De beschikbare ruimte voor zandwinning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">staat onder druk door intensivering van het ruimtegebruik op zee. We onderzoeken de mogelijkheden om de winbare zandvoorraad te vergroten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="2B5FE241" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Actualiseren profielen van vrije ruimte voor toekomstige versterking van de primaire waterkeringen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB5B72">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB5B72">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>december 2024 zijn bestuurlijke afspraken gemaakt over het actualiseren van deze ruimtereservering op basis van uniforme uitgangspunten. De uitwerking hiervan is in gang gezet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EB5B72" w:rsidR="002B093A" w:rsidP="00EB5B72" w:rsidRDefault="002B093A" w14:paraId="72B593B1" w14:textId="3E3F253F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="1877A5C4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Continueren van de huidige aanpak waterveiligheid.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB5B72">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Het kennisprogramma toont aan dat voor de waterveiligheid de huidige aanpak met primaire waterkeringen en open-afsluitbare stormvloedkeringen een goede (kosten)efficiënte basis is om de overstromingsrisico’s te beperken. Deze aanpak continueren we met de uitvoering van het Hoogwaterbeschermingsprogramma (HWBP) en met onderhoud en verbetering van de stormvloedkeringen. Dijkversterkingen blijven </w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook na afronding van het HWBP op lange termijn noodzakelijk als gevolg van hogere rivierafvoer en bodemdaling. Zeespiegelstijging vergroot deze opgave: bij 1 m zeespiegelstijging moet 60% van de primaire waterkeringen hoger en breder zijn dan in 2050. Dat betreft ruim 2100 km.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="411F14FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Er zijn proefprojecten uitgevoerd met een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB5B72">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">klimaatrobuustheidstoets en adaptief werken </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB5B72">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>in drie waterkering-versterkingsprojecten. Hierin is onderzocht wat de verwachte klimaatontwikkeling betekent voor toekomstige versterkingsrondes en de wijze waarop hiermee al in de huidige versterking rekening gehouden kan worden. Het uitgangspunt hiervoor is a</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E2218">
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daptief ontwerpen zodat maatregelen opschaalbaar en uitbreidbaar zijn onder uiteenlopende klimaatscenario’s. Bezien wordt hoe deze kennis structureel bij dijkversterkingsprojecten kan worden toegepast.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="6074FE02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="5D03A7FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB5B72">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Voorbereiding van vervolgstappen waterbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="30CB54CD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="70509B79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="00EB5B72" w14:paraId="03810935" w14:textId="3FF10E79">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="5F6966BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk230790906" w:id="2"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk230790906" w:id="1"/>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">De uitkomsten van het kennisprogramma kunnen worden benut voor toekomstige herijkingen van het Deltaprogramma en de actualisatie van het waterbeleid. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">De uitkomsten van het kennisprogramma kunnen worden benut voor toekomstige herijkingen van het Deltaprogramma en de actualisatie van het waterbeleid. In het eerstvolgende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nationaal Waterprogramma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>In het</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">2028-2033 (NWP) nemen we de vervolgstappen op voor de voorbereiding van keuzes die nu en later nodig zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="6997758A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="72852C43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eerstvolgende</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">De actualisatie van beleid heeft voor waterveiligheid betrekking op de huidige strategie en de uitwerking van de bovengenoemde beleidsafspraken. Aanvullend werken we aan een beleidsaanpak voor de lange termijn waterveiligheid waarin voor rivieren, kust en deltawateren de uitwerking van de stappen in samenhang wordt opgetuigd. Inzicht in de keuzemomenten en voorbereidende stappen is van belang om mede richting te geven aan ruimtelijke (gebieds)keuzes. Welke aanpak het beste is of het moment waarop de keuze wordt gemaakt, hangt niet alleen af van wat aantrekkelijk is voor het waterbeheer, maar ook van ruimtelijke, economische en maatschappelijke wensen en ontwikkelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="79FFED37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2028-2033</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="6A3C3FF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (NWP)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Voor zoetwaterbeschikbaarheid hebben de beleidskeuzes betrekking op de landelijke waterverdeling bij lage wateraanvoer, de zoetwaterbuffer in het IJsselmeergebied, gebiedsgerichte adaptatiestrategieën voor verziltingsbestrijding en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>maatregelen om zoutindringing te beperken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">emen we </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Kennisprogramma was gericht op het hoofdwater</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">systeem. De directe gevolgen van zeespiegelstijging treden daar als eerste op, maar de hogere waterstanden hebben vervolgens effect op het beheer van de regionale watersystemen. Met de kennis die is opgedaan, is het mogelijk om deze effecten beter te onderzoeken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">De interactie tussen de gevolgen van zeespiegelstijging in het hoofdwatersysteem en het beheer van het regionale watersysteem is daarom een aandachtspunt voor nadere uitwerking. Dat gebeurt in samenhang met de afspraken die volgen uit de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">e vervolgstappen </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">bovenregionale stresstesten (voor wateroverlast). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="246E5FEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>op voor de</w:t>
-[...335 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="3962598B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003570BB">
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Onderwerpen voor vervolg kennisontwikkeling zeespiegelstijging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="3B94EBD8" w14:textId="77777777">
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="0D11F28E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="0492E8E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Advies van expertisenetwerken </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="3EFC867A" w14:textId="02A0482A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="12FD01E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tijdens de uitvoering van het kennisprogramma zijn het Expertisenetwerk zoetwater en droogte (ENZD) en het Expertisenetwerk Waterveiligheid (ENW) om reflectie en advies gevraagd. Bij de afronding van het programma zijn zij gevraagd om aanbevelingen voor het vervolg. De adviezen </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die in reactie daarop zijn ontvangen worden betrokken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">bij de voorbereiding van vervolgstappen. Hieronder is een beknopt overzicht van de adviezen opgenomen. Zie voor meer informatie de volledige adviezen op </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="00CF006C">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="003212F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:t>www.deltaprogramma.nl/kennisprogramma-zeespiegelstijging</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="78BFBF86" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="0F3E4EDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="64642F40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Het ENZD vraagt aandacht voor de urgentie van de zoetwateropgave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00214DBD">
-[...69 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en adviseert nader onderzoek rondom de effecten van samengestelde gebeurtenissen die de opgave kunnen vergroten, interactie van het hoofdwatersysteem met de wateraanvoer en -vraag vanuit het regionale watersysteem, de kwaliteit en reikwijdte van het modelinstrumentarium en kwantificering van onzekerheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="7275A894" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="26D1190C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ENW vraagt aandacht voor blijvende inspanningen voor de bescherming tegen overstromingen en beveelt aan om regionale uitwerkingen te maken van combinaties van maatregelen uit de verschillende onderzochte richtingen. Ter onderbouwing van toekomstige beleidskeuzes pleit het ENW voor een brede beleidsanalyse waarin meerdere strategieën worden uitgewerkt voor de komende 100-150 jaar. Daarin kan de afweging van (water)systeemmaatregelen worden gekoppeld aan kennis van het fysieke systeem, de ecologie en de brede maatschappelijke kosten en baten van maatregelen. Aanvullend doet het ENW aanbevelingen voor praktijkonderzoek voor het kustbeheer en effecten van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">grootschalige ingrepen uit de lange termijn denkrichtingen Meegroeien en Beschermen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="3EBAAEC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="1ACF3AAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Betrokkenheid en reflectie van m</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Betrokkenheid en reflectie van maatschappelijke klankbordgroep </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="1B0A8512" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de uitvoering van het kennisprogramma is met enige regelmaat afgestemd met een maatschappelijke klankbordgroep. In deze groep was een groot aantal belangengroepen en externe organisaties vertegenwoordigd. De klankbordgroep is in de loop van de tijd geïnformeerd over de bevindingen uit het kennisprogramma. Met deze groep is in een aantal overleggen specifiek gesproken over de resultaten van de impactanalyse over de gevolgen van zeespiegelstijging voor diverse gebruiksfuncties. Op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>basis daarvan heeft de klankbordgroep een reflectie opgesteld. Daarin geeft zij aan dat de impactanalyse uitnodigt tot regionale uitwerking zodat een verdiepingsslag mogelijk is, naast concretisering in regionale verhaallijnen om zeespiegelstijging te koppelen aan ruimtelijke ontwikkelingen, functies en belangen. Dat maakt volgens de klankbordgroep de resultaten bespreekbaar voor een bredere doelgroep, zodat het een startpunt kan zijn van een maatschappelijke dialoog over zeespiegelstijging en de inrichting van Nederland. Zie voor meer informatie de verslagen van de overleggen en de reflectie op de website van het kennisprogramma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="7D9FB9EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...74 lines deleted...]
-    <w:p w:rsidR="003570BB" w:rsidP="002B093A" w:rsidRDefault="003570BB" w14:paraId="29CFDEAC" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="73AD0114" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002B093A" w:rsidP="002B093A" w:rsidRDefault="002B093A" w14:paraId="33674200" w14:textId="03DF5516">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vervolg onderzoek zeespiegelstijging in opdracht van IenW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="4F0F54D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...156 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de gevolgen van zeespiegelstijging voor het water- en kustbeheer te blijven bepalen, continueren we het reguliere beleidsonderzoek voor de monitoring en ontwikkeling van de zeespiegelstijging. Daaronder valt het maatwerkonderzoek dat voor het kennisprogramma is gestart bij het KNMI. Dit omvat onderzoek naar het afsmelten van de ijskap op Antarctica, de doorwerking hiervan in onze regio en de koppeling van deze kennis met de klimaatmodellen en de mogelijke veranderingen in de oceaancirculatie (Atlantic meridional overturning circulation, AMOC). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="1A360689" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="25A56E1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>5. Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="567E3F27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="4449953B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tot slot</w:t>
-[...5 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...130 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+        <w:t xml:space="preserve">Het kennisprogramma heeft een waardevolle kennisbasis gelegd voor het omgaan met zeespiegelstijging in het hoofdwatersysteem. Met de bouwstenen kunnen we de komende jaren richting geven aan de uitwerking van een breder perspectief voor de delta. Zo blijven we anticiperen op zeespiegelstijging, voor een veilig en leefbaar Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="55EEDF02" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="003212F9" w:rsidP="003212F9" w:rsidRDefault="003212F9" w14:paraId="6AA69AB9" w14:textId="42F0FF50">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="009D176E" w:rsidP="003212F9" w:rsidRDefault="009D176E" w14:paraId="140C59AE" w14:textId="3444800B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9" w:rsidR="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003212F9" w:rsidR="006F53E6" w:rsidP="003212F9" w:rsidRDefault="006F53E6" w14:paraId="38D91698" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003212F9" w:rsidR="006F53E6" w:rsidSect="009D176E">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A081EBF" w14:textId="77777777" w:rsidR="00077091" w:rsidRDefault="00077091">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="288A746B" w14:textId="77777777" w:rsidR="000777B4" w:rsidRDefault="000777B4" w:rsidP="009D176E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20E44E48" w14:textId="77777777" w:rsidR="00077091" w:rsidRDefault="00077091">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="511EE441" w14:textId="77777777" w:rsidR="000777B4" w:rsidRDefault="000777B4" w:rsidP="009D176E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...25 lines deleted...]
-  </w:font>
   <w:font w:name="MMNLE L+ Univers">
     <w:altName w:val="Univers"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7274D859" w14:textId="77777777" w:rsidR="00C63F13" w:rsidRDefault="00C63F13">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28EC5267" w14:textId="77777777" w:rsidR="00D55588" w:rsidRPr="009D176E" w:rsidRDefault="00D55588" w:rsidP="009D176E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="08396515" w14:textId="77777777" w:rsidR="00E265B9" w:rsidRDefault="00E265B9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BBA65A4" w14:textId="77777777" w:rsidR="00D55588" w:rsidRPr="009D176E" w:rsidRDefault="00D55588" w:rsidP="009D176E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...4 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="259DD03D" w14:textId="77777777" w:rsidR="00C63F13" w:rsidRDefault="00C63F13">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E4767C4" w14:textId="77777777" w:rsidR="00D55588" w:rsidRPr="009D176E" w:rsidRDefault="00D55588" w:rsidP="009D176E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C1EE3AB" w14:textId="77777777" w:rsidR="00077091" w:rsidRDefault="00077091">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="11EF6115" w14:textId="77777777" w:rsidR="000777B4" w:rsidRDefault="000777B4" w:rsidP="009D176E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B1BB482" w14:textId="77777777" w:rsidR="00077091" w:rsidRDefault="00077091">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="77D56446" w14:textId="77777777" w:rsidR="000777B4" w:rsidRDefault="000777B4" w:rsidP="009D176E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="369F5AAF" w14:textId="77777777" w:rsidR="002B093A" w:rsidRPr="00356171" w:rsidRDefault="002B093A" w:rsidP="002B093A">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="75A20304" w14:textId="77777777" w:rsidR="009D176E" w:rsidRPr="003212F9" w:rsidRDefault="009D176E" w:rsidP="003212F9">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00341FF3">
-[...11 lines deleted...]
-        <w:t>www.deltaprogramma.nl/kennisprogramma-zeespiegelstijging</w:t>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> www.deltaprogramma.nl/kennisprogramma-zeespiegelstijging</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="048F8266" w14:textId="77777777" w:rsidR="00BB5594" w:rsidRPr="00356171" w:rsidRDefault="00BB5594" w:rsidP="00BB5594">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="635AB932" w14:textId="77777777" w:rsidR="009D176E" w:rsidRPr="003212F9" w:rsidRDefault="009D176E" w:rsidP="003212F9">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00356171">
-[...228 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 36 200-J, nr. 7; 36 410-J, nr. 5 en 36 800-J, nr. 5. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="08F89279" w14:textId="55B3870C" w:rsidR="002B093A" w:rsidRDefault="002B093A" w:rsidP="002B093A">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2A7FA009" w14:textId="77777777" w:rsidR="009D176E" w:rsidRPr="003212F9" w:rsidRDefault="009D176E" w:rsidP="003212F9">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007561FF">
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> 5</w:t>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 36 410-J, nr. 5</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4317DF35" w14:textId="107C5CAF" w:rsidR="002B093A" w:rsidRPr="0010081C" w:rsidRDefault="002B093A" w:rsidP="002B093A">
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7D2B502F" w14:textId="77777777" w:rsidR="009D176E" w:rsidRPr="003212F9" w:rsidRDefault="009D176E" w:rsidP="003212F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00674F12">
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> 5</w:t>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 36 410-J, nr. 5</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="05DAD763" w14:textId="6351B42F" w:rsidR="002B093A" w:rsidRPr="0010081C" w:rsidRDefault="002B093A" w:rsidP="002B093A">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="01B00FE4" w14:textId="77777777" w:rsidR="009D176E" w:rsidRPr="003212F9" w:rsidRDefault="009D176E" w:rsidP="003212F9">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0010081C">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> 269</w:t>
+      <w:r w:rsidRPr="003212F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 29 435, nr. 269</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="74E71702" w14:textId="77777777" w:rsidR="00C63F13" w:rsidRDefault="00C63F13">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F418CC1" w14:textId="77777777" w:rsidR="00D55588" w:rsidRPr="009D176E" w:rsidRDefault="00D55588" w:rsidP="009D176E">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...470 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BB76A1E" w14:textId="77777777" w:rsidR="00D55588" w:rsidRPr="009D176E" w:rsidRDefault="00D55588" w:rsidP="009D176E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="78D31E1A" w14:textId="77777777" w:rsidR="006C03C0" w:rsidRDefault="008451D0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18C9DB9D" w14:textId="77777777" w:rsidR="00D55588" w:rsidRPr="009D176E" w:rsidRDefault="00D55588" w:rsidP="009D176E">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1294 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="D35D5582"/>
-[...179 lines deleted...]
-    <w:nsid w:val="02B80994"/>
+    <w:nsid w:val="1D144543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BECC2E48"/>
+    <w:tmpl w:val="A02645E4"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...862 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ED91EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADF03ED4"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6641,682 +2082,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...630 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD415DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DDCECF2"/>
     <w:lvl w:ilvl="0" w:tplc="7D9897E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -7363,2432 +2173,157 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...1485 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="1476990553">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1630168709">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-[...142 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="3" w16cid:durableId="1098335730">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006970E9"/>
-[...660 lines deleted...]
-    <w:rsid w:val="00FF3F70"/>
+    <w:rsidRoot w:val="009D176E"/>
+    <w:rsid w:val="0000241A"/>
+    <w:rsid w:val="00066835"/>
+    <w:rsid w:val="000777B4"/>
+    <w:rsid w:val="000C555F"/>
+    <w:rsid w:val="003212F9"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00785FD2"/>
+    <w:rsid w:val="009D176E"/>
+    <w:rsid w:val="009E6C64"/>
+    <w:rsid w:val="00D55588"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="3CA4CE79"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="57216FD8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A917F83C-5774-4DDA-937E-54146F82D461}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9797,77 +2332,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9892,75 +2427,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9995,55 +2530,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10106,3303 +2641,853 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:aliases w:val="Kop 1 blauw"/>
-[...18 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...31 lines deleted...]
-    <w:rsid w:val="00E6629E"/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:tabs>
-[...7 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...11 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E6629E"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00E6629E"/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:tabs>
-[...7 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:color w:val="17365D"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="22"/>
-[...7 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E6629E"/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:tabs>
-[...7 lines deleted...]
-      <w:outlineLvl w:val="6"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E6629E"/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:tabs>
-[...6 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D176E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D176E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D176E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D176E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:color w:val="0E2841" w:themeColor="text2"/>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading9">
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Heading4"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E6629E"/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="255"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="22"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...109 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...70 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...38 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009D176E"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...170 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00553AB5"/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="00345CA9"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...20 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00345CA9"/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D176E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D176E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D176E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Voetnoottekst HKV"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="4"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D176E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="Voetnoottekst HKV Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...33 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Voetnootmarkering HKV"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="4"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D340A2"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00D340A2"/>
+    <w:rsid w:val="009D176E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D3DF3"/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D3DF3"/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...22 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+    <w:rsid w:val="009D176E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="00437CE9"/>
-[...136 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009D176E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00FF2F56"/>
+    <w:rsid w:val="009D176E"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="MMNLE L+ Univers" w:hAnsi="MMNLE L+ Univers" w:cs="MMNLE L+ Univers"/>
+      <w:rFonts w:ascii="MMNLE L+ Univers" w:eastAsia="DejaVu Sans" w:hAnsi="MMNLE L+ Univers" w:cs="MMNLE L+ Univers"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:rsid w:val="00EB5B72"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003212F9"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2139 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deltaprogramma.nl/kennisprogramma-zeespiegelstijging" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13459,51 +3544,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -13567,65 +3652,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -13646,190 +3731,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>14199</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2595</ap:Words>
+  <ap:Characters>14276</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>118</ap:Lines>
   <ap:Paragraphs>33</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16656</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16838</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-09T06:04:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...77 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="UwKenmerk">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>