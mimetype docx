--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -1,5013 +1,1249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008E5971" w:rsidP="008E5971" w:rsidRDefault="008E5971" w14:paraId="3924AAF8" w14:textId="77777777">
-[...74 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0037550D" w:rsidR="0037550D" w:rsidRDefault="00B44848" w14:paraId="04BC4957" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32698</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D" w:rsidR="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D" w:rsidR="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D" w:rsidR="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hoogwaterbeschermingsprogramma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="0037550D" w:rsidP="00EA58A9" w:rsidRDefault="00B44848" w14:paraId="7DDA403C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29684</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D" w:rsidR="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D" w:rsidR="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D" w:rsidR="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Waddenzeebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="0037550D" w:rsidP="004474D9" w:rsidRDefault="0037550D" w14:paraId="7A15877E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>97</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="0037550D" w:rsidP="00B44848" w:rsidRDefault="0037550D" w14:paraId="2F651A27" w14:textId="49E5A7A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="0037550D" w:rsidP="00B44848" w:rsidRDefault="0037550D" w14:paraId="4F037309" w14:textId="365240A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="101F9EB7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="2D1C2BFD" w14:textId="238E520D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik de Kamer over de stand van zaken rondom de normering van de primaire waterkeringen. Daarbij wordt specifiek ingegaan op de Waddeneilanden, de twee moties van het lid Vellinga-Beemsterboer over dit onderwerp, en het project 1EILAUN op Schiermonnikoog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="2CD054AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="4F4CC9BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044143F">
-        <w:rPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Laaggelegen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Laaggelegen kwetsbare delta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="4FE4122E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland is voor een groot deel kwetsbaar voor overstromingen, daarom gelden wettelijke normen voor primaire waterkeringen, gebaseerd op het uitgangspunt dat de kans om door een overstroming te overlijden niet groter mag zijn dan 1 op 100.000 per jaar, het zogenoemde basisbeschermingsniveau. Bij het vaststellen van deze normen wordt ook rekening gehouden met economische schade, het aantal mogelijke slachtoffers en de (kosten van) bescherming van vitale infrastructuur in het achterliggend gebied. De normen variëren daarom sterk per dijktraject, afhankelijk van de aard en kenmerken van het achterliggend gebied. De normen zijn toekomstbestendig, door rekening te houden met bevolkingsgroei, economische ontwikkeling en klimaatveranderingen tot 2050. Dan moeten alle primaire waterkeringen voldoen aan de norm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="7B9A433A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een uniforme landelijke aanpak is belangrijk om waterveiligheidsprojecten doelmatig te prioriteren en beschikbare middelen effectief in te zetten, zodat alle noodzakelijke dijkversterkingen in het Hoogwaterbeschermingsprogramma (HWBP) tijdig kunnen worden uitgevoerd. Het waterveiligheidsbeleid gaat uit van het principe van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerlaagsveiligheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: naast preventie voor overstromingen met dijken, duinen en dammen, betreft dit de ruimtelijke inrichting, crisisbeheersing en herstel na een overstroming. Aandacht voor alle lagen is - los van de norm - altijd van belang: het risico op een overstroming is immers nooit nul. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="68120413" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="16333E6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> kwetsbare</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> delta</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00E216B9">
+        <w:t>Aanpassing normering waterveiligheid en gesprekken Waddeneilanden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="46EE6FD4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In de Kamerbrief van 27 januari jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de Kamer geïnformeerd over de dijktrajecten waarvoor op basis van de evaluatie een normaanpassing aan de orde is. Voor de trajecten op de Waddeneilanden geldt dat nieuwe inzichten in het verloop van overstromingen laten zien dat de kans op dodelijke slachtoffers lager is dan bij het opstellen van de huidige normering werd aangenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="4444F381" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast is er destijds gerekend met zeer conservatieve aannames over de evacuatiemogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D351D5">
-[...104 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="243E6D63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="09F73A6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze voorgenomen wijziging heeft geleid tot onrust bij de regio en vragen van de Kamer. Zowel mijn voorganger als ikzelf hebben aangegeven de zorgen uit de regio serieus te nemen en in gesprek te gaan hierover. Ook heb ik aangegeven er waarde aan te hechten om de situatie ter plekke te bekijken. Het werkbezoek op 11 mei jl. op Schiermonnikoog gaf mij een duidelijk beeld van de problematiek en inzicht in de samenhang van verschillende onderwerpen die spelen op de Waddeneilanden, mede in de context van het project 1EILAUN specifiek voor Schiermonnikoog. Ter plaatse zijn constructieve gesprekken gevoerd met de betrokkenen. De Deltacommissaris was hierbij aanwezig en heeft op 22 mei jl. nog een apart werkbezoek gebracht aan Schiermonnikoog waar nog is doorgesproken over deze onderwerpen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="6C88F156" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="5C9F619B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 3 juni jl. is er in het vervolg van het werkbezoek een bestuurlijk overleg geweest met de regio, te weten de gedeputeerde van de provincie Fryslân, de burgemeester van de gemeente Schiermonnikoog en de bestuurder van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wetterskip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fryslân. Hierbij was ook de Deltacommissaris aanwezig. Besproken is dat de technische-inhoudelijke normering niet ter discussie wordt gesteld, de verantwoordelijkheid voor de berekening daarvan ligt bij experts. Dit vormt de grondslag voor het waterveiligheidsbeleid in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="697070C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crisisbeheersing vergt maatwerk: in het rivierengebied gaat het bijvoorbeeld om grote aantallen mensen die moeten worden vervoerd en opgevangen, de Waddeneilanden moeten zorgen voor relatief veel toeristen en zijn bijvoorbeeld aangewezen op een bootverbinding als het gaat om bevoorrading. Geconstateerd is daarom dat het belangrijk is dat er wordt gewerkt aan de integrale veiligheidsstrategie en de uitwerking daarvan naar een uitvoeringsplan. Op verzoek van de Waddeneilandgemeenten zal het Rijk de regio ondersteunen met onafhankelijke externe capaciteit, in de vorm van een procesbegeleider, voor het uitwerken van deze strategie en de vertaling naar uitvoering. Deze uitwerking zal worden gedaan in het kader van het Deltaprogramma Waddengebied met betrokkenheid van de Deltacommissaris. Afgesproken is dat de integrale veiligheidsstrategieën voor alle eilanden worden uitgewerkt, waarbij die van Schiermonnikoog prioriteit heeft. Daarbij is afgesproken de uitwerking parallel plaats te laten vinden aan het proces van juridische verankering van de normaanpassing. Eind 2026 moet inzichtelijk zijn welke maatregelen, met bijbehorende kosten, volgen uit de uitgewerkte strategie en hoe deze zich verhouden tot de kosten van een dijkversterking. Aan het einde van 2026 kan deze informatie dan nog worden gewogen in het kader van de juridische normaanpassing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="19A2F9E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="1C59DF92" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het bestuurlijke overleg heeft de regio aangegeven dat door het wegvallen van het dijkversterkingsproject Schiermonnikoog ook de synergievoordelen voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meekoppelkansen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wegvallen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231758057" w:id="0"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze gaan vooral over het projectmanagement, inzet van (groot) materieel en vergunningsprocedures. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zijn er ook </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meekoppelkansen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die wegvallen door de directe link aan de dijkversterking. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het bestuurlijk overleg is besproken dat er ook bij een gewijzigde norm een HWBP-opgave overblijft, die veel beperkter is maar waaraan nog steeds kan worden ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meegekoppeld</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’. Voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meekoppelkansen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geldt wel dat ze pas met toezegging van financiële dekking kunnen worden meegenomen in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>planuitwerkingsfase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het HWBP.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is belangrijk dat dit HWBP-project weer in het reguliere HWBP-proces wordt opgenomen zodat kan worden bekeken welke kansen kunnen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meekoppelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Er is afgesproken dat de regio informatie aanlevert over de financiering van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meekoppelkansen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de mogelijk gemiste synergievoordelen concreet maakt, parallel aan de procedure van hun aanvraag voor het Investeringskader Waddengebied. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="1A8FDE71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044143F">
-        <w:rPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Aanpassing normering waterveiligheid</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Kamervragen, technische briefing en moties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="1C5547B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de beantwoording van de Kamervragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de technische briefing van 4 juni jl. is de Kamer achtergrondinformatie geboden over de technische inhoud van het dossier. Het aanpassen van de normen voor primaire keringen is gebaseerd op een landelijk uniforme, technisch-inhoudelijke systematiek die door experts is ontwikkeld. Dit vormt de kracht van het beleid, omdat het zorgt voor een objectieve, consistente, uniform onderbouwde en kosteneffectieve aanpak van waterveiligheid voor heel Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="0E089D13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De motie van het lid Vellinga-Beemsterboer c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzocht de regering te wachten met de herziening tot uitgebreid was gesproken met de regio en er duidelijkheid was over de integrale waterveiligheidsstrategie per eiland. In het bestuurlijk overleg met de regio is afgesproken dat de uitwerking van de integrale waterveiligheidsstrategie gelijktijdig met het proces voor het aanpassen van de normen in het Besluit kwaliteit leefomgeving en omgevingsregeling plaatsvindt. Waar deze relevant zijn, neem ik de uitkomsten van deze uitwerking mee in de besluitvorming over de normering. Met de gevoerde gesprekken met de regio en gemaakte afspraken is uitvoering gegeven aan deze motie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="459994DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> en gesprekken</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een tweede motie van het lid Vellinga-Beemsterboer c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzocht de regering om de betrokken projecten niet stil te laten vallen en in gesprek te gaan met de projectpartijen over wat er nodig is om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meekoppelkansen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het project 1EILAUN te realiseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0044143F">
-[...5 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="2FF05E04" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zodra de regio alle informatie over de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meekoppelkansen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft aangeleverd ben ik bereid te kijken wat er binnen de financiële kaders mogelijk is voor de mogelijk misgelopen synergievoordelen vanwege de beperktere scope als gevolg van een lagere norm. Wel heb ik de regio aangegeven dat ik niet alles hiervan kan dekken. Met deze en bovenstaande afspraak is invulling gegeven aan de motie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="27245B54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief wordt tevens invulling gegeven aan de toezegging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om geen onomkeerbare stappen te nemen totdat het commissiedebat Water heeft plaatsgevonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="2E6E1D5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot constateer ik dat er vertrouwen is om gezamenlijk verder te gaan met de volgende stappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="00B44848" w:rsidRDefault="00B44848" w14:paraId="51695C24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B44848" w:rsidP="0037550D" w:rsidRDefault="0037550D" w14:paraId="7284A279" w14:textId="6C5B3E27">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...25 lines deleted...]
-        <w:t>is de Kamer geïnformeerd over de dijktrajecten</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:t>minister van Infrastructuur en Waterstaat</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="00B44848" w:rsidP="0037550D" w:rsidRDefault="0037550D" w14:paraId="358C3774" w14:textId="3874669C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">aan de orde </w:t>
-[...1149 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037550D" w:rsidR="00B44848">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0037550D" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="5F38394D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0037550D" w:rsidR="006F53E6" w:rsidSect="00B44848">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27959E2F" w14:textId="77777777" w:rsidR="00C00FC8" w:rsidRDefault="00C00FC8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7CE2DD17" w14:textId="77777777" w:rsidR="00791FEB" w:rsidRDefault="00791FEB" w:rsidP="00B44848">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FBD1790" w14:textId="77777777" w:rsidR="00C00FC8" w:rsidRDefault="00C00FC8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4FAC2A8F" w14:textId="77777777" w:rsidR="00791FEB" w:rsidRDefault="00791FEB" w:rsidP="00B44848">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="711F61C7" w14:textId="77777777" w:rsidR="00EE0140" w:rsidRPr="00B44848" w:rsidRDefault="00EE0140" w:rsidP="00B44848">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DC74795" w14:textId="77777777" w:rsidR="00EE0140" w:rsidRPr="00B44848" w:rsidRDefault="00EE0140" w:rsidP="00B44848">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D1877F2" w14:textId="77777777" w:rsidR="00EE0140" w:rsidRPr="00B44848" w:rsidRDefault="00EE0140" w:rsidP="00B44848">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="132DB1C3" w14:textId="77777777" w:rsidR="00C00FC8" w:rsidRDefault="00C00FC8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="431090C8" w14:textId="77777777" w:rsidR="00791FEB" w:rsidRDefault="00791FEB" w:rsidP="00B44848">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E586E0A" w14:textId="77777777" w:rsidR="00C00FC8" w:rsidRDefault="00C00FC8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="261FDFD6" w14:textId="77777777" w:rsidR="00791FEB" w:rsidRDefault="00791FEB" w:rsidP="00B44848">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="55A82A56" w14:textId="24E11B16" w:rsidR="00BD26A9" w:rsidRPr="000F29C0" w:rsidRDefault="00BD26A9">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4A87DB25" w14:textId="77777777" w:rsidR="00B44848" w:rsidRPr="0037550D" w:rsidRDefault="00B44848" w:rsidP="00B44848">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F29C0">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 32 698, nr. 94</w:t>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 32 698, nr. 94</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="676DD5D5" w14:textId="39B89329" w:rsidR="00E216B9" w:rsidRPr="000F29C0" w:rsidRDefault="00E216B9" w:rsidP="00E216B9">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="58EEF747" w14:textId="77777777" w:rsidR="00B44848" w:rsidRPr="0037550D" w:rsidRDefault="00B44848" w:rsidP="00B44848">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F29C0">
-[...13 lines deleted...]
-        <w:t>(</w:t>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met evacueren in het kader van de normbepaling wordt bedoeld het verplaatsen voorafgaand aan de overstroming naar een veilige plek buiten het potentieel te overstromen gebied. Volgens de VNK studie (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="0074526B" w:rsidRPr="000F29C0">
+        <w:r w:rsidRPr="0037550D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://open.rijkswaterstaat.nl/@42313/veiligheid-nederland-kaart-2-vnk2/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00057070" w:rsidRPr="000F29C0">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">is de verwachtingswaarde van de evacuatiefractie voor de Friese Waddeneilanden 65% en voor Texel 56%. </w:t>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) is de verwachtingswaarde van de evacuatiefractie voor de Friese Waddeneilanden 65% en voor Texel 56%. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="272356B1" w14:textId="114683E3" w:rsidR="00BD26A9" w:rsidRPr="000F29C0" w:rsidRDefault="00BD26A9">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="62913AA7" w14:textId="53801070" w:rsidR="00B44848" w:rsidRPr="0037550D" w:rsidRDefault="00B44848" w:rsidP="00B44848">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F29C0">
-[...13 lines deleted...]
-        <w:t>Aanhangsel Handelingen 2025-2026, nr. 1496</w:t>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aanhangsel Handelingen II 2025/26, nr. 1496</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="60B11A6A" w14:textId="44769339" w:rsidR="002F1F91" w:rsidRPr="000F29C0" w:rsidRDefault="002F1F91">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="78840D07" w14:textId="77777777" w:rsidR="00B44848" w:rsidRPr="0037550D" w:rsidRDefault="00B44848" w:rsidP="00B44848">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F29C0">
-[...37 lines deleted...]
-        <w:t>25</w:t>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 36800-J, nr. 25</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="675DC995" w14:textId="13FAD0DE" w:rsidR="002F1F91" w:rsidRDefault="002F1F91">
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7CF4C91D" w14:textId="77777777" w:rsidR="00B44848" w:rsidRPr="0037550D" w:rsidRDefault="00B44848" w:rsidP="00B44848">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F29C0">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> nr. 301</w:t>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 29684, nr. 301</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="64F139A5" w14:textId="439EFBF9" w:rsidR="000F29C0" w:rsidRPr="000F29C0" w:rsidRDefault="00041313" w:rsidP="000F29C0">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="55D45C3D" w14:textId="77777777" w:rsidR="00B44848" w:rsidRPr="0037550D" w:rsidRDefault="00B44848" w:rsidP="00B44848">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F29C0">
-[...18 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+      <w:r w:rsidRPr="0037550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TZ202605-035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE36FFE" w14:textId="77777777" w:rsidR="00B44848" w:rsidRPr="0037550D" w:rsidRDefault="00B44848" w:rsidP="00B44848">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CC845A9" w14:textId="77777777" w:rsidR="00EE0140" w:rsidRPr="00B44848" w:rsidRDefault="00EE0140" w:rsidP="00B44848">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...470 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65FBC5A3" w14:textId="77777777" w:rsidR="00EE0140" w:rsidRPr="00B44848" w:rsidRDefault="00EE0140" w:rsidP="00B44848">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1299 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3513E71C" w14:textId="77777777" w:rsidR="00EE0140" w:rsidRPr="00B44848" w:rsidRDefault="00EE0140" w:rsidP="00B44848">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...959 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008E5971"/>
-[...199 lines deleted...]
-    <w:rsid w:val="00FF233D"/>
+    <w:rsidRoot w:val="00B44848"/>
+    <w:rsid w:val="001D4DCF"/>
+    <w:rsid w:val="0037550D"/>
+    <w:rsid w:val="00397D32"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00791FEB"/>
+    <w:rsid w:val="00A27A8E"/>
+    <w:rsid w:val="00B05D43"/>
+    <w:rsid w:val="00B44848"/>
+    <w:rsid w:val="00E039A2"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EE0140"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="19A14FF2"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="45A107C9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{670E4100-0156-4883-AA82-97499193797C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5016,77 +1252,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5111,75 +1347,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5214,55 +1450,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5325,1033 +1561,817 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00B44848"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...197 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...190 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E5971"/>
+    <w:rsid w:val="00B44848"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E5971"/>
+    <w:rsid w:val="00B44848"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...27 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E5971"/>
-[...20 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="00B44848"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-    <w:link w:val="CommentText"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008E5971"/>
-[...10 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E5971"/>
-[...29 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:rsid w:val="00B44848"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="008E5971"/>
-[...130 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0037550D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...105 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.rijkswaterstaat.nl/@42313/veiligheid-nederland-kaart-2-vnk2/" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(4).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6408,51 +2428,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6516,65 +2536,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6595,189 +2615,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7056</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1301</ap:Words>
+  <ap:Characters>7156</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>58</ap:Lines>
+  <ap:Lines>59</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8277</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8441</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...77 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="UwKenmerk">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>