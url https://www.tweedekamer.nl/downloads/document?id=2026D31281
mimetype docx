--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -1,6103 +1,1682 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F72DE7" w:rsidP="00F72DE7" w:rsidRDefault="00D22DCB" w14:paraId="061538A4" w14:textId="2C90C2FA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B869BE" w:rsidR="00F72DE7">
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="5A098498" w14:textId="739EE5CF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494" w:rsidR="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="Aanhefnaam" w:id="1"/>
-[...97 lines deleted...]
-        <w:r w:rsidRPr="005B23DB" w:rsidR="00E9079C">
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>835</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494" w:rsidR="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00294494" w:rsidR="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nederlandse Voedsel- en Warenautoriteit (NVWA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="3A8C892D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494" w:rsidR="00CB182A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>264</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="21AD3774" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="5C0B07D2" w14:textId="7B57E0DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494" w:rsidR="00CB182A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00294494" w:rsidR="00CB182A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij bied ik uw Kamer, mede namens de minister van Landbouw, Visserij, Voedselzekerheid en Natuur en de minister van Volksgezondheid, Welzijn en Sport, het Jaarbeeld 2025 van de Nederlandse Voedsel- en Warenautoriteit (NVWA) aan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="334A28B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NVWA ziet toe op de veiligheid van voedsel en consumentenproducten, dierenwelzijn en de bescherming van de natuur via 7 publieke belangen. In haar jaarbeeld 2025 laat de NVWA zien wat de impact was van het toezicht bij deze publieke belangen. Het jaarbeeld is toegankelijk via de website van de NVWA </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="00294494">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nvwa.nl/jaarbeeld2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E9079C">
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9079C" w:rsidP="00E9079C" w:rsidRDefault="00E9079C" w14:paraId="16C72ECA" w14:textId="77777777"/>
-[...115 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="1D345936" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="45186D9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 heeft de NVWA opnieuw stappen gezet op het gebied van meer flexibiliteit, innovatie en samenwerking, om zo te kunnen blijven inspelen op nieuwe ontwikkelingen.  Zo richtte de NVWA zich in op de groeiende online handel met een bijeenkomst voor influencer agencies om aandacht te vragen voor hun verantwoordelijkheid bij het promoten van gezondheidsproducten. Ook werkte de NVWA in 2025 onder meer gericht samen met nationale en Europese partners om het toezicht te versterken op het gebied van waterkwaliteit en gewasbeschermingsmiddelen. En zette zij digitale systemen in om controles – bijvoorbeeld op energielabels – efficiënter uit te voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="5531FE38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="79F2908B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hieronder licht ik per publiek belang kort en gericht de opbrengsten van het toezicht in 2025 toe. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D5838" w:rsidR="00032370" w:rsidP="00EF6D17" w:rsidRDefault="00032370" w14:paraId="10D74804" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="461A79A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="3E4848D0" w14:textId="6BF1AFE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voedselveiligheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5838">
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5838">
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-      <w:r w:rsidR="007D720D">
+        <w:t>Het publiek belang voedselveiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...94 lines deleted...]
-      <w:r w:rsidR="001470A4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> richt zich op de hele plantaardige en dierlijke voedselketen. Dat betekent een grote diversiteit aan onderwerpen en taken. De NVWA past haar manieren van toezicht houden hierop aan en zet bijvoorbeeld in op het stimuleren van goed gedrag, handhaving waar nodig en de ontwikkeling van innovatieve manieren van toezichthouden. Zo werkte de NVWA in 2025 met steekproeven bij formulebedrijven (levensmiddelenbedrijven die onderdeel zijn van een organisatie met meerdere eigen filialen of franchisers), en paste het toezicht aan bij bedrijven die het goed deden. Dit verminderde de lasten voor de bedrijven en stimuleerde goed gedrag. Op het gebied van handhaving deed de Inlichtingen- en Opsporingsdienst van de NVWA samen met de IGJ, de FIOD en de politie onderzoek naar de illegale handel in geneesmiddelen via internet (o.a. website funcaps), waarbij een aantal websites uit de lucht zijn gehaald. Zo voorkwam de NVWA dat meer schadelijke middelen op de markt kwamen. De NVWA werkt aan een instrument voor zelfbeoordeling van de voedselveiligheidscultuur bij levensmiddelenbedrijven, een zorgvuldig ingerichte experimenteerruimte voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>past</w:t>
-[...177 lines deleted...]
-        <w:rPr>
+        <w:t>novel foods zoals kweekvlees en precisiefermentatie, om ondernemers de ruimte te geven voor innovatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="7E309300" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="7BD25BD7" w14:textId="5C3F0E41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Productveiligheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5838">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D5838">
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-        <w:t>Binnen het publiek belang</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00744DA1">
+        <w:t>Binnen het publiek belang productveiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> draagt de NVWA bij aan het vergroten en borgen van de veiligheid van consumentenproducten door bedrijven. Ook dit is een publiek belang met een zeer breed palet aan onderwerpen, waarin een groot aantal bedrijven actief is. De markt ontwikkelt zich bovendien in een rap tempo. De NVWA beweegt door vernieuwende toezichtsmethoden mee met deze ontwikkelingen. In 2025 ontwikkelde de NVWA bijvoorbeeld het systeemtoezicht door, een vorm van toezicht die gebruik maakt van zelfregulerende systemen binnen organisaties of branches. Dit is een efficiënte manier van toezicht die aansluit bij nieuwe Europese wetgeving. Daarnaast zette de NVWA crowd sourcing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00744DA1">
-[...143 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in voor meer inzicht in de locaties van attractie- en speeltoestellen, wat mede zorgde voor een beter beheer van veilige speel- en beweegplekken. Samen met andere betrokken partijen maakte de NVWA de campagne #Weet wat je online koopt! Dit droeg bij aan bewustwording bij de consument van de risico’s van het kopen van bijvoorbeeld speelgoed via internet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="610BA85A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="1B56B1A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabaks- en alcoholontmoediging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Met het publiek belang tabaks- en alcoholontmoediging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> draagt de NVWA bij aan het Nationaal Preventieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId10"/>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op weg naar een rook- en vapevrije generatie. In 2025 lag de focus van de NVWA op het toezicht op de illegale handel in vapes en nicotinezakjes. Bij 42% van de controles in winkels was handhaving nodig en de NVWA nam ruim 650.000 producten in beslag. Bij de controle of verkopers zich aan de leeftijdsgrens van 18 jaar hielden bij de online verkoop van alcohol trad de NVWA bij 85% van de inspecties handhavend op. Naast handhavend toezicht zijn ook preventie en voorlichting van groot belang. De NVWA werkt hiertoe samen met onder andere het ministerie van VWS en het RIVM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="6B8ECE9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="04F624E0" w14:textId="3A5E43C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...139 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diergezondheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="71F1668F" w14:textId="1D872D10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het publiek belang diergezondheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is gericht op het voorkomen en verspreiden van dierziekten en zoönosen. In 2025 ging de meeste aandacht binnen dit publieke belang uit naar vermoedens van blauwtong en vogelgriep. Om verspreiding van dierziekten te voorkomen, zette de NVWA bij haar toezicht in op reiniging en ontsmetting van veewagens. Een ander speerpunt bij het toezicht was een goede administratie van het transport, zodat de bron van een ziekte opgespoord kan worden en verspreiding tegengegaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="61E52132" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="5BE7F41A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidR="00744DA1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dierenwelzijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het publiek belang dierenwelzijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="00744DA1">
-[...98 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> richt zich op het welzijn van landbouwhuisdieren en gezelschapsdieren. De handhavingsaanpak van de NVWA heeft de afgelopen jaren bij pluimvee geleid tot een significante daling van het aantal waargenomen letselgevallen aan de slachtlijn. Ook aan het welzijn van exotische dieren droeg de NVWA bij, onder meer door controles op de huisvestingsnormen bij de houders van roofvogels. Daarnaast was (en is) de NVWA actief betrokken bij de handhaafbaarheid en uitvoerbaarheid van het beleid voor een dierwaardige veehouderij.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="0782AA02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="649DED17" w14:textId="65D87A3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="00744DA1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plantgezondheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="199D72FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Schadelijke plantenziekten en -plagen zijn een risico voor de plantgezondheid en kunnen onze Nederlandse natuur bedreigen. Binnen het publiek belang plantgezondheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="004D5838">
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00744DA1">
-[...60 lines deleted...]
-        <w:rPr>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId11"/>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">richt de NVWA zich op preventie en bestrijding van schadelijke plantenziekten en -plagen. In 2025 vroegen met name de verspreiding van de Japanse kever binnen de EU, wratziekte en bruinrot in aardappelen de aandacht en inzet van de NVWA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="0349DEF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="63090703" w14:textId="3CD604D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidR="00744DA1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Natuur en milieu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="6C5EEAE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het publiek belang Natuur en milieu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidR="00744DA1">
-[...150 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> richt zich </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12"/>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op een gezonde leefomgeving van mens, dier en natuur, met bevordering van de biodiversiteit en waterkwaliteit. In 2025 heeft de NVWA in samenwerking met de visserijsector cameratoezicht ingevoerd bij het lossen van vis in aangewezen havens. Dit bevorderde een betere naleving van de regels, hielp illegale visserij te voorkomen en ondersteunde duurzaam beheer van de visstanden. De Inlichtingen- en Opsporingsdienst van de NVWA deed verschillende onderzoeken naar illegale handel in en gebruik van gewasbeschermingsmiddelen. Door deze middelen uit de handel te nemen, droeg de NVWA bij aan het reduceren van risico’s voor het milieu en de biodiversiteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="1065D66B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="2DDF7328" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A44596" w:rsidP="0093116D" w:rsidRDefault="00ED73F3" w14:paraId="772EC0D3" w14:textId="18D32AD5">
-[...27 lines deleted...]
-      <w:r w:rsidR="00052343">
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="7051866B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We leven in een wereld van instabiliteit en onzekerheid, van afnemend vertrouwen in instituties. Dit vraagt om krachtig toezicht, van een NVWA die robuust en weerbaar is. Daarvoor is het nodig de handen ineen te slaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="029E9C41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="19DD13F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toezichthouden vraagt nu en in de toekomst meer en meer samenwerking, nationaal en internationaal, met andere toezichthouders, beleidsmakers, het bedrijfsleven en de samenleving. Of het nu gaat om de beheersing van de groeiende stroom online gekochte consumentenproducten van buiten de EU, de verwezenlijking van het Nationaal Preventieakkoord, het verbeteren van dierenwelzijn of het toezicht op de naleving van wet- en regelgeving over gewasbeschermingsmiddelen: samenwerking is noodzakelijk om deze complexe vraagstukken het hoofd te bieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="43765A4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="7C84FF45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook vernieuwing en flexibiliteit zijn cruciaal in het toezicht. Alleen door mee te bewegen met alle veranderingen in de maatschappij kan de NVWA dáár zijn waar ze het meest nodig is en staan voor de veiligheid van mens, dier en natuur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="00CB182A" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="1542049D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="Ondertekening" w:id="0"/>
+      <w:bookmarkStart w:name="OndertekeningTekst" w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00294494" w:rsidR="00294494" w:rsidP="00294494" w:rsidRDefault="00294494" w14:paraId="6B44C2EE" w14:textId="44BEC457">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294494" w:rsidR="004E5D09" w:rsidP="00294494" w:rsidRDefault="00CB182A" w14:paraId="40D9F2D5" w14:textId="77122739">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494" w:rsidR="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B3032B">
-[...116 lines deleted...]
-      <w:r w:rsidR="00F72DE7">
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F72DE7">
-[...30 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="00294494" w:rsidR="004E5D09" w:rsidSect="00CB182A">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2400" w:right="2820" w:bottom="1080" w:left="1560" w:header="2400" w:footer="560" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7013A620" w14:textId="77777777" w:rsidR="0046559A" w:rsidRDefault="0046559A">
+    <w:p w14:paraId="2EDB7E4F" w14:textId="77777777" w:rsidR="00926CCA" w:rsidRDefault="00926CCA" w:rsidP="00CB182A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD8FC3C" w14:textId="77777777" w:rsidR="0046559A" w:rsidRDefault="0046559A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28F2DDB9" w14:textId="77777777" w:rsidR="0046559A" w:rsidRDefault="0046559A">
+    <w:p w14:paraId="73C3B2C1" w14:textId="77777777" w:rsidR="00926CCA" w:rsidRDefault="00926CCA" w:rsidP="00CB182A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...25 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...346 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CA3F16A" w14:textId="77777777" w:rsidR="0046559A" w:rsidRPr="00872728" w:rsidRDefault="0046559A" w:rsidP="00872728">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="47890415" w14:textId="77777777" w:rsidR="00926CCA" w:rsidRDefault="00926CCA" w:rsidP="00CB182A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E064245" w14:textId="77777777" w:rsidR="0046559A" w:rsidRDefault="0046559A"/>
-    <w:p w14:paraId="41292DC1" w14:textId="77777777" w:rsidR="0046559A" w:rsidRDefault="0046559A"/>
+    <w:p w14:paraId="1E67933C" w14:textId="77777777" w:rsidR="00926CCA" w:rsidRDefault="00926CCA" w:rsidP="00CB182A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D603CE0" w14:textId="77777777" w:rsidR="0046559A" w:rsidRDefault="0046559A"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="25EB3B06" w14:textId="41BE80DA" w:rsidR="00CB182A" w:rsidRPr="00294494" w:rsidRDefault="00CB182A" w:rsidP="00294494">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00294494">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.nvwa.nl/voedselveiligheid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7E6FAB5D" w14:textId="3DC54E7B" w:rsidR="007D720D" w:rsidRDefault="007D720D">
+    <w:p w14:paraId="4C4426A0" w14:textId="3F37385C" w:rsidR="00CB182A" w:rsidRPr="00294494" w:rsidRDefault="00CB182A" w:rsidP="00294494">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D720D">
-        <w:t>https://www.nvwa.nl/voedselveiligheid</w:t>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00294494">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.nvwa.nl/productveiligheid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="57C14EAA" w14:textId="2F238E25" w:rsidR="00744DA1" w:rsidRDefault="00744DA1">
+    <w:p w14:paraId="6D8AB2F8" w14:textId="77777777" w:rsidR="00CB182A" w:rsidRPr="00294494" w:rsidRDefault="00CB182A" w:rsidP="00294494">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>https://www.nvwa.nl/productveiligheid</w:t>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Crowd sourcing is het gebruik maken van een grote groep professionals, vrijwilligers en/of geïnteresseerden voor bijvoorbeeld onderzoek. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="274DC138" w14:textId="13D0939B" w:rsidR="00092146" w:rsidRPr="003D675D" w:rsidRDefault="00092146">
+    <w:p w14:paraId="7D00D50B" w14:textId="3B67B167" w:rsidR="00CB182A" w:rsidRPr="00294494" w:rsidRDefault="00CB182A" w:rsidP="00294494">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003D675D">
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C23179" w:rsidRPr="003D675D">
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00294494">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.nvwa.nl/tabaks-en-alcoholontmoediging</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">voor bijvoorbeeld onderzoek. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4C4EC220" w14:textId="4F052EBC" w:rsidR="00744DA1" w:rsidRDefault="00744DA1">
+    <w:p w14:paraId="23F9F811" w14:textId="4251383E" w:rsidR="00CB182A" w:rsidRPr="00294494" w:rsidRDefault="00CB182A" w:rsidP="00294494">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00744DA1">
-        <w:t>https://www.nvwa.nl/tabaks-en-alcoholontmoediging</w:t>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00294494">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://open.overheid.nl/documenten/ronl-1f7b7558-4628-477d-8542-9508d913ab2c/pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5A0ECCED" w14:textId="2E491263" w:rsidR="00744DA1" w:rsidRDefault="00744DA1">
+    <w:p w14:paraId="47AE5B66" w14:textId="15D969C1" w:rsidR="00CB182A" w:rsidRPr="00294494" w:rsidRDefault="00CB182A" w:rsidP="00294494">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00744DA1">
-        <w:t>https://open.overheid.nl/documenten/ronl-1f7b7558-4628-477d-8542-9508d913ab2c/pdf</w:t>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00294494">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.nvwa.nl/diergezondheid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4F2B1DDE" w14:textId="79B2CD88" w:rsidR="00744DA1" w:rsidRDefault="00744DA1">
+    <w:p w14:paraId="06F52CE1" w14:textId="29833945" w:rsidR="00CB182A" w:rsidRPr="00294494" w:rsidRDefault="00CB182A" w:rsidP="00294494">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00744DA1">
-        <w:t>https://www.nvwa.nl/diergezondheid</w:t>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00294494">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.nvwa.nl/onderwerpen/dierenwelzijn</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="61D13D06" w14:textId="6C4CD1E2" w:rsidR="00744DA1" w:rsidRDefault="00744DA1">
+    <w:p w14:paraId="06C75888" w14:textId="120F00F5" w:rsidR="00CB182A" w:rsidRPr="00294494" w:rsidRDefault="00CB182A" w:rsidP="00294494">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00744DA1">
-        <w:t>https://www.nvwa.nl/onderwerpen/dierenwelzijn</w:t>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00294494">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.nvwa.nl/plantgezondheid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="5F92BE0C" w14:textId="030FE65F" w:rsidR="00744DA1" w:rsidRDefault="00744DA1">
+    <w:p w14:paraId="289C1400" w14:textId="216B5E48" w:rsidR="00CB182A" w:rsidRPr="00294494" w:rsidRDefault="00CB182A" w:rsidP="00294494">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294494">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00744DA1">
-[...15 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00294494">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.nvwa.nl/natuur-en-milieu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294494">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>https://www.nvwa.nl/natuur-en-milieu</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="025E39FE" w14:textId="77777777" w:rsidR="00691ABF" w:rsidRDefault="00691ABF">
-[...1573 lines deleted...]
-  <w:p w14:paraId="753295A2" w14:textId="77777777" w:rsidR="00691ABF" w:rsidRPr="00BC4AE3" w:rsidRDefault="00691ABF" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="67295316" w14:textId="77777777" w:rsidR="00175E49" w:rsidRPr="00CB182A" w:rsidRDefault="00175E49" w:rsidP="00CB182A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1344 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4563ABFD" w14:textId="77777777" w:rsidR="00175E49" w:rsidRPr="00CB182A" w:rsidRDefault="00175E49" w:rsidP="00CB182A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...8 lines deleted...]
-  <w:defaultTabStop w:val="227"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF6D17"/>
-[...787 lines deleted...]
-    <w:rsid w:val="00FF7A85"/>
+    <w:rsidRoot w:val="00CB182A"/>
+    <w:rsid w:val="00175E49"/>
+    <w:rsid w:val="00294494"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005F3434"/>
+    <w:rsid w:val="00926CCA"/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rsid w:val="00DD2D30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fill="f" fillcolor="white" stroke="f">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1D44B661"/>
+  <w14:docId w14:val="2F69F8C6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B0E0E345-7924-495E-848C-0C95F2A806A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6119,74 +1698,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6335,1118 +1915,1256 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000B7FAB"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004D5481"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004D5481"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004D5481"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...53 lines deleted...]
-      <w:szCs w:val="20"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB182A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00565805"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB182A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...38 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Betreft">
     <w:name w:val="Huisstijl-Betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00F72DE7"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="743"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="743" w:hanging="743"/>
     </w:pPr>
-  </w:style>
-[...11 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VWAVet">
     <w:name w:val="VWA Vet"/>
-    <w:rsid w:val="00F72DE7"/>
+    <w:rsid w:val="00CB182A"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VWAReferentiegegevens">
     <w:name w:val="VWA Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00F72DE7"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VWAReferentiegegevensW1na">
     <w:name w:val="VWA Referentiegegevens W1 na"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Kopje"/>
-    <w:rsid w:val="00F72DE7"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VWAReferentiegegevensW2na">
     <w:name w:val="VWA Referentiegegevens W2 na"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="VWAReferentiegegevensW1na"/>
-    <w:rsid w:val="00F72DE7"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VWAReferentiegegevensW1voor">
     <w:name w:val="VWA Referentiegegevens W1 voor"/>
     <w:basedOn w:val="VWAReferentiegegevens"/>
     <w:next w:val="VWAReferentiegegevens"/>
-    <w:rsid w:val="00F72DE7"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VWAReferentieTussenregel">
     <w:name w:val="VWA ReferentieTussenregel"/>
     <w:basedOn w:val="VWAReferentiegegevens"/>
-    <w:rsid w:val="00F72DE7"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
       <w:spacing w:line="120" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:autoRedefine/>
     <w:semiHidden/>
-    <w:rsid w:val="00872728"/>
+    <w:rsid w:val="00CB182A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB182A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
-    <w:rsid w:val="00837389"/>
+    <w:rsid w:val="00CB182A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...248 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D720D"/>
+    <w:rsid w:val="00CB182A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294494"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.nvwa.nl%2Fjaarbeeld2025&amp;data=05%7C02%7Cs.devos%40nvwa.nl%7C821fad6aee50476e8c3208decab6d8e8%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639171083823763303%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=8xxev%2BwMLWgRv46V6A5ugcbZVssoSjUiycTdv%2BItyCE%3D&amp;reserved=0" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/natuur-en-milieu" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/plantgezondheid" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-1f7b7558-4628-477d-8542-9508d913ab2c/pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/natuur-en-milieu" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/plantgezondheid" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-1f7b7558-4628-477d-8542-9508d913ab2c/pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.nvwa.nl%2Fjaarbeeld2025&amp;data=05%7C02%7Cs.devos%40nvwa.nl%7C821fad6aee50476e8c3208decab6d8e8%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639171083823763303%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=8xxev%2BwMLWgRv46V6A5ugcbZVssoSjUiycTdv%2BItyCE%3D&amp;reserved=0" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/natuur-en-milieu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/tabaks-en-alcoholontmoediging" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/plantgezondheid" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/productveiligheid" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/voedselveiligheid" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/onderwerpen/dierenwelzijn" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/diergezondheid" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-1f7b7558-4628-477d-8542-9508d913ab2c/pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Aangepast 13">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="01689B"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="42145F"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="CA005D"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="275937"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="E17000"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="39870C"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="01689B"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="42145F"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1304</ap:Words>
-  <ap:Characters>7173</ap:Characters>
+  <ap:Words>1331</ap:Words>
+  <ap:Characters>7324</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>59</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>61</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8461</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8638</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <version/>
   <category/>
-  <dc:description>------------------------</dc:description>
-  <version/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>