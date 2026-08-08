--- v0 (2026-06-19)
+++ v1 (2026-08-08)
@@ -1,3789 +1,1289 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="00CE78E9" w:rsidRDefault="00A60AF6" w14:paraId="3F4F9D37" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00A60AF6" w14:paraId="111C88F7" w14:textId="60811DE0">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="5EA1B96A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2309</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="7D5301C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0035371A">
+        <w:t>2026Z09306</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="747738AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="1CC656E3" w14:textId="0F662919">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106653">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Erkens (Landbouw, Visserij, Voedselzekerheid en Natuur), mede namens de minister van Volkshuisvesting en Ruimtelijke Ordening (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>19 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106653" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="7FFFF6B0" w14:textId="00D81C13">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277C30">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1923</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="19A7AEEF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...132 lines deleted...]
-    <w:p w:rsidR="00C25A1D" w:rsidRDefault="00C25A1D" w14:paraId="1B0CDA4F" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C25A1D" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="50EEB701" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...40 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C25A1D">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C25A1D">
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="70EF7355" w14:textId="77777777">
+      <w:r w:rsidRPr="0035371A">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Klopt het dat gemeenten verschillend omgaan met spuitvrije zones voor het gebruik van bestrijdingsmiddelen op landbouwgrond en dat het aanhouden van een minimale afstand van 50 meter in de praktijk regelmatig leidt tot vertraging en het stikvallen van woningbouwprojecten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="2D287925" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...11 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C25A1D" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="04BC3E43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25A1D">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="197E919C" w14:textId="77777777">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="44AD3E32" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het klopt dat gemeenten verschillend omgaan met spuitvrije zones. </w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Op basis van uitspraken van de (Afdeling bestuursrechtspraak van de) Raad van State wordt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor nieuwe situaties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> als vuistregel een spuitvrije zone van 50 meter aangehouden tussen agrarische gronden waar gewasbeschermingsmiddelen worden gebruikt en gevoelige functies zoals woningen. Dit kan een belemmering zijn voor woningbouw omdat het inrichten van een spuitvrije zone bij een woningbouwproject of het opkopen of schadeloos stellen van agrarische bedrijven extra kosten met zich meebrengt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="20C35B54" w14:textId="77777777">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="4537E44C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A25FF" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="27A4D455" w14:textId="11B23A9B">
+    <w:p w:rsidRPr="006A25FF" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="0C3E132D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Een kortere afstand dan 50 meter is mogelijk</w:t>
       </w:r>
-      <w:r w:rsidR="000365BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> maar vereist een deugdelijke en locatie specifieke motivering, aldus de Raad van State. Die motivering is vaak ingewikkeld omdat er niet veel wetenschappelijke inzichten zijn. Er is daarom door BZK en LVVN een onderzoek uitgezet bij het Rijksinstituut voor Volksgezondheid en Milieu (RIVM) en de Wageningen University &amp; Research (WUR). Zij verkennen of het mogelijk is om een wetenschappelijk onderbouwd model te kunnen ontwikkelen voor de inrichting van een spuitzone. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035371A" w:rsidR="006A25FF">
+      <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Begin juli </w:t>
       </w:r>
-      <w:r w:rsidR="006E36CD">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035371A" w:rsidR="006A25FF">
+      <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">verwacht ik de resultaten van deze RIVM/WUR-verkenning naar spuitzonering. Daar zal ik </w:t>
       </w:r>
-      <w:r w:rsidR="006E36CD">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">uw </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035371A" w:rsidR="006A25FF">
+      <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamer over informeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25A1D" w:rsidP="00C25A1D" w:rsidRDefault="00C25A1D" w14:paraId="6F0BDC14" w14:textId="77777777"/>
-    <w:p w:rsidR="00C25A1D" w:rsidP="00C25A1D" w:rsidRDefault="00A60AF6" w14:paraId="3506CDCC" w14:textId="77777777">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="4472577A" w14:textId="77777777"/>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="7192AAA6" w14:textId="77777777">
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00C25A1D" w:rsidRDefault="00311FE3" w14:paraId="64E5ED4A" w14:textId="01863C5A">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="22A99F83" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u een beeld geven van de schaal waarop woningbouw wordt geremd door de instelling van deze spuitvrije zones of door de onduidelijkheid die hierover ontstaat voor ontwikkelaars en woningzoekenden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00C25A1D" w:rsidRDefault="00311FE3" w14:paraId="7E1CA356" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00311FE3" w:rsidP="00C25A1D" w:rsidRDefault="00311FE3" w14:paraId="21B2D32B" w14:textId="16336F76">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="60592C25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="57FF7330" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="50D22C34" w14:textId="77777777">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="7DF2D9EA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het probleem speelt in heel Nederland daar waar woningbouwprojecten (deels) binnen 50 meter van agrarisch areaal liggen waar gewasbeschermingsmiddelen worden gebruikt of kunnen worden gebruikt. Het IPO</w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> geeft aan dat dit vooral speelt in Groningen, Flevoland, Drenthe, Zeeland, Limburg en Gelderland. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="29F6ACF2" w14:textId="77777777">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="689EF245" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De precieze schaal van het probleem voor het realiseren van woningbouw bij agrarische gronden is niet inzichtelijk. Met name voor kleinschalige woningbouw kan het problematisch zijn om hier een oplossing voor te vinden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25A1D" w:rsidP="00C25A1D" w:rsidRDefault="00A60AF6" w14:paraId="15B16B85" w14:textId="77777777">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="34C14278" w14:textId="77777777">
       <w:r>
         <w:br/>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25A1D" w:rsidP="00C25A1D" w:rsidRDefault="00311FE3" w14:paraId="2900C8DB" w14:textId="5F97B1B2">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="751FC3AB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Klopt het dat gemeenten onder de Omgevingswet zorg dragen voor de gezondheid van hun inwoners en dat deze zorgplicht ook veelal wordt gezien als reden om spuitvrije zones in te stellen, of voor inwoners om gemeenten daartoe op te roepen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00843706" w:rsidP="00C25A1D" w:rsidRDefault="00843706" w14:paraId="7008F6AF" w14:textId="77777777"/>
-    <w:p w:rsidR="00C25A1D" w:rsidP="00C25A1D" w:rsidRDefault="00A60AF6" w14:paraId="1E264FE1" w14:textId="1AEF7930">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="5EA25B4C" w14:textId="77777777"/>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="15956D45" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="689B8D06" w14:textId="77777777">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="208DB0CF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De Omgevingswet verplicht gemeenten rekening te houden met de gezondheid van hun inwoners bij onder andere het vaststellen van ruimtelijke plannen en het verlenen van omgevingsvergunningen. Daarbij maken gemeenten afwegingen op grond van het zoeken naar een balans tussen het beschermen (veiligheid, gezondheid, milieu) en het benutten (wonen, werken, recreatie) van de fysieke leefomgeving.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00C25A1D" w:rsidRDefault="00311FE3" w14:paraId="492213DE" w14:textId="77777777"/>
-    <w:p w:rsidR="00C25A1D" w:rsidP="00C25A1D" w:rsidRDefault="00311FE3" w14:paraId="45AAE519" w14:textId="3AA40C39">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="76C4A646" w14:textId="77777777"/>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="712BCAA8" w14:textId="77777777">
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="37081A11" w14:textId="77777777">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="380A795B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Klopt het dat de stijging van de grondprijs en de diverse uitkoopregelingen ervoor zorgen dat er de laatste jaren meer intensieve teelt (zoals bollenteelt), met relatief veel middelengebruik, is gekomen en dat deze teelten (dus) ook vaker in de buurt van beoogde woningbouwlocaties zijn? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="229296A7" w14:textId="785830A2">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="04DE6850" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00C25A1D" w:rsidRDefault="008D6090" w14:paraId="112B7CF3" w14:textId="60EEE7FD">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="635466C7" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De meeste recente CBS cijfers laten geen duidelijke toename zien in het aantal hectare bollenteelt. Verder </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A25FF" w:rsidR="006A25FF">
-[...13 lines deleted...]
-    <w:p w:rsidR="00843706" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="7E6D7F47" w14:textId="68884DD1">
+      <w:r w:rsidRPr="006A25FF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laten de landbouwtellingen nog geen trend zien waarbij grasland wordt omgezet naar bouwland. Tegelijkertijd is het van belang om mogelijke negatieve effecten van de stijgende grondprijzen en de diverse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A25FF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>uitkoopregelingen zorgvuldig te blijven monitoren. Ik zal de ontwikkelingen op dit punt dan ook blijven volgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="37F7D675" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="39EB0B24" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="113BDF62" w14:textId="7AE00003">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="0917263E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Herkent u het beeld dat ook boeren die geen gebruik maken van bestrijdingsmiddelen de huidige onduidelijkheid inzetten om te zorgen dat woningbouw niet naast hun perceel wordt gevestigd? Op welke schaal gebeurt dit? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="6F58DD01" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="7436B4E6" w14:textId="77777777">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="5822DAE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="4C34F3F0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="40F57CDB" w14:textId="7E5F4716">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="267F091E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja, het is inderdaad een risico dat telers woningbouw naast hun perceel willen voorkomen omdat boeren die naast hun grond woningen zouden krijgen, daar binnen de spuitvrije zone niet meer ongehinderd gewasbeschermingsmiddelen kunnen gebruiken. We hebben echter geen zicht of </w:t>
       </w:r>
-      <w:r w:rsidR="006A25FF">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dit</w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> daadwerkelijk plaatsvindt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="7F56C6F7" w14:textId="77777777">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="728D8FF3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00843706" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="39811605" w14:textId="27364400">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="3BD84521" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="547CD644" w14:textId="72C2E2BB">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="72E0D389" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid om, op basis van het onderzoek van het RIVM en de WUR naar risico’s en mogelijke richtlijnen, in gesprek te gaan met de VNG over duidelijke richtlijnen of een afwegingskader, zodat duidelijker en consistenter wordt omgegaan met afstanden tussen (bestaande en nieuwe) woningbouw en landbouwgrond, waarbij zowel gezondheid als woningbouwopgave geborgd zijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="39D65A1D" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="24C3B7A0" w14:textId="67CE4E2D">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="362012BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="077B290A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="03683558" w14:textId="69E1D137">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="1AE21257" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Momenteel </w:t>
       </w:r>
-      <w:r w:rsidR="008D6090">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>wordt gewerkt</w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> aan het sluiten van bindende convenanten over gewasbescherming</w:t>
       </w:r>
-      <w:r w:rsidR="006A25FF">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>smiddelen</w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, waarbij ook de VNG betrokken is. Voor de afspraken in het convenant zal ik de uitkomsten van het onderzoek van het RIVM en de WUR meenemen. Begin juli verwacht ik de resultaten van deze RIVM/WUR-verkenning naar spuitzonering. Daar zal ik de Kamer over informeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="4FD317A2" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00843706" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="2CEE3A01" w14:textId="03D011F2">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="6DE665CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="3ADC4D47" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="703E7133" w14:textId="730F4C47">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="308D7489" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035371A">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kunt u zich voorstellen dat de huidige onduidelijkheid vanuit het Rijk op dit vlak en de vele zorgen die er (daardoor) bij omwonenden leven, er ook voor zorgen dat de vraag om spuitvrije zones toeneemt? Zo ja, bent u bereid in samenwerking met de VNG ook expliciet te kijken naar andere manieren waarop </w:t>
+      </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Kunt u zich voorstellen dat de huidige onduidelijkheid vanuit het Rijk op dit vlak en de vele zorgen die er (daardoor) bij omwonenden leven, er ook voor zorgen dat de vraag om spuitvrije zones toeneemt? Zo ja, bent u bereid in samenwerking met de VNG ook expliciet te kijken naar andere manieren waarop zorgen en onduidelijkheden rond het gebruik van bestrijdingsmiddelen kan worden verholpen (te denken valt aan verplichtingen rond transparantie en communicatie bij gebruik)? </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="2673C2EA" w14:textId="704C8C2B">
+        <w:t xml:space="preserve">zorgen en onduidelijkheden rond het gebruik van bestrijdingsmiddelen kan worden verholpen (te denken valt aan verplichtingen rond transparantie en communicatie bij gebruik)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="3DBC7A25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="02A6B722" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="26899915" w14:textId="167CD0A3">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="50CC5716" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals gezegd </w:t>
       </w:r>
-      <w:r w:rsidR="008D6090">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">wordt ingezet op afspraken maken </w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>binnen het convenant over beperkende maatregelen in zones tussen landbouwpercelen en bebouwing. Ook kunnen andere maatregelen worden overwogen in het convenant, zoals een actieve meldplicht voor ondernemers om omwonenden tijdig te informeren over geplande gewasbehandelingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="57CC396C" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="07C26F4F" w14:textId="2A1D5DE2">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="4A35C8A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="0C5E869B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Daarnaast is in samenwerking met RVO de ‘Handreiking aanpak spuitvrije zone bij nieuwbouwprojecten’ opgesteld. Deze helpt gemeenten door ze inzicht te verschaffen in verscheidene manieren waarop het een spuitvrije zone kan realiseren waardoor woningbouw sneller mogelijk wordt. Ook</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>is het kennisdocument ‘</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8">
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="0035371A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Kennisdocument Omgaan met 50 meter spuitvrije zone bij nieuwbouw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">’ gepubliceerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="4934D169" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00843706" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="3EB1B719" w14:textId="42EC3A99">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="215EB20A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="48E0F948" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="0A528D54" w14:textId="785DB9E6">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="79C81C37" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bent u het eens dat de huidige urgente woningbouwopgave én maatschappelijke zorgen rond een gezonde leefomgeving vragen om een zorgvuldige afweging in de ruimtelijke ordening en dat ook dit wil zeggen dat niet iedere vorm van agrarisch grondgebruik overal kan? Op welke wijze kan dit worden meegenomen in de definitieve Nota Ruimte? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="72606EAE" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="13419EBC" w14:textId="7A47BC0A">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="0CEF5AC0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="55793976" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="1C047D60" w14:textId="77777777">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="269E492C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Woningbouwambities en gezondheidsbelang zijn beiden maatschappelijk urgent en verdienen beide zorgvuldige ruimtelijke ordening</w:t>
       </w:r>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>. Conform de Omgevingswet moet daarom gezocht worden naar een balans tussen het beschermen (veiligheid, gezondheid, milieu) en het benutten (wonen, werken, recreatie) van de fysieke leefomgeving. De Ontwerpnota Ruimte laat zien dat scherpe keuzes en een zorgvuldige, integrale belangenafweging noodzakelijk zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="734A85A4" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00843706" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="3720F944" w14:textId="09C4AAC4">
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="2169E6A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="76C1EA41" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="0CF5E682" w14:textId="66B7E033">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="0844C72A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Op welke termijn kunt u de Kamer informeren over concrete maatregelen om te voorkomen dat deze ‘spuitvrije zones” de woningbouwopgave verder vertragen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="377E9342" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="0035371A" w:rsidR="00311FE3" w:rsidP="00311FE3" w:rsidRDefault="00311FE3" w14:paraId="4F26FCF6" w14:textId="46A72ABA">
+    <w:p w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="519939FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0035371A" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="7E52DE20" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426BC7" w:rsidR="00E8178A" w:rsidP="00E8178A" w:rsidRDefault="00311FE3" w14:paraId="5098BB81" w14:textId="010C1439">
+    <w:p w:rsidRPr="00426BC7" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="4C206072" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035371A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De inzet is een convenant op hoofdlijnen te sluiten vóór de zomer en ná de zomer tot gedetailleerde afspraken te komen in deelconvenanten. Ik zal u voor de zomer informeren over het convenant op hoofdlijnen. Daarnaast verwachten we de eerste resultaten uit het onderzoek met WUR en het RIVM deze zomer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426BC7" w:rsidR="00426BC7" w:rsidP="00524FB4" w:rsidRDefault="00426BC7" w14:paraId="1914890D" w14:textId="09186D21">
+    <w:p w:rsidRPr="00426BC7" w:rsidR="00277C30" w:rsidP="00277C30" w:rsidRDefault="00277C30" w14:paraId="1120C1C5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00426BC7" w:rsidR="00426BC7" w:rsidSect="00D604B3">
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="30B65991" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00277C30">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A63D410" w14:textId="77777777" w:rsidR="00C60ECE" w:rsidRDefault="00C60ECE">
+    <w:p w14:paraId="4A8F3D04" w14:textId="77777777" w:rsidR="009014B0" w:rsidRDefault="009014B0" w:rsidP="00277C30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CB3F28" w14:textId="77777777" w:rsidR="00C60ECE" w:rsidRDefault="00C60ECE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C77248E" w14:textId="77777777" w:rsidR="00C60ECE" w:rsidRDefault="00C60ECE">
+    <w:p w14:paraId="3A4AC967" w14:textId="77777777" w:rsidR="009014B0" w:rsidRDefault="009014B0" w:rsidP="00277C30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C239B2" w14:textId="77777777" w:rsidR="00C60ECE" w:rsidRDefault="00C60ECE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B68FD25" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7BB913BA" w14:textId="77777777" w:rsidR="00277C30" w:rsidRPr="00277C30" w:rsidRDefault="00277C30" w:rsidP="00277C30">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="2FAC9232" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7C9D00E2" w14:textId="77777777" w:rsidR="00277C30" w:rsidRPr="00277C30" w:rsidRDefault="00277C30" w:rsidP="00277C30">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0A7165AE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A4A30CE" w14:textId="77777777" w:rsidR="00277C30" w:rsidRPr="00277C30" w:rsidRDefault="00277C30" w:rsidP="00277C30">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28E6A173" w14:textId="77777777" w:rsidR="00C60ECE" w:rsidRDefault="00C60ECE">
+    <w:p w14:paraId="47473794" w14:textId="77777777" w:rsidR="009014B0" w:rsidRDefault="009014B0" w:rsidP="00277C30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CC79F7" w14:textId="77777777" w:rsidR="00C60ECE" w:rsidRDefault="00C60ECE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02163AE8" w14:textId="77777777" w:rsidR="00C60ECE" w:rsidRDefault="00C60ECE">
+    <w:p w14:paraId="3EFF33E0" w14:textId="77777777" w:rsidR="009014B0" w:rsidRDefault="009014B0" w:rsidP="00277C30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DE75FA" w14:textId="77777777" w:rsidR="00C60ECE" w:rsidRDefault="00C60ECE"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="77558286" w14:textId="77777777" w:rsidR="00311FE3" w:rsidRDefault="00311FE3" w:rsidP="00311FE3">
+    <w:p w14:paraId="6363D2D7" w14:textId="77777777" w:rsidR="00277C30" w:rsidRDefault="00277C30" w:rsidP="00277C30">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="003E3624">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Nationale rapportage randvoorwaarden woningbouw 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...114 lines deleted...]
-  <w:p w14:paraId="0EFC5EDB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="1E43E15D" w14:textId="77777777" w:rsidR="00277C30" w:rsidRPr="00277C30" w:rsidRDefault="00277C30" w:rsidP="00277C30">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...544 lines deleted...]
-  <w:p w14:paraId="57182440" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="2913A85B" w14:textId="77777777" w:rsidR="00277C30" w:rsidRPr="00277C30" w:rsidRDefault="00277C30" w:rsidP="00277C30">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F1ED641" w14:textId="77777777" w:rsidR="00277C30" w:rsidRPr="00277C30" w:rsidRDefault="00277C30" w:rsidP="00277C30">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="90"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...588 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00277C30"/>
+    <w:rsid w:val="00277C30"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="009014B0"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00E05D1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="044A9BCE"/>
+  <w14:docId w14:val="35F6EC95"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1C3C5FDE-EFF1-4092-B15F-6441159A6E2E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3805,74 +1305,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4021,1047 +1522,1186 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00277C30"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00277C30"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00277C30"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00277C30"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...337 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00277C30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00277C30"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00277C30"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00277C30"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00930ABD"/>
+    <w:rsid w:val="00277C30"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00311FE3"/>
+    <w:rsid w:val="00277C30"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00277C30"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omgevingsweb.nl/wp-content/uploads/2025/09/1077314.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omgevingsweb.nl/wp-content/uploads/2025/09/1077314.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.nl/wp-content/uploads/sites/5/2025/10/231328-nationaal-document-woningbouw-2025pdf.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6763</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1181</ap:Words>
+  <ap:Characters>6501</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>56</ap:Lines>
+  <ap:Lines>54</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7977</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7667</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>