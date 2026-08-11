--- v0 (2026-06-19)
+++ v1 (2026-08-11)
@@ -1,3553 +1,1192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E93FE7" w:rsidP="00E93FE7" w:rsidRDefault="00E93FE7" w14:paraId="3B9D9346" w14:textId="77777777">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00062D78" w:rsidR="00062D78">
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00A619C8" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="50DA528A" w14:textId="17AEA1A6">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8" w:rsidR="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00062D78">
-[...39 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8" w:rsidR="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8" w:rsidR="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00A619C8" w:rsidP="00A619C8" w:rsidRDefault="00A619C8" w14:paraId="60E3138C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8" w:rsidR="00CF6DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4390</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00A619C8" w:rsidP="00CF6DE0" w:rsidRDefault="00A619C8" w14:paraId="61C0577D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00A619C8" w14:paraId="01BC21D9" w14:textId="6842D074">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8" w:rsidR="00CF6DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8" w:rsidR="00CF6DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De verdere escalatie van militaire inzet in het Midden-Oosten en de sluiting van de straat van Hormuz heeft de markt voor de productie van meststoffen nog meer gedestabiliseerd. De Europese Commissie (hierna: de Commissie) heeft op 19 mei jl. een Actieplan Meststoffen gepubliceerd om de beschikbaarheid, betaalbaarheid en strategische autonomie van in de EU-geproduceerde meststoffen te versterken. Het actieplan omvat maatregelen voor de korte en middellange termijn. Over het volledige plan infomeer ik de Kamer zo spoedig mogelijk door middel van het BNC-fiche. In het voorstel van de Commissie zit een financieel steunpakket (hierna: het steunpakket) voor de agrarische sector dat de Commissie in haar voorstel van 12 juni jl. nader uitgewerkt heeft. Het steunpakket zou gefaciliteerd moeten worden door aanpassingen in de verordening voor het Gemeenschappelijk Landbouwbeleid (GLB) en het aanwenden van de landbouwreserve. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="296B2D71" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="0FBB16F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Commissie streeft ernaar om op korte termijn, mogelijk al in de week van 22 juni a.s., besluitvorming over het steunpakket te laten plaatsvinden in de Raad. In deze brief ontvangt de Kamer, vooruitlopend op de publicatie van het BNC-fiche vanwege de zeer korte termijn waarbinnen de Commissie besluitvorming over het steunpakket beoogt, een kabinetsappreciatie van het steunpakket. Deze brief betreft alleen de appreciatie van het voorgestelde steunpakket en vervangt daarmee niet het reguliere BNC-fiche dat de kabinetsappreciatie van het gehele Actieplan Meststoffen zal bevatten. In deze brief wordt eerst de context geschetst waarbinnen het steunpakket is gepubliceerd. Daarna volgt een beschrijving van de inhoud en een appreciatie van het steunpakket. Vervolgens wordt ingegaan op de juridische aspecten en financiële gevolgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="176C6363" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="342D9127" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Context van het steunpakket</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E93FE7" w:rsidP="00E93FE7" w:rsidRDefault="00E93FE7" w14:paraId="56C6C47E" w14:textId="61CFDE46">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="532643E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het steunpakket vormt een onderdeel van een breder pakket aan maatregelen die de Commissie heeft aangekondigd in haar Actieplan Meststoffen. Gezien de recente prijsstijgingen voor meststoffen en de directe relatie tussen meststoffen en voedselproductie, wil de Commissie op korte termijn de mogelijkheid creëren om financiële steun te verlenen aan agrariërs die dit het meest nodig hebben. Aanvullend wil de Commissie de lidstaten de mogelijkheid geven een hogere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">vergoeding uit te betalen </w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">vergoeding uit te betalen aan agrariërs die al inzetten op een efficiënter gebruik van meststoffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="7E071036" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="7005E305" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inhoud en appreciatie van het steunpakket</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E93FE7" w:rsidP="00E93FE7" w:rsidRDefault="00E93FE7" w14:paraId="2EB6D498" w14:textId="40568F36">
-[...127 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="2CE33D50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie is voornemens om de landbouwreserve te verhogen met 300 miljoen euro. Deze middelen worden gefinancierd vanuit de onderbesteding van de geprognotiseerde uitgaven voor het Europees Landbouwgarantiefonds (ELGF) voor 2026. Om een gedeelte van deze middelen uit te betalen aan de agrariërs stelt de Commissie voor om de verordening voor het Nationaal Strategisch Plan (NSP) van het GLB aan te passen door een regeling toe te voegen aan de interventietypes voor plattelandsontwikkeling. Via de regeling voor steun aan boeren die getroffen zijn door de forse stijging van de kunstmestprijzen als gevolg van de crisis in het Midden-Oosten, kan Nederland 25 % van het gealloceerd budget van 23,7 miljoen uitbetalen. Dit vraagt een strategische aanpassing van het NSP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="24B401B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de nieuwe regeling is een aantal voorwaarden opgenomen waaronder voorwaarden voor de berekening van de vergoeding, rekening houdend met een referentieperiode, bedragen gedifferentieerd naar gemiddeld jaarlijks gebruik en sector of productie systeem. De vergoeding mag tot 50% zijn van de extra kosten als gevolg van de crisis. Dit mag tot 80% verhoogd worden als de agrariër deelneemt aan regelingen zoals de Eco-regeling, agro-milieu-klimaatverbintenissen of een investeringsregeling indien de regeling inzet op een reductie van het gebruik van meststoffen. Ook is er een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanvullende voorwaarde over verplichte voorlichting over verbeterde meststoffen efficiëntie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="28B20F7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="5208F19F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De andere aanpassing van de NSP verordening is een flexibilisering van de voorwaarden om voorschotten uit te betalen. Dit geeft ruimte om liquiditeitssteun voor landbouwers makkelijker uit te betalen. Dit ondersteunt agrariërs om aan hun financiële verplichtingen te kunnen blijven voldoen, ondanks de stijgende kostprijzen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="3C2A37FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="3AB25C25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Appreciatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="6785C79D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...19 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>steunt het doel van het actieplan en de inzet van de landbouwreserve. Deze is namelijk bedoeld voor het opvangen van de gevolgen van marktverstoringen, zoals nu door de afsluiting van de Straat van Hormuz. Het Kabinet is daarentegen kritisch over de ophoging van dit instrument. Dat heeft te maken met de wijze waarop de landbouwreserve in de afgelopen jaren is ingezet – om extreme weersomstandigheden op te vangen – terwijl het daar niet voor bedoeld is. Het kabinet zal blijven benadrukken dat het zaak is dat de reserve strakker wordt benut daar waar het voor bedoeld is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="1247B984" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...103 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">in te zetten binnen de voorwaarden die zijn opgenomen over de maximum vergoeding vraagt een nadere verkenning.  </w:t>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Met betrekking tot de nieuwe regeling die nu wordt toegevoegd is het kabinet kritisch op de uitvoerbaarheid. De gestelde voorwaarden in het huidige voorstel is moeilijk te verengingen met de inzet op vereenvoudigingen binnen het GLB. Strategische wijzigingen van het NSP vragen afstemming en kosten tijd voordat de regeling daadwerkelijk geïmplementeerd kan worden. Aanvullende voorwaarden over verplichte voorlichting en hogere steuntarieven bij deelname aan andere interventies compliceren de regeling nodeloos en drijven de uitvoeringskosten omhoog. Dit staat een snelle invoering van deze crisismaatregel in de weg. De mogelijkheid voor de lidstaat om additionele nationale financiering in te zetten binnen de voorwaarden die zijn opgenomen over de maximum vergoeding vraagt een nadere verkenning.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="64A4AA82" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="1C2E27DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is in het algemeen positief over de extra ruimte die wordt geboden aan lidstaten om voorschotten uit te betalen voor de eerste pijler en dat er wordt ingezet op het verbeteren van de weerbaarheid van de agrarische sector. Het effect in de praktijk wordt vooralsnog als beperkt ingeschat. Het naar voren halen van de betalingen geeft geen extra liquiditeit en tegelijk vraagt dit om uitvoeringscapaciteit die bij andere werkzaamheden weggehaald zal moeten worden. De aanvullende kosten voor de uitvoering van deze maatregel wegen niet op tegen de ruimte die gecreëerd wordt door eerder te gaan uit betalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="31BB9BE1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="0557DDBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Juridische aspecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E93FE7" w:rsidP="00E93FE7" w:rsidRDefault="00E93FE7" w14:paraId="5E58EDDE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="16E2245B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B52809">
-        <w:rPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Bevoegdheid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004213FB" w:rsidR="00062D78" w:rsidP="00062D78" w:rsidRDefault="00062D78" w14:paraId="2577695D" w14:textId="77777777">
-[...50 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="7C996D3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het oordeel van het kabinet over de bevoegdheid van de Commissie om een voorstel op dit terrein te doen is positief. Het voorstel is gebaseerd op artikel 43, lid 2, van het Verdrag betreffende de werking van de EU (VWEU). Het voorstel beoogt wijzigingen van twee verordeningen die op deze bepaling zijn gebaseerd. Deze bepaling geeft de EU de bevoegdheid tot het vaststellen van bepalingen die nodig zijn om de doelstellingen van het GLB na te streven. Het kabinet kan zich vinden in deze rechtsgrondslag. Landbouw is op grond van artikel 43, lid 2, VWEU een gedeelde bevoegdheid tussen de EU en de lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="250056CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="190E3BA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Subsidiariteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="52135F51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het oordeel van het kabinet over de subsidiariteit van het voorstel is positief. De verordening heeft tot doel bestaande verordeningen slechts aan te passen voor zover nodig om de beoogde flexibilisering te bereiken. Gezien de aard van het GLB kan dit onvoldoende door de lidstaten op het niveau van de lidstaten worden verwezenlijkt. Daarom is een EU-aanpak nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="4C3C849C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="48B83AE0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Subsidiariteit</w:t>
-[...45 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>Proportionaliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E93FE7" w:rsidP="00E93FE7" w:rsidRDefault="00062D78" w14:paraId="2CA42E7D" w14:textId="47BB480E">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="5EB773EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het oordeel van het kabinet over de proportionaliteit van het voorstel is positief met een aandachtspunt. De verordening heeft tot doel bestaande verordeningen slechts aan te passen voor zover nodig om de marktverstoring te adresseren. Het voorstel had meer rekening kunnen houden met de ambitie om te sturen op vereenvoudigingen en regeldrukvermindering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="3EE708B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="40452D9E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Financiële gevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B52809" w:rsidR="00E93FE7" w:rsidP="00E93FE7" w:rsidRDefault="00E93FE7" w14:paraId="40CAA10C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="38F3CC88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00062D78" w:rsidP="00062D78" w:rsidRDefault="00062D78" w14:paraId="3A56F34A" w14:textId="77777777">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="7BFA57D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De voorgestelde verordening heeft gevolgen voor de EU-begroting. De benodigde EU-middelen voor de ophoging van de landbouwreserve worden binnen de EU-begroting opgevangen. Desondanks is het kabinet van mening dat indien er toch gevolgen voor de EU-begroting zouden zijn, de benodigde EU-middelen gevonden dienen te worden binnen de in de Raad afgesproken financiële kaders van de EU-begroting 2021-2027 en dat deze moeten passen bij een prudente ontwikkeling van de jaarbegroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="4E08DC86" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="4500DF9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nationaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E93FE7" w:rsidP="00E93FE7" w:rsidRDefault="00E93FE7" w14:paraId="303B2A83" w14:textId="68E37A4C">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="4D8F6932" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Extra compensatie zal voor de Nederlandse agrariërs een positieve impact hebben om de gestegen kosten op te vangen. Het aanpassen van de uitvoering van het NSP en mogelijke cofinanciering brengen kosten met zich mee. Deze zijn nu nog niet te schatten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="11C370DE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00CF6DE0" w:rsidRDefault="00CF6DE0" w14:paraId="11CDB5FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B52809">
-        <w:rPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Regeldruk, geopolitieke gevolgen en concurrentiekracht</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B52809">
-        <w:rPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00062D78">
-[...46 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorstel van de Commissie kan mogelijk leiden tot een aanvullende regeldruk voor agrariërs die aanspraak willen maken op de steunmaatregel. Het exacte effect is nu nog moeilijk in te schatten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="1BCB6D60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00A619C8" w:rsidP="00A619C8" w:rsidRDefault="00A619C8" w14:paraId="63D6CBB6" w14:textId="5A0306EA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="00CF6DE0" w:rsidP="00A619C8" w:rsidRDefault="00CF6DE0" w14:paraId="17DE7453" w14:textId="7AE573F7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8" w:rsidR="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A619C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A619C8" w:rsidR="004E5D09" w:rsidP="00A619C8" w:rsidRDefault="004E5D09" w14:paraId="3504CECE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A619C8" w:rsidR="004E5D09" w:rsidSect="00C72999">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78F75C3E" w14:textId="77777777" w:rsidR="00B833DE" w:rsidRDefault="00B833DE">
+    <w:p w14:paraId="3C44D66D" w14:textId="77777777" w:rsidR="00AC47B3" w:rsidRDefault="00AC47B3" w:rsidP="00CF6DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449ABFF1" w14:textId="77777777" w:rsidR="00B833DE" w:rsidRDefault="00B833DE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ED5F734" w14:textId="77777777" w:rsidR="00B833DE" w:rsidRDefault="00B833DE">
+    <w:p w14:paraId="16A4DFE8" w14:textId="77777777" w:rsidR="00AC47B3" w:rsidRDefault="00AC47B3" w:rsidP="00CF6DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51797A1B" w14:textId="77777777" w:rsidR="00B833DE" w:rsidRDefault="00B833DE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F892A0F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7028A308" w14:textId="77777777" w:rsidR="00CF6DE0" w:rsidRPr="00CF6DE0" w:rsidRDefault="00CF6DE0" w:rsidP="00CF6DE0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="433F6452" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="345BB057" w14:textId="77777777" w:rsidR="00CF6DE0" w:rsidRPr="00CF6DE0" w:rsidRDefault="00CF6DE0" w:rsidP="00CF6DE0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="71F871EE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B14DEFC" w14:textId="77777777" w:rsidR="00CF6DE0" w:rsidRPr="00CF6DE0" w:rsidRDefault="00CF6DE0" w:rsidP="00CF6DE0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D3C9C2B" w14:textId="77777777" w:rsidR="00B833DE" w:rsidRDefault="00B833DE">
+    <w:p w14:paraId="6E2C759F" w14:textId="77777777" w:rsidR="00AC47B3" w:rsidRDefault="00AC47B3" w:rsidP="00CF6DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19402B03" w14:textId="77777777" w:rsidR="00B833DE" w:rsidRDefault="00B833DE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F096B2C" w14:textId="77777777" w:rsidR="00B833DE" w:rsidRDefault="00B833DE">
+    <w:p w14:paraId="08C0CC6F" w14:textId="77777777" w:rsidR="00AC47B3" w:rsidRDefault="00AC47B3" w:rsidP="00CF6DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1761364D" w14:textId="77777777" w:rsidR="00B833DE" w:rsidRDefault="00B833DE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="63B97024" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="15295FD3" w14:textId="77777777" w:rsidR="00CF6DE0" w:rsidRPr="00CF6DE0" w:rsidRDefault="00CF6DE0" w:rsidP="00CF6DE0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...520 lines deleted...]
-  <w:p w14:paraId="7B5C6A65" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="1A0FAC7B" w14:textId="77777777" w:rsidR="00CF6DE0" w:rsidRPr="00CF6DE0" w:rsidRDefault="00CF6DE0" w:rsidP="00CF6DE0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64B7D587" w14:textId="77777777" w:rsidR="00CF6DE0" w:rsidRPr="00CF6DE0" w:rsidRDefault="00CF6DE0" w:rsidP="00CF6DE0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...588 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00CF6DE0"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="009825CD"/>
+    <w:rsid w:val="00A619C8"/>
+    <w:rsid w:val="00AC47B3"/>
+    <w:rsid w:val="00AD62D0"/>
+    <w:rsid w:val="00B41627"/>
+    <w:rsid w:val="00C72999"/>
+    <w:rsid w:val="00CF6DE0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0093FDC1"/>
+  <w14:docId w14:val="1766E940"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B02D7567-5AC0-470A-A20C-BA50911920DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3569,74 +1208,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3785,1069 +1425,1151 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CF6DE0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CF6DE0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CF6DE0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CF6DE0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CF6DE0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CF6DE0"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF6DE0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF6DE0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00CF6DE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CF6DE0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00CF6DE0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...1 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A619C8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1342</ap:Words>
-  <ap:Characters>7385</ap:Characters>
+  <ap:Words>1378</ap:Words>
+  <ap:Characters>7581</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
+  <ap:Lines>63</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8710</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8942</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>