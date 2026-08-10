--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -1,5869 +1,3266 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00B66B4C" w:rsidP="00270767" w:rsidRDefault="003D2279" w14:paraId="154DA59C" w14:textId="12130D6A">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00270767">
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00A25E12" w:rsidP="00A25E12" w:rsidRDefault="00C91741" w14:paraId="20B58E4C" w14:textId="30B115C3">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Justitie en Veiligheid (VI) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00A25E12" w:rsidP="004474D9" w:rsidRDefault="00A25E12" w14:paraId="636DBF5D" w14:textId="0384EC36">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>145</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00A25E12" w:rsidP="00C91741" w:rsidRDefault="00A25E12" w14:paraId="489F08A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00A25E12" w:rsidP="00C91741" w:rsidRDefault="00A25E12" w14:paraId="5DFE78EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00A25E12" w:rsidP="00C91741" w:rsidRDefault="00A25E12" w14:paraId="176949C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00A25E12" w14:paraId="732CB10A" w14:textId="25D92B92">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het is van groot belang dat wetten uitvoerbaar zijn voor mensen en in de praktijk werken zoals beoogd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is een speerpunt van het kabinet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00B1209B">
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om te zorgen dat beleid aansluit bij wat redelijkerwijs van mensen kan worden verwacht, is de zogeheten ‘kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’ opgenomen in het Beleidskompas. De werking van deze kwaliteitseis is geëvalueerd en de resultaten hiervan staan in het rapport “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doendenken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Evaluatie van de Kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Beleidskompas” dat op 19 september jl. is aangeboden aan uw Kamer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00780E53">
-[...101 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="1490C7D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="114E6815" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief reageer ik namens het kabinet op dit onderzoeksrapport. Deze kabinetsreactie gaat kort in op de aanleiding van de evaluatie. Vervolgens komen de uitkomsten uit het rapport aan bod, gevolgd door de appreciatie van de aanbevelingen van de onderzoekers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="07FBA83A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="5C716E31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanleiding evaluatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00425725" w:rsidP="004B3CD6" w:rsidRDefault="000E58AE" w14:paraId="70443106" w14:textId="2549636D">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00BD4130">
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="069D45B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds 2017 zijn belangrijke stappen gezet om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van beleid en uitvoering beter mee te wegen in de beleidsontwikkeling op basis van de toets en het begrippenkader van de Wetenschappelijke Raad voor het Regeringsbeleid (WRR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00BD4130">
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00BD4130">
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00BE0E81">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00BE0E81">
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zo is de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgenomen in beleids- en wetgevingsprocessen zoals het Beleidskompas, de uitvoeringstoets, de invoeringstoets en de Schrijfwijzer memorie van toelichting. Er zijn trainingen verzorgd en er is kennis uitgewisseld. Ook is er aandacht voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wetgevingstoetsing en in het beoordelingskader van de Afdeling advisering van de Raad van State. Tegelijkertijd stelde de Staatscommissie Rechtsstaat eerder dat een cultuurverandering noodzakelijk is om ervoor te zorgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dat er structureel aandacht is voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van een regeling voor burgers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="008326AC">
-[...75 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="004E63E3">
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Alle departementen zijn daar op hun eigen beleidsterrein verantwoordelijk voor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="5A873C64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="11249ECC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om antwoord te krijgen op de vraag in hoeverre de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>doenvermogen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="004E63E3">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="000E3069">
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt toegepast zoals beoogd, heeft de toenmalige Minister voor Rechtsbescherming het Wetenschappelijk Onderzoeks- en Datacentrum (WODC) gevraagd onderzoek hiernaar te laten doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E">
-[...168 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het WODC heeft onderzoeksbureau EMMA opdracht gegeven een plan-, proces-, en doelbereikingsevaluatie uit te voeren. Oftewel, wat was het beoogde plan bij de introductie van de kwaliteitseis, hoe is dit ingebed in de werkwijzen, en wordt dat doel bereikt? De planevaluatie is uitgevoerd op basis van documentenonderzoek en de proces- en doelbereikingsevaluatie zijn gebaseerd op 33 interviews met Rijksambtenaren. Doel van de evaluatie was om in kaart te brengen hoe we de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verder kunnen ontwikkelen en verbeteren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="44ECC31D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="4A06028E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vrijwel gelijktijdig heeft de WRR de verkenning “Tien jaar na ‘Met kennis van gedrag beleid maken’ Hoe nu verder?” uitgebracht (20 augustus 2025). Deze verkenning gaat ook in op de toepassing van de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="639CE550" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="15162534" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitkomsten evaluatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="0D9DE807" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers constateren in het WODC-rapport dat departementen en uitvoeringsorganisaties heel wisselend omgaan met het rekening houden met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het rapport beschrijft dat de inbedding van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de werkprocessen binnen overheidsorganisaties sterk verschilt. Sommige hebben een eigen werkwijze voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogentoets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontwikkeld, terwijl andere dat niet hebben gedaan. Over het algemeen worden de werkprocessen rond het toepassen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gekenmerkt door hun vrije karakter. Beleidsmedewerkers hebben veel vrijheid om te bepalen of en wanneer ze gebruik willen maken van de aanwezige expertise op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, zoals gedragsadviseurs en ontwerpers. In het WODC-rapport is sprake van veel vrijblijvendheid over de werkprocessen en hoe de departementen hiermee omgaan. De WRR benadrukt in zijn verkenning dat het betrekken van deskundigheid over wat burgers weten, willen, kunnen en ervaren voorbij de vrijblijvendheid moet gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="7DDB077E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="56BB5A64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het evaluatierapport van het WODC blijkt dat er nog te winnen is op het meewegen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en gedragskennis in de beleidsvoorbereiding. De aandacht daarvoor kan verminderen bij beleidstrajecten met grote politieke druk of tijdsdruk. Bij trajecten met voldoende tijd en ruimte wordt kennis uit de praktijk, over menselijk gedrag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juist wel betrokken bij de beleidsvorming. Het woord ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogentoets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ wekt soms verwarring over de vraag wanneer er aandacht moet worden besteed aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. De onderzoekers stellen dat de term ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogentoets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ in dat opzicht misleidend te noemen is. De term ‘toets’ lijkt te duiden op een controle achteraf, in plaats van op een analyse vooraf als onderdeel van de beleidsanalyse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="6C87A4A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="2AC3FA27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als laatste stellen de onderzoekers dat het ontbreken van een formele verantwoordingsstructuur het geven van een eigen interpretatie aan de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de hand werkt. Dit is in lijn met de conclusie uit de voornoemde WRR-verkenning. Daarin wordt gesteld dat het wenselijk is om meer dwingende kaders te implementeren, zodat inzichten over </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en menselijk gedrag via de officiële procesgang van ambtelijke stukken een standaard onderdeel wordt bij de ontwikkeling van beleid, wet- en regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="3B60643D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...232 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="7BF2493B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...65 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reactie op de aanbevelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="18F04ACE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik ben de onderzoekers erkentelijk voor het onderzoek dat zij hebben uitgevoerd en de aanbevelingen die zij hebben geformuleerd. Hieronder worden de vier aanbevelingen uit het WODC-rapport kort toegelicht en wordt de opvolging daarvan beschreven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="557289BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="261B0DC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanbeveling over sturing op de toepassing van de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00815DB9" w:rsidP="00815DB9" w:rsidRDefault="008326AC" w14:paraId="5E9596FF" w14:textId="66204666">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E">
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="76EB3C6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers bevelen aan om meer te sturen op het rekening houden met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van beleid. Dit vraagt allereerst om een einddoel en plan. Onderzoekers concluderen dat deze onvoldoende scherp zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="39799B28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="09420FB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Agendabrief wetgevingskwaliteit van juni 2025 kondigde het kabinet versterkte aandacht voor de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet vindt dat gedragskennis en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor burgers en ondernemers systematisch moet worden meewogen in de beleidscyclus, van voorbereiding tot evaluatie. Daarom zal het kabinet bij voorgenomen beleid expliciet nagaan hoe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is meegewogen. Eerder is gezorgd voor inbedding in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkprocessen (zoals o.a. Beleidskompas, uitvoeringstoets en Schrijfwijzer memorie van toelichting). Nu zet het kabinet in op implementatie in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>organisatiespecifieke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cultuur en werkprocessen. Daardoor wordt de toepassing van de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beter ingebed en minder vrijblijvend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="4660E20D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="0DCCE404" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afgesproken is dat alle ministeries een eigen strategie maken om het meewegen van gedragskennis en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te verankeren in hun eigen organisatie. Daarin trekken zij op met publieke dienstverleners en toezichthouders, waarvan een aantal zelf ook een eigen strategie maakt. Het einddoel is dat gedragskennis en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over vijf jaar systematisch worden meegewogen bij de ontwikkeling van beleid, uitvoering en toezicht. Daarmee wordt dat de standaard, tezamen met het meewegen van juridische en economische kennis in de beleidsvorming. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00062107">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Behavioural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00815863">
-[...197 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00815DB9">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Insights</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00815DB9">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00815DB9" w:rsidP="00815DB9" w:rsidRDefault="00815DB9" w14:paraId="59371445" w14:textId="731432EE">
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Netwerk Nederland (BIN NL), ondergebracht bij het Ministerie van Economische Zaken en Klimaat, zal de uitwerking van die strategieën faciliteren. Deze strategieën bevatten de volgende bouwstenen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="08543863" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opleiding (o.a. basiskennis over </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00815DB9" w:rsidP="00815DB9" w:rsidRDefault="00815DB9" w14:paraId="31116DCA" w14:textId="2B63EABF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en menselijk gedrag)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="2203D3A8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00815DB9" w:rsidP="00815DB9" w:rsidRDefault="00815DB9" w14:paraId="04ADA63E" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inbedding in werkwijzen (o.a. startnotitie, uitvoeringstoets, evaluaties)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="07DB9586" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ondersteuning (o.a. handreikingen)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00815DB9" w:rsidP="00815DB9" w:rsidRDefault="00815DB9" w14:paraId="14CF536C" w14:textId="101DC55E">
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="0E03DFB8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...59 lines deleted...]
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00815DB9" w:rsidP="00815DB9" w:rsidRDefault="00815DB9" w14:paraId="70C000DE" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>organisatie-inrichting (o.a. capaciteit gedragsadviseurs en ontwerpers, samenwerking beleid-uitvoering-toezicht, voldoende ruimte)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="45AA4580" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sturing (o.a. door leidinggevenden)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00815DB9" w:rsidP="00815DB9" w:rsidRDefault="00815DB9" w14:paraId="10EE2C0D" w14:textId="3488BBE4">
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="3039070F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>communicatie (o.a. motiverende voorbeelden)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="004F6907" w:rsidP="00815DB9" w:rsidRDefault="004F6907" w14:paraId="10E4AE9D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00A072D6" w:rsidP="00367E29" w:rsidRDefault="00367E29" w14:paraId="4257833C" w14:textId="6D080D7A">
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="16D08FD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="5A2ABFDC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstopmerking"/>
-      </w:pPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het verder verankeren van gedragskennis en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12" w:rsidDel="00367E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00A072D6">
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>binnen de departementen wordt gelet op samenloop met gerelateerde trajecten, zoals de kabinetsbrede Agenda wetgevingskwaliteit, de doorontwikkeling van het ambtelijk vakmanschap en het versterken van aandacht voor uitvoerbaarheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het instrument Beleidskompas, als de centrale manier van beleid ontwikkelen binnen de kerndepartementen, stimuleert dat alle belanghebbenden vroegtijdig betrokken worden. Met de inbedding van de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het Beleidskompas gaat het daarbij ook om de uitwerking van beleid op burgers en ondernemers. Het is de bedoeling dat vanaf de ideevorming wordt meegewogen of de inrichting van beleid aansluit bij hun gedrag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Want als de doelgroepen beleid niet kunnen of gaan uitvoeren, dan zullen de doelstellingen van dat beleid ook niet worden behaald. In de Kamerbrief van 14 februari 2025 heeft mijn ambtsvoorganger aangekondigd dat het kabinet de komende jaren het Beleidskompas, waarin de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is opgenomen, verder implementeert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="006A3E48">
-[...154 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="350F40D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="2536B9B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanbevelingen over de gebruikte terminologie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="3F7E8960" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Twee aanbevelingen van de onderzoekers zien op de gebruikte terminologie. Zij adviseren om onderscheid te maken tussen een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>analyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00F00980">
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, alsook om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van beleid los te koppelen van de term </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="74690C0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="7D00494D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstopmerking"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is van mening dat de grootste meerwaarde van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogentoets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt bereikt in de beleidsvoorbereidende fase, voordat een beleidsinstrument is gekozen en ingericht. Omdat dan gedragsonderzoek of gedragsinzichten goed kunnen worden betrokken. In deze analysefase heeft het departement het voortouw en kan het departement de publieke dienstverleners of toezichthouders vragen om bij te dragen aan inzichten over het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarbij gaat het niet enkel om het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de betrokken doelgroepen, maar ook om de doenlijke inrichting van het beleid, uitvoering en toezicht in het algemeen. Naast het doenlijk inrichten van beleid is het van belang om oordelen en onderbouwingen van die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expliciet te maken, zoals in de uitvoeringstoets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="0F091579" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstopmerking"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="6A89783B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstopmerking"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De terminologie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogentoets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raakt steeds beter ingebed in ambtelijke werkprocessen. Een nieuw woordgebruik zal naar de overtuiging van het kabinet niet bijdragen aan een verbeterde toepassing van de kwaliteitseis. Ook andere toetsen vinden plaats in de analyse-fase, zoals de generatietoets. Extra ambtelijke inzet op implementatie (zie hierboven) door binnen de ministeries en met publieke dienstverleners en toezichthouders gesprekken te voeren over de verantwoordelijkheidsverdeling, inbedding in werkwijzen en toepassing, zal dat wel doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="36D64EE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="569D6A67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00EE191C">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanbeveling over het ontwikkelen van een maatstaf voor doenlijk beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="7007C8A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers stellen voor om een criterium of maatstaf te ontwikkelen om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van beleid te kunnen beoordelen. Als duidelijk wordt wat ‘voldoende doenlijk’ is, kan worden afgestapt van ‘zo doenlijk mogelijk’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="75A8D92C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="69A06398" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De mate waarin de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van beleid in het beleidsproces wordt meegewogen is uiteindelijk een politieke afweging. Om die afweging te kunnen maken is het nodig om niet alleen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expliciet en transparant naar voren te brengen in beleidsbrieven of een memorie van toelichting bij wetgeving, maar ook de onderbouwing daarvan. Het zou helpen als er een algemene maatstaf zou zijn om te vatten hoe doenlijk specifiek beleid is. Hiertoe zijn pogingen ondernomen, die zoals de onderzoekers concluderen vrij algemeen zijn. De reden hiervoor is de diversiteit tussen burgers en ondernemers, alsook tussen de verschillende beleidsdomeinen. Beleid maken vraagt maatwerk en ambtelijk vakmanschap. Er is niet één manier die altijd werkt. Het is een bewuste keuze om in te zetten op zo doenlijk mogelijke regelgeving, zodat ook mensen met een minder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>doenvermogen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="00EE191C">
-[...632 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet in de problemen komen. Een goed resultaat zal worden bereikt door te sturen op vooraf empirisch toetsen of de mensen die het voorgenomen beleid aangaat dat daadwerkelijk kunnen en gaan doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="4919ACBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="7904A56D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op de website </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="000F7C8E">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00A25E12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.doenvermogentoets.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000F7C8E">
-[...17 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb ik een algemeen handelingsperspectief, voorbeelden en de meest voorkomende knelpunten en oplossingen in het kader van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geplaatst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="424B2D79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25E12" w:rsidRDefault="00A25E12" w14:paraId="4D09FB39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="591C63EE" w14:textId="41FAC951">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F7C8E" w:rsidR="00E67550" w:rsidP="00E67550" w:rsidRDefault="00E67550" w14:paraId="4A210D8C" w14:textId="26D9AB72">
-[...84 lines deleted...]
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="000915ED">
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="31328DA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beleid moet niet aan de tekentafel bedacht worden, maar ingericht worden op basis van kennis over menselijk gedrag en hun situatie. Immers, als beleid niet aansluit bij de praktijk van burgers en ondernemers, of als zij onverhoopt niet in staat zijn om beleid goed uit te voeren, zullen beleidsdoelen niet worden bereikt of onwenselijke neveneffecten optreden. De samenleving is dan ook gebaat bij een zorgvuldige toepassing van de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de beleidsvoorbereiding. Om de kwaliteit van beleid en wetgeving te verbeteren is het van belang dat beleidsmedewerkers hiervoor goed worden toegerust. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="7B714AF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="44558C8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet kiest voor een aanpak waarin de departementen, publieke dienstverleners en toezichthouders samen werken aan de verdere verankering van de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en gedragskennis in hun organisaties en werkwijze. Deze nieuwe manier van beleid maken is een cultuurverandering die tijd kost. Hierover blijven wij graag met uw Kamer in gesprek om samen de inzet hiervan te stimuleren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="20FD8DEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="3A3AD0B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BIN NL monitort de voortgang van het opstellen van de departementale strategieën. Samen met de Minister van Economische Zaken en Klimaat zal ik uw Kamer daarover informeren in Q1 2027, en in Q4 2028 evalueren we de voortgang van de implementatie. Ik bezie na de evaluatie in hoeverre verdere acties nodig zijn om de vrijblijvendheid van de toepassing van de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te verminderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="7D658325" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="3A652903" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="55E33A9F" w14:textId="06FB23F4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7C8E" w:rsidR="009352B2">
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...19 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00A25E12" w14:paraId="6576477C" w14:textId="359B3490">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12" w:rsidR="00C91741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="05A15A69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="1A161303" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="00C91741" w:rsidP="00C91741" w:rsidRDefault="00C91741" w14:paraId="5BE41BA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A25E12" w:rsidR="004E5D09" w:rsidP="00C91741" w:rsidRDefault="004E5D09" w14:paraId="5905AD08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A25E12" w:rsidR="004E5D09" w:rsidSect="00C91741">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2019965E" w14:textId="77777777" w:rsidR="00954D5A" w:rsidRDefault="00954D5A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34842BAB" w14:textId="77777777" w:rsidR="004A4625" w:rsidRDefault="004A4625" w:rsidP="00C91741">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70930AE5" w14:textId="77777777" w:rsidR="00954D5A" w:rsidRDefault="00954D5A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1158F60B" w14:textId="77777777" w:rsidR="004A4625" w:rsidRDefault="004A4625" w:rsidP="00C91741">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AAEEEBB" w14:textId="77777777" w:rsidR="00FB7CDF" w:rsidRDefault="0034356F">
+  <w:p w14:paraId="3F3A16AE" w14:textId="77777777" w:rsidR="00872E43" w:rsidRPr="00C91741" w:rsidRDefault="00872E43" w:rsidP="00C91741">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...112 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23929E92" w14:textId="3700ED11" w:rsidR="002206EC" w:rsidRDefault="002206EC">
+  <w:p w14:paraId="2FC168D4" w14:textId="77777777" w:rsidR="00872E43" w:rsidRPr="00C91741" w:rsidRDefault="00872E43" w:rsidP="00C91741">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E16220B" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00C91741" w:rsidRDefault="00C91741" w:rsidP="00C91741">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="465BAD6D" w14:textId="77777777" w:rsidR="00954D5A" w:rsidRDefault="00954D5A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="373B2873" w14:textId="77777777" w:rsidR="004A4625" w:rsidRDefault="004A4625" w:rsidP="00C91741">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4879CCF7" w14:textId="77777777" w:rsidR="00954D5A" w:rsidRDefault="00954D5A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4C2DBEF6" w14:textId="77777777" w:rsidR="004A4625" w:rsidRDefault="004A4625" w:rsidP="00C91741">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="28892C4C" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2023/24, 36471, nr. 96.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4A77163C" w14:textId="18810265" w:rsidR="00270767" w:rsidRPr="00092E55" w:rsidRDefault="00270767">
+    <w:p w14:paraId="31751D6D" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00092E55">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00092E55">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidRPr="00092E55">
-[...4 lines deleted...]
-        <w:t>2023/24, 36471, nr. 96.</w:t>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/26, 36848, nr. 31. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="49C01751" w14:textId="77777777" w:rsidR="00B1209B" w:rsidRPr="00482156" w:rsidRDefault="00B1209B" w:rsidP="00B1209B">
+    <w:p w14:paraId="74F6B2D0" w14:textId="66D28B15" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00482156">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00482156">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/26, 36800 VI, nr. 8 en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">2025/26, 36848, nr. 31. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/26, 31731, W. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6D7C3344" w14:textId="77777777" w:rsidR="00270767" w:rsidRPr="005174E1" w:rsidRDefault="00270767" w:rsidP="00270767">
+    <w:p w14:paraId="3736DC0F" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005174E1">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005174E1">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005174E1">
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...12 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021/22, 29362, nr. 308.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="4EA50716" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2025/26, 31731, nr. W. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2022/23, 31066, nr. 1135</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="0FA716ED" w14:textId="77777777" w:rsidR="00BD4130" w:rsidRPr="00C83675" w:rsidRDefault="00BD4130" w:rsidP="00BD4130">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="2C0DB674" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F6258C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F6258C">
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 2021/22, 29362, nr. 308.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2023/24, 29362, nr. 361</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="0CA63219" w14:textId="77777777" w:rsidR="00BD4130" w:rsidRPr="00092E55" w:rsidRDefault="00BD4130" w:rsidP="00BD4130">
+  <w:footnote w:id="7">
+    <w:p w14:paraId="251D435A" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005174E1">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005174E1">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005174E1">
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...63 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Kamerstukken II 2023/2024,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 279, nr. 869 en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-        <w:t>2023/24, 29362, nr. 361</w:t>
+        </w:rPr>
+        <w:t>Kamerstukken I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023/24, 29 279, Y</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="60B413BE" w14:textId="0D964189" w:rsidR="000E3069" w:rsidRDefault="000E3069">
+    <w:p w14:paraId="6EADAAE9" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C7A13">
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2023/24 36 410 VI, nr. 26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...19 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="178296F8" w14:textId="35B2D9D9" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie actiepunt 1g in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 2023/24, 29 279, Y</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2024/25, 36600 VI, nr. 151.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
-    <w:p w14:paraId="6930E6AA" w14:textId="105D4532" w:rsidR="004B15CE" w:rsidRPr="00B0285B" w:rsidRDefault="004B15CE" w:rsidP="004B15CE">
+  <w:footnote w:id="10">
+    <w:p w14:paraId="07E67858" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0285B">
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025/26, 31 731, AC.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="2FA3900D" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0285B">
-[...28 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...42 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidR="00FE53E9">
-[...68 lines deleted...]
-        <w:t>2025/26, 31 731, AC.</w:t>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2024/25, 29362, nr. 372.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="4B7A4327" w14:textId="57A43FAD" w:rsidR="006A3E48" w:rsidRPr="00BD4130" w:rsidRDefault="006A3E48" w:rsidP="006A3E48">
+    <w:p w14:paraId="30DA1286" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00A25E12" w:rsidRDefault="00C91741" w:rsidP="00C91741">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:i/>
-[...7 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De handreiking ‘Werken aan Wetten’: Praktische handreiking wetgevingskwaliteit voor Kamerleden’ (2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00780E53">
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> 36 en 88-89.</w:t>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> editie, november 2025) bevat handvatten over de kwaliteitseis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A25E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die leden van de Tweede Kamer kunnen gebruiken bij hun taak, zie pagina’s 36 en 88-89.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DE64ED4" w14:textId="793CFFD9" w:rsidR="002206EC" w:rsidRDefault="00F4059C">
-[...387 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7D50ACA0" w14:textId="77777777" w:rsidR="00C91741" w:rsidRPr="00C91741" w:rsidRDefault="00C91741" w:rsidP="00C91741">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C7151D1" w14:textId="2D93A039" w:rsidR="002206EC" w:rsidRDefault="00F4059C">
+  <w:p w14:paraId="3881EE18" w14:textId="77777777" w:rsidR="00872E43" w:rsidRPr="00C91741" w:rsidRDefault="00872E43" w:rsidP="00C91741">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1170 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7799D256" w14:textId="77777777" w:rsidR="00872E43" w:rsidRPr="00C91741" w:rsidRDefault="00872E43" w:rsidP="00C91741">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="953A32B9"/>
-[...579 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14AF2369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="290054B0"/>
     <w:lvl w:ilvl="0" w:tplc="6BF038EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5931,2621 +3328,229 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...1850 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1607421043">
+  <w:num w:numId="1" w16cid:durableId="1843084893">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...88 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002206EC"/>
-[...459 lines deleted...]
-    <w:rsid w:val="00FF52B1"/>
+    <w:rsidRoot w:val="00C91741"/>
+    <w:rsid w:val="00215985"/>
+    <w:rsid w:val="00350B08"/>
+    <w:rsid w:val="004A4625"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00872E43"/>
+    <w:rsid w:val="00A25E12"/>
+    <w:rsid w:val="00C91741"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="484A0566"/>
+  <w14:docId w14:val="691A2C54"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EFEB9FA5-F798-4E4A-B2E6-58CD126E2D9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8570,75 +3575,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8673,55 +3678,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8793,1155 +3798,806 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00C91741"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...307 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C91741"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C91741"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...214 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Referentiegegevens"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00C91741"/>
     <w:pPr>
       <w:spacing w:line="140" w:lineRule="exact"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C91741"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C91741"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A0CE1"/>
+    <w:rsid w:val="00C91741"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A0CE1"/>
+    <w:rsid w:val="00C91741"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A0CE1"/>
+    <w:rsid w:val="00C91741"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C91741"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C91741"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A0CE1"/>
+    <w:rsid w:val="00C91741"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A0CE1"/>
-[...151 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C91741"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...185 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doenvermogentoets.nl" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10217,53 +4873,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11258</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2087</ap:Words>
+  <ap:Characters>11480</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>93</ap:Lines>
-  <ap:Paragraphs>26</ap:Paragraphs>
+  <ap:Lines>95</ap:Lines>
+  <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13278</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13540</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>