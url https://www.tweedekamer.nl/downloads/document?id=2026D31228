--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -1,2975 +1,1056 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000841DE" w:rsidP="001D59EF" w:rsidRDefault="000841DE" w14:paraId="12C03E0C" w14:textId="77777777"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, het Rapport ‘De Onmisbare Schakel – In gesprek met maatschappelijke organisaties over een veilige meld- en integriteitscultuur in Caribisch Nederland’ van </w:t>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00CB5D90" w:rsidRDefault="00365EE0" w14:paraId="20409BEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28844</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90" w:rsidR="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90" w:rsidR="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90" w:rsidR="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integriteitsbeleid openbaar bestuur en politie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00CB5D90" w:rsidP="004474D9" w:rsidRDefault="00CB5D90" w14:paraId="0D3EA79E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>306</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00CB5D90" w:rsidP="00365EE0" w:rsidRDefault="00CB5D90" w14:paraId="469978CC" w14:textId="5A297E0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00CB5D90" w:rsidP="00365EE0" w:rsidRDefault="00CB5D90" w14:paraId="0D7631BE" w14:textId="1E6789FA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="3AD6EB7B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="0FCCBEB3" w14:textId="2C61B12E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij bied ik u, mede namens de Staatssecretaris Binnenlandse Zaken en Koninkrijksrelaties, het Rapport ‘De Onmisbare Schakel – In gesprek met maatschappelijke organisaties over een veilige meld- en integriteitscultuur in Caribisch Nederland’ van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00221F70">
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Transparency</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00221F70">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00221F70">
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Nederland (hierna: TI-NL) aan. Op 28 mei 2025 heeft mijn ministerie een subsidie toegekend aan TI-NL om een studie te verrichten naar maatschappelijke organisaties, zoals servicegroepen, burgergroeperingen en vakbonden, en hun rol in de bevordering van een integriteitscultuur en veilige meldcultuur. De studie van TI-NL is op eigen initiatief geïnitieerd en in onafhankelijkheid uitgevoerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="3CBC811D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="26B21632" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De studie brengt de rol en inzet van maatschappelijke organisaties bij de bestrijding van ambtelijke en bestuurlijke corruptie in beeld. De maatschappelijke organisaties zelf zien het systeem van patronage, de cultuur van zwijgen en het daardoor ontlopen van verantwoordelijkheid als de belangrijkste obstakels voor een veilige meld- en integriteitscultuur. Met name individuen doen geen melding, ook uit angst voor represailles. Er is behoefte aan meer of verbeterde meldkanalen, mits de meldingen dan ook opgepakt worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="190A3BC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="38A4234D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TI-NL doet een achttal aanbevelingen aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, het ministerie van Binnenlandse Zaken en Koninkrijkrelaties (BZK) en de Openbare Lichamen. Deze aanbevelingen zien vooral op preventie en cultuurverandering. Zij bieden geen praktische handvatten, maar schetsen een ideaal klimaat waarin maatschappelijke organisaties hun werk kunnen doen en er een cultuur van integriteit is in Caribisch Nederland. De aanbevelingen zien vooral op de nood aan cultuurverandering, in dat kader te nemen preventieve maatregelen en hoe maatschappelijke organisaties beter in hun werk ondersteund kunnen worden. Deze aanbevelingen sluiten aan bij lopende trajecten, zoals die vanuit de Agenda Goed Bestuur Caribisch Nederland worden uitgevoerd onder de beleidsverantwoordelijkheid van BZK.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De specifieke focus op maatschappelijke organisaties is vooralsnog niet aanwezig in deze Agenda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="0BEB0AEE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="530F0AA7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Een andere belangrijke aanbeveling is het doorzetten van het plan om toegankelijke juridische bijstand in Caribisch Nederland mogelijk te maken. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zet momenteel samen met BZK op alle drie de eilanden een voorziening voor rechtshulp en gelijke behandeling op.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00221F70" w:rsidR="006C1FF3">
-[...48 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is verantwoordelijk voor de rechtshulp (de juridische loketten) en BZK voor gelijke behandeling (de anti-discriminatievoorziening). Er komt op elk eiland dus één loket dat bedoeld is om de rechtsbescherming voor burgers te versterken. De voorziening gaat mensen gratis rechtshulp bieden, dat wil zeggen: informatie, advies en hulp/ondersteuning. Dat omvat geen juridische vertegenwoordiging. Daarvoor zullen burgers zich tot een advocaat moeten wenden. De dienstverlening komt in de loop van 2026 op gang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="0318795F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="5CF4D6AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De studie van TI-NL bevestigt verder de bevindingen uit het onderzoeksrapport ‘Ambtelijk-bestuurlijke integriteit in Caribisch Nederland’ van het Wetenschappelijk Onderzoek- en Datacentrum (hierna: WODC) en ondersteunt het bereiken van beleidsdoelen zoals opgenomen in de beleidsreactie op dat rapport, specifiek aan voorbeeldgedrag aan de top, de maatschappelijke randvoorwaarden en de monitoring van integriteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="37DC8849" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="22653668" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook past het rapport van TI-NL binnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beleidsagenda Caribisch Nederland 2026-2030 die op 31 maart 2026 gepubliceerd is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierin staat dat, als onderdeel van de rijksbrede corruptieaanpak, het kabinet decentrale overheden in Europees en Caribisch Nederland mobiliseert om het voorkomen en het bestrijden van corruptie binnen hun organisaties op de agenda te plaatsen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tot slot draagt het onderzoek van TI-NL bij aan de opvolging van de aanbeveling van de Raad van de Rechtshandhaving met betrekking tot het organiseren in samenwerking met betrokken organisaties van publieke bewustwordingscampagnes voor het melden van integriteitsschendingen en de schadelijke effecten van ambtelijke corruptie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Hierin staat dat, als onderdeel van de </w:t>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00365EE0" w:rsidRDefault="00365EE0" w14:paraId="2EF55935" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn ministerie is momenteel bezig met het uitwerken van de vier lijnen van de Rijksbrede Anti-Corruptieaanpak voor Caribisch Nederland, conform het principe van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00221F70">
-[...37 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Comply</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00221F70">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00221F70">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Explain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00221F70">
-[...21 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dit gebeurt in samenwerking met onder meer BZK en de Rijksdienst Caribisch Nederland. Daarbij wordt bezien in hoeverre de conclusies en aanbevelingen van het rapport van TI-NL hierin kunnen worden meegenomen. Over de voortgang hiervan informeer ik uw Kamer na het zomerreces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00CB5D90" w:rsidRDefault="00365EE0" w14:paraId="6221411F" w14:textId="1A294D7C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5D90">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5D90">
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidP="00CB5D90" w:rsidRDefault="00365EE0" w14:paraId="76670CE6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5D90">
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006243FE">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidRPr="00CB5D90" w:rsidR="00365EE0" w:rsidSect="00365EE0">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F68F300" w14:textId="77777777" w:rsidR="001F1ACC" w:rsidRDefault="001F1ACC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2FF32B70" w14:textId="77777777" w:rsidR="002B22F2" w:rsidRDefault="002B22F2" w:rsidP="00365EE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34D69814" w14:textId="77777777" w:rsidR="001F1ACC" w:rsidRDefault="001F1ACC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1C7D0B24" w14:textId="77777777" w:rsidR="002B22F2" w:rsidRDefault="002B22F2" w:rsidP="00365EE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22CFB6AC" w14:textId="77777777" w:rsidR="005336FA" w:rsidRDefault="005336FA">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="7AC65459" w14:textId="77777777" w:rsidR="00365EE0" w:rsidRPr="00365EE0" w:rsidRDefault="00365EE0" w:rsidP="00365EE0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57894A3E" w14:textId="77777777" w:rsidR="00021CBE" w:rsidRPr="00365EE0" w:rsidRDefault="00021CBE" w:rsidP="00365EE0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="329C9FC0" w14:textId="77777777" w:rsidR="00365EE0" w:rsidRPr="00365EE0" w:rsidRDefault="00365EE0" w:rsidP="00365EE0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="457EAF25" w14:textId="77777777" w:rsidR="001F1ACC" w:rsidRDefault="001F1ACC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="55E10CE2" w14:textId="77777777" w:rsidR="002B22F2" w:rsidRDefault="002B22F2" w:rsidP="00365EE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55350AE7" w14:textId="77777777" w:rsidR="001F1ACC" w:rsidRDefault="001F1ACC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="721B53A2" w14:textId="77777777" w:rsidR="002B22F2" w:rsidRDefault="002B22F2" w:rsidP="00365EE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="01823236" w14:textId="77777777" w:rsidR="00F11700" w:rsidRDefault="00F11700" w:rsidP="00F11700">
+    <w:p w14:paraId="38156859" w14:textId="77777777" w:rsidR="00365EE0" w:rsidRDefault="00365EE0" w:rsidP="00365EE0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>JenV Beleidsagenda Caribisch Nederland 2026-2030</w:t>
+          <w:t>JenV</w:t>
         </w:r>
-      </w:hyperlink>
-[...177 lines deleted...]
-      <w:hyperlink r:id="rId2" w:history="1">
+        <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>JenV Beleidsagenda Caribisch Nederland 2026-2030</w:t>
+          <w:t xml:space="preserve"> Beleidsagenda Caribisch Nederland 2026-2030</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="4043ED5B" w14:textId="3192BF02" w:rsidR="00F11700" w:rsidRDefault="00F11700" w:rsidP="00F11700">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="2850E07F" w14:textId="77777777" w:rsidR="00365EE0" w:rsidRDefault="00365EE0" w:rsidP="00365EE0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C1FF3">
+        <w:t xml:space="preserve"> Kamerstukken II, 2022/23, 31 753, nr. 285; Kamerstukken II, 2024/25, 29 279, nr. 920.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="41C12A86" w14:textId="40E5A332" w:rsidR="00365EE0" w:rsidRDefault="00365EE0" w:rsidP="00365EE0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C1FF3">
+        <w:t xml:space="preserve"> Kamerstukken II, 36 600 IV, nr. 36.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="2A892DF9" w14:textId="77777777" w:rsidR="00365EE0" w:rsidRDefault="00365EE0" w:rsidP="00365EE0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> II,</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 36</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C1FF3">
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk229595743"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>200 IV/29</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C1FF3">
+        <w:t xml:space="preserve">Zie </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>JenV</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Beleidsagenda Caribisch Nederland 2026-2030</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="6BB57462" w14:textId="01D7A8F8" w:rsidR="00365EE0" w:rsidRDefault="00365EE0" w:rsidP="00365EE0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">279, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
+        <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>64.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 29911, nr. 472.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="2B3EC605" w14:textId="33B0340A" w:rsidR="00365EE0" w:rsidRDefault="00365EE0" w:rsidP="00365EE0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 36 200 IV, nr. 64.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44859DD2" w14:textId="77777777" w:rsidR="005336FA" w:rsidRDefault="006F59AE">
-[...318 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7B25E75E" w14:textId="77777777" w:rsidR="00365EE0" w:rsidRPr="00365EE0" w:rsidRDefault="00365EE0" w:rsidP="00365EE0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="286A14F6" w14:textId="77777777" w:rsidR="005336FA" w:rsidRDefault="006F59AE">
-[...1199 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7F827FDB" w14:textId="77777777" w:rsidR="00021CBE" w:rsidRPr="00365EE0" w:rsidRDefault="00021CBE" w:rsidP="00365EE0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06D41C01" w14:textId="77777777" w:rsidR="00021CBE" w:rsidRPr="00365EE0" w:rsidRDefault="00021CBE" w:rsidP="00365EE0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005336FA"/>
-[...96 lines deleted...]
-    <w:rsid w:val="00FB2C86"/>
+    <w:rsidRoot w:val="00365EE0"/>
+    <w:rsid w:val="00021CBE"/>
+    <w:rsid w:val="002228E4"/>
+    <w:rsid w:val="002B22F2"/>
+    <w:rsid w:val="00340744"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rsid w:val="00615808"/>
+    <w:rsid w:val="006946BB"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00CB5D90"/>
+    <w:rsid w:val="00D24FB2"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="749FBC92"/>
+  <w14:docId w14:val="2D5CA344"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BA242EB5-182E-473D-A58F-39F39B9C2B95}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2994,75 +1075,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3097,55 +1178,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3217,837 +1298,773 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00365EE0"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...193 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...198 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00365EE0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00365EE0"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000841DE"/>
+    <w:rsid w:val="00365EE0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000841DE"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00365EE0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000841DE"/>
+    <w:rsid w:val="00365EE0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000841DE"/>
-[...111 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00365EE0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB5D90"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/94c1ae4a-09af-4261-8b86-e390360d70cf/file" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/94c1ae4a-09af-4261-8b86-e390360d70cf/file" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4104,51 +2121,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4212,65 +2229,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4291,85 +2308,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3793</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>718</ap:Words>
+  <ap:Characters>3950</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4474</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4659</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>