--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -1,4452 +1,969 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B26947" w:rsidRDefault="0003098F" w14:paraId="3FCA24B1" w14:textId="76A261A0">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="00C738EF" w:rsidP="00C738EF" w:rsidRDefault="005277B2" w14:paraId="4BB50459" w14:textId="652ECB5D">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF" w:rsidR="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...254 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF" w:rsidR="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Mobiliteitsfonds voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="00C738EF" w:rsidP="004474D9" w:rsidRDefault="00C738EF" w14:paraId="67286AD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>63</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="00C738EF" w:rsidP="005277B2" w:rsidRDefault="00C738EF" w14:paraId="4F226886" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="00C738EF" w:rsidP="005277B2" w:rsidRDefault="00C738EF" w14:paraId="4145237F" w14:textId="211C077C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="5CC274F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="23269A30" w14:textId="1F5EF858">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief wordt aangegeven hoe invulling is gegeven aan motie De Hoop c.s. (Kamerstuk 36800-A-20). In motie De Hoop c.s. wordt het kabinet verzocht om samen met de lokale overheden te komen tot een tijdelijke oplossing die recht doet aan de impact die het ontbreken van een oeververbinding voor fietsers heeft op de stad Groningen en verzoekt tevens het kabinet om hierbij een tijdelijke brug of desnoods een pontje te heroverwegen. Deze brief is ook een reactie op verschillende brieven die aan de Tweede Kamer en aan het ministerie zijn verstuurd over de Gerrit Krolbrug.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="686750F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met veel belangstelling heb ik de brieven gelezen van het Platform Gerrit Krolbrug en de Vereniging Bedrijven Noordoost, waarin onder andere een alternatief voorstel is gepresenteerd voor een tijdelijke verbinding over het Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Starkenborghkanaal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de Busbaanbrug. Deze variant (VBNO/bewoners-variant) maakt onderdeel uit van alle varianten die nogmaals zijn bezien in het kader van motie De Hoop c.s. Deze brieven benadrukken het belang dat de inwoners en bedrijven hechten aan een goede verbinding/alternatieven voor tijdens de bouw van de nieuwe Gerrit Krolbrug. Ik heb veel waardering voor de inzet van deze organisaties voor de bereikbaarheid van dit gebied. Dat ondernemers en bewoners reistijdverlies ervaren door het weghalen van de huidige Gerrit Krolbrug begrijp ik heel goed evenals de mogelijke zorgen over de sociale cohesie en bereikbaarheid in de wijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="48BED8FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de bouw van de nieuw Gerrit Krolbrug vervalt voor minimaal twee en maximaal drie jaar de huidige fiets- en loopverbinding over de Gerrit Krolbrug, die gerealiseerd is na een aanvaring. De bouwruimte voor de nieuwe brug is erg beperkt en het is niet mogelijk om door de bouwlocatie een drukke fiets en wandelroute open te houden die veilig is. Er is dan ook uitgebreid onderzoek gedaan of een tijdelijke verbinding mogelijk is via de naastgelegen Busbaanbrug. Naar aanleiding van de motie De Hoop c.s. en de brieven van bewoners en bedrijfsleven heeft het Ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nogmaals uitvoerig gekeken naar mogelijkheden om een tijdelijke verbinding te realiseren, zodat de overlast en het reistijdverlieskleiner wordt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="14EE1E18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Onderzochte varianten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="0E05453B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen periode hebben meerdere overleggen met de gemeente, Platform Gerrit Krolbrug en de Vereniging Bedrijven Noordoost plaatsgevonden. Deze periode is afgesloten met een Bestuurlijk Overleg met de gemeente en de provincie. In het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bestuurlijk Overleg met de gemeente en de provincie is geconcludeerd dat de volgende onderzochte varianten geen oplossing zijn voor de ervaren problematiek door de bewoners:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="7B3D98FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>VBNO/bewoners-variant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: door bewoners en bedrijfsleven is een variant aangereikt, waarin de huidige fiets/loopbruggen van de Gerrit Krolbrug worden hergebruikt naast de huidige Busbaanbrug. Gemeente Groningen en het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zien grote risico’s voor de haalbaarheid van dit alternatieve plan. De conclusie is dat het plan niet beter en niet goedkoper zal zijn dan de eerdere Busbaanbrugvariant en daarom niet onderscheidend is. Het belangrijkste nadeel, een te smalle brug voor alle gebruikers, kan niet worden opgelost en is daarmee zeer onveilig volgens onder meer de verkeersspecialisten van gemeente Groningen. Veel onderdelen van het plan zijn bovendien onvoldoende onderbouwd en uitgewerkt. De stelling dat het alternatief “100% haalbaar” en goedkoper dan €6 miljoen is, klopt volgens het ministerie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en gemeente Groningen dus niet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="0522F05D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Een pont:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mede op verzoek van de Tweede Kamer is nog een keer goed gekeken naar een pontverbinding. Deze is ook negatief beoordeeld door de gemeente en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Een pontverbinding biedt geen oplossing voor de vele fietsers (kan onvoldoende varen tijdens drukke momenten) en is nautisch onveilig vanwege de smalle ruimte op de vaarweg en de drukke beroepsvaart. Deze conclusie wordt gedragen door alle stakeholders (VBNO en platform).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="286BDA28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Een pontonbrug</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: uit de lopende aanbesteding is door één van de marktpartijen een beweegbare pontonbrug aangeboden voor fietsers en voetgangers. Een creatief idee, maar dit brengt een enorme nautische uitdagingen met zich mee om de veiligheid voor schippers en fietsers/wandelaars te garanderen. Er kan namelijk niet worden voldaan aan veiligheidsrichtlijnen om tijdig af te kunnen remmen of afmeren. Ook moet de pontonbrug voor ieder passerend schip (beroep- en pleziervaart) worden geopend, wat lange wachttijden oplevert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="4C9CF71D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Een geoptimaliseerde Busbaanbrugvariant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: er is op twee manieren gekeken om de Busbaanbrugvariant te optimaliseren. Enerzijds om de hellingbanen te construeren zoals in de bewonersvariant is aangedragen (hellingbanen met piepschuim) of met zand in plaats van steigermateriaal. Ook is er gekeken naar een variant om de Busbaanbrug met trappen te realiseren in plaats van hellingbanen. Deze varianten zijn ook als negatief beoordeeld, omdat de kosten niet lager zullen zijn ten opzichte van de oorspronkelijk Busbaanbrugvariant of de variant geen oplossing biedt voor de meest kwetsbare doelgroepen (mindervaliden, ouderen, ouders met bakfietsen, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="3CC0F16C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de voorgestelde varianten zou de passage voor deze groepen te steil, te onveilig of gewoonweg niet bereikbaar zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="50FA8690" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="36092358" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Busbaanbrugvariant blijft de enige realistische tijdelijke oplossing, maar is kostbaar. De optie om deze kosten te dekken door de nieuwbouw te versoberen, is ook verkend. De gemeente Groningen is echter niet bereid het ontwerp van de nieuwe Gerrit Krolbrug te versoberen (of substantieel bij te dragen aan deze tijdelijke oplossing). Voor het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geldt dat deze tijdelijke oplossing relatief kostbaar is (ruim €10 mln.), leidt tot vertraging en daarbij behorende meerkosten (circa €10-15 miljoen) van de nieuwe brug en slechts beperkte reistijdwinst oplevert. In dit kader wil ik u verwijzen naar een eerdere Kamerbrief (36800-A-17), waarin nader is ingegaan op de beperkte reistijdwinst. Daarnaast is de nieuwbouw van de Gerrit Krolbrug al een stuk duurder geworden dan eerder gedacht. De conclusie is dat het realiseren van een tijdelijke verbinding via de Busbaanbrug financieel niet realistisch is, mede gezien de tekorten van tientallen miljarden voor infrastructuur waar het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mee te maken heeft. Bovendien brengt het realiseren van een tijdelijke verbinding risico’s mee dat de realisatie van de nieuwe Gerrit Krolbrug vertraagd wordt, waardoor bewoners en ondernemers nog langer de impact ervaren van de bouw van de nieuwe brug. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="179DC96D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="1B452800" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals door mijn voorganger is aangegeven in een brief aan uw kamer op 21 januari 2026 (36800-A-17) en alle overwegingen in deze brief, zie ik - net als mijn voorganger - geen mogelijkheden om een tijdelijke verbinding tijdens de bouw te realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="471C53D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="24C8BEF7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hoe we de overlast voor omwonenden en bedrijven beperken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="4452C021" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De impact van de bouw van de nieuwe Gerrit Krolbrug is voelbaar voor veel inwoners en ondernemers van Groningen. Met inachtneming van de financiële tekorten op het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wil ik aan de slag met wat wel kan om de merkbaarheid van de impact zo klein mogelijk te maken. Daarom zal het ministerie samen met de gemeente Groningen en de provincie Groningen zich volledig inzetten op het optimaliseren van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omrijroutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, het oplossen van knelpunten en het bieden van maatwerk waar dat nodig is. Zo beperken we de overlast zoveel mogelijk en houden we Groningen bereikbaar tijdens de werkzaamheden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="35A186E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>VBNO/bewoners-variant</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Aanpassingen aan fietsinfrastructuur: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Belangrijkste maatregelen - die al op zeer korte termijn worden gerealiseerd - (zomer 2026) zijn de aanpassingen via de nabijgelegen bruggen, de Noordzeebrug en de Oostersluis. Zo worden, kruispunten aangepast, fietsstroken verbreed en op verschillende locaties de snelheid voor auto’s verlaagd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="10C05E3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Een pont:</w:t>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Sociale veiligheid verbeteren: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samen met stakeholders - zoals de bewonersorganisaties, de Fietsersbond, de werkgroep toegankelijk Groningen en andere betrokken partijen - is óók gekeken naar hoe de sociale veiligheid op de routes kan worden verbeterd. Later dit jaar worden de maatregelen daarvan uitgevoerd. Al deze maatregelen worden met stakeholders geëvalueerd en waar nodig zal de gemeente Groningen samen met Rijkswaterstaat aanvullende maatregelen treffen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="3EEB8D8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="6DA1E95B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze maatregelen waren reeds voorzien. Mede ingegeven door de Motie de Hoop c.s. zal Rijkswaterstaat zich samen met gemeente Groningen proactief en maximaal inspannen om overige oplossingen ook mogelijk te maken. Het gaat hierbij om de volgende maatregelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="77823C6B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de huidige Gerrit Krolbrug wordt een informatieloket ingericht waar mensen informatie kunnen krijgen over de nieuwbouw en omleidingsroutes en hun zorgen kunnen uiten en samen met projectteamleden gaan we op zoek naar een passende oplossing, voordat de verbinding komt te vervallen. Naast dat omwonenden, gebruikers en stakeholders het informatieloket kunnen benutten, zal Rijkswaterstaat met de gemeente Groningen proactief betrokkenen benaderen. RWS gaat met scholen en wijkcoördinatoren (gemeente) in gesprek om te kwetsbare doelgroepen te onderkennen en te helpen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="5A54D885" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...300 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook wordt gekeken naar een veilige en efficiënte oplossing voor het knelpunt bij het Boterdiep. Onderzocht wordt of met verbinding over het Boterdiep naar de Noordzeebrug een passende oplossing is om zo fietsers een alternatief te geven voor het drukke kruispunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Winsumerweg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (N361) en Groningerweg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="040345B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een van die maatwerkoplossingen is een aanvullende OV-verbinding. Met het OV-bureau Groningen vindt overleg plaats over het aanpassen van dienstregelingen en het inzetten van extra buslijnen door de wijken en langs scholen. Ook het invoeren van een kortingspas (OV pas) is onderwerp van gesprek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="0C95C6A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...219 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een ander initiatief is het opzetten van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vervoershub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tijdens de realisatie van de brug. Samen met lokale fietsenmakers wordt gekeken naar mogelijkheden om elektrische fietsen te verhuren. Ook wordt het beschikbaar stellen van een huurauto bezien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="68F21030" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="005277B2" w:rsidRDefault="005277B2" w14:paraId="2963EB63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De bouw van de nieuwe Gerrit Krolbrug start in 2027. Dan zal de verbinding tijdelijk worden opgeheven. Ik begrijp dat dit niet het nieuws is waar de bewoners en ondernemers op hebben gehoopt. Ik hoop echter op begrip, zeker gezien de enorme opgave waar het Mobiliteitsfonds voor staat. Parallel aan het verzenden van deze brief aan de Tweede Kamer is ook een reactie verzonden aan de gemeente Groningen, provincie Groningen en het platform Gerrit Krolbrug en de VBNO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="00C738EF" w:rsidP="005277B2" w:rsidRDefault="00C738EF" w14:paraId="03EFB035" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="00C738EF" w:rsidRDefault="00C738EF" w14:paraId="7D0C5794" w14:textId="068052A8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="005277B2" w:rsidP="00C738EF" w:rsidRDefault="00C738EF" w14:paraId="08283305" w14:textId="6568F4B3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738EF" w:rsidR="005277B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C738EF" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="0939F74C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C738EF" w:rsidR="006F53E6" w:rsidSect="005277B2">
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="017E450B" w14:textId="77777777" w:rsidR="00557D9E" w:rsidRDefault="00557D9E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0715CA19" w14:textId="77777777" w:rsidR="00525543" w:rsidRDefault="00525543" w:rsidP="005277B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F2AC671" w14:textId="77777777" w:rsidR="00557D9E" w:rsidRDefault="00557D9E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3E70362C" w14:textId="77777777" w:rsidR="00525543" w:rsidRDefault="00525543" w:rsidP="005277B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="699A88DF" w14:textId="77777777" w:rsidR="00557D9E" w:rsidRDefault="00557D9E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3754F2A9" w14:textId="77777777" w:rsidR="00525543" w:rsidRDefault="00525543" w:rsidP="005277B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54FB9465" w14:textId="77777777" w:rsidR="00557D9E" w:rsidRDefault="00557D9E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="58ADAE17" w14:textId="77777777" w:rsidR="00525543" w:rsidRDefault="00525543" w:rsidP="005277B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1897 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="87F6593E"/>
-[...1409 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41BA3930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EEC36F2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4515,51 +1032,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67493826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DE05B0E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4628,138 +1145,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...86 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F4716F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C332DEF0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4828,377 +1258,159 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-[...50 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="1" w16cid:durableId="331103249">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="2" w16cid:durableId="907959343">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20">
-[...5 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="3" w16cid:durableId="881865382">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0003098F"/>
-[...162 lines deleted...]
-    <w:rsid w:val="00FD1EB9"/>
+    <w:rsidRoot w:val="005277B2"/>
+    <w:rsid w:val="000128A5"/>
+    <w:rsid w:val="00525543"/>
+    <w:rsid w:val="005277B2"/>
+    <w:rsid w:val="00595DC6"/>
+    <w:rsid w:val="006C79B9"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A72943"/>
+    <w:rsid w:val="00C27EB4"/>
+    <w:rsid w:val="00C738EF"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FD36F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="5A624961"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="335E8053"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1EBC18D9-9694-4F06-9A50-0503198085DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5207,77 +1419,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5302,75 +1514,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5405,55 +1617,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5516,3408 +1728,833 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...302 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005277B2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...2526 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003098F"/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003098F"/>
+    <w:rsid w:val="005277B2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...14 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005277B2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...41 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C738EF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8974,51 +2611,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9082,65 +2719,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9161,192 +2798,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{37276b06-72c2-4081-996b-9af57fe26b63}" enabled="1" method="Standard" siteId="{ac843cea-7a2b-4dc6-9f37-919c3e210fed}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8868</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1634</ap:Words>
+  <ap:Characters>8991</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>73</ap:Lines>
-  <ap:Paragraphs>20</ap:Paragraphs>
+  <ap:Lines>74</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10403</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10604</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>