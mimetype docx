--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -10,10134 +10,4306 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00633B05" w:rsidR="00CC3DCA" w:rsidP="7825A8D2" w:rsidRDefault="7825A8D2" w14:paraId="2B71FD4E" w14:textId="4E11D9AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="004C5EC4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="11B85CD2" w14:textId="22DA9371">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232061328" w:id="0"/>
+      <w:bookmarkStart w:name="_Hlk231812446" w:id="1"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4" w:rsidR="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4" w:rsidR="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4" w:rsidR="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="004C5EC4" w:rsidP="004C5EC4" w:rsidRDefault="004C5EC4" w14:paraId="36B858AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4" w:rsidR="00C50FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4385</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="004C5EC4" w:rsidP="004C5EC4" w:rsidRDefault="004C5EC4" w14:paraId="70D03270" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="004C5EC4" w14:paraId="2B1A5E26" w14:textId="29697850">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4" w:rsidR="00C50FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="2D9AA5CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overeenkomstig de bestaande afspraken ontvangt u hierbij drie fiches die werden opgesteld door de werkgroep Beoordeling Nieuwe Commissie voorstellen (BNC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="20D7AD0D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="0D167DB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232684986" w:id="2"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fiche: Versterking van de wereldwijde veerkracht op gezondheidsgebied tegen de achtergrond van geopolitieke veranderingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="32E11BC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fiche: Verordening trein ticketverkoop (RTR); herziening Verordening passagiersrechten spoor (herziening RPRR) (Kamerstuk 22 112, nr. 4386).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="00F3CD1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fiche: Verordening multimodale boekingen / MDMS (Kamerstuk 22 112, nr. 4387).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="24104B8B" w14:textId="61BAE773">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="202ED8F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="097A1729" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="2BD731E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="004C5EC4" w:rsidP="004C5EC4" w:rsidRDefault="004C5EC4" w14:paraId="7D285BB6" w14:textId="41FEDF29">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00286076" w:rsidR="00C50FB4" w:rsidP="00286076" w:rsidRDefault="00C50FB4" w14:paraId="28A5BEA8" w14:textId="67CBB4A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286076">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Fiche: Versterking van de wereldwijde veerkracht op gezondheidsgebied tegen de achtergrond van geopolitieke veranderingen    </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231885272" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="79900E5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="26841619" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...61 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="14A2D4E7" w14:textId="5B6DDB3B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Algemene gegevens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="345090EE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="007E3185" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="4EFF044E" w14:textId="70DE5372">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Titel voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="11D4B7C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mededeling van de Commissie aan het Europees Parlement en de Raad versterking van de wereldwijde veerkracht op gezondheidsgebied tegen de achtergrond van geopolitieke veranderingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="289A30EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="3E537DFD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...83 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Datum ontvangst Commissiedocument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="24152BDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13 mei 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="5B4014F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="447178F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr. Commissiedocument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="503958EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>COM(2026) 197</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="4314FF05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="17883FE1" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...97 lines deleted...]
-        <w:r w:rsidRPr="00633B05">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EUR-Lex</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="61076524" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/NL/TXT/PDF/?uri=CELEX:52026DC0197</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00633B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="001536B3" w:rsidP="00E11FBE" w:rsidRDefault="001536B3" w14:paraId="11657808" w14:textId="77777777">
-[...215 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="00C4788E" w:rsidP="00C4788E" w:rsidRDefault="00CC3DCA" w14:paraId="0AE15D86" w14:textId="0D49319A">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="73BFFE13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="2783239A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. impact assessment Commissie en Opinie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Raad voor Regelgevingstoetsing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="6CF998CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Niet opgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="3E679962" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="27742556" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Behandelingstraject Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="2DC91AD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Raad Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="1716EE8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="65C9EE76" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eerstverantwoordelijk ministerie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="0ECE05E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Ministerie van Buitenlandse Zaken in nauwe samenwerking met Ministerie van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="10C52B03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="770FDF7D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Essentie voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED4F68" w:rsidP="00251D42" w:rsidRDefault="00251D42" w14:paraId="34336114" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="36FDB09A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">In september 2025 kondigde de voorzitter van de Europese Commissie (hierna: de Commissie) </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">In september 2025 kondigde de voorzitter van de Europese Commissie (hierna: de Commissie) de ontwikkeling van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">de ontwikkeling van </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Global Health Resilience Initiatief (GHRI) aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">een </w:t>
-[...306 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="00800283" w:rsidP="00251D42" w:rsidRDefault="00800283" w14:paraId="457E95C9" w14:textId="77777777">
+        <w:t xml:space="preserve">, waarmee Europa een voortrekkersrol moet gaan spelen op het gebied van mondiale gezondheid nu de wereld op de rand staat van een nieuwe gezondheidscrisis en andere spelers hun inzet afbouwen. De mededeling benadrukt dat internationale financiering een belangrijke bijdrage heeft geleverd aan verbetering van wereldwijde volksgezondheid, maar steeds vaker wordt ingezet voor geopolitieke en geo-economische belangen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="3D6CD6E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00633B05" w:rsidP="00251D42" w:rsidRDefault="006B0A89" w14:paraId="1C5D63A5" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="137CC598" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...175 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009C6774" w:rsidP="00251D42" w:rsidRDefault="00251D42" w14:paraId="46EBCD40" w14:textId="1DD8AC79">
+        <w:t xml:space="preserve">Bilaterale transactionele benaderingen winnen hierdoor terrein, ten koste van de multilaterale samenwerking die noodzakelijk is voor een effectieve aanpak van grensoverschrijdende bedreigingen. Tegelijktijdig heeft de plotselinge afname van donorfinanciering met 21% in 2025 toegang tot gezondheidsdiensten in fragiele, lage- en middeninkomenslanden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="34B506C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">sterk onder druk gezet. Dit vormt een risico voor de wereldwijde volksgezondheid. </w:t>
-[...122 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009C6774" w:rsidP="00251D42" w:rsidRDefault="009C6774" w14:paraId="7F0D0AF0" w14:textId="77777777">
+        <w:lastRenderedPageBreak/>
+        <w:t>sterk onder druk gezet. Dit vormt een risico voor de wereldwijde volksgezondheid. Zwakke lokale gezondheidssystemen vergroten immers de kans dat infectie-uitbraken zich internationaal verspreiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="1FD0C5E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009C6774" w:rsidP="00251D42" w:rsidRDefault="00251D42" w14:paraId="48829453" w14:textId="676B87C9">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="2743D8DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bouwend op bestaande </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Bouwend op bestaande EU-beleidskaders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>EU-</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>beleidskaders</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> richt het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>GHRI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> richt het </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> zich op vijf prioriteiten, met negen bijbehorende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>GHRI</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">Flagship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zich op vijf prioriteiten, met negen bijbehorende </w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Initiatieven. De eerste prioriteit betreft inzet op een effectievere en minder versnipperde mondiale gezondheidsarchitectuur. De Commissie streeft naar een meer gestroomlijnd multilateraal stelsel met een centrale rol voor de Wereldgezondheidsorganisatie (hierna: WHO), prioritering van kwetsbare groepen en versterking van de soevereiniteit van partnerlanden op het vlak van gezondheid. De Commissie zal daarom constructief deelnemen aan het door WHO georganiseerde proces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Flagship</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> dat moet uitmonden in een breed gedragen visie voor hervorming van de mondiale gezondheidsarchitectuur. Daarnaast wordt ingezet op versterkte samenhang van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Initiatieven.</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Team Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...213 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009C6774" w:rsidP="00251D42" w:rsidRDefault="009C6774" w14:paraId="75AC5ED2" w14:textId="77777777">
+        <w:t xml:space="preserve"> inzet (waarbij de lidstaten en de EU gezamenlijk extern optreden).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="70E2D8B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009C6774" w:rsidP="00251D42" w:rsidRDefault="00251D42" w14:paraId="520DE3B8" w14:textId="50EEDA18">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="499FF2AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De tweede prioriteit betreft ondersteuning van landgeleide </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">De tweede prioriteit betreft ondersteuning van landgeleide veerkrachtige gezondheidssystemen die ook in crisissituaties universele toegang tot essentiële diensten kunnen waarborgen, waaronder seksuele en reproductieve gezondheid en rechten (SRGR). De Commissie benadrukt het belang van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>veerkrachtige</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>One Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> gezondheidssystemen </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>-benadering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>die</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ook in crisissituaties universele toegang tot essentiële diensten kunnen waarborgen, waaronder seksuele en reproductieve gezondheid en rechten (SRGR). </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> en het belang voor partnerlanden om voldoende binnenlandse financiering te mobiliseren voor de transitie naar zelfredzaamheid nu internationale financiering sterk afneemt. De Commissie wil deze transitieprocessen via een coherente Team Europe-benadering ondersteunen, met bijzondere aandacht voor fragiele landen, kwetsbare groepen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">antimicrobiële resistentie (hierna: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">e Commissie </w:t>
-[...360 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009C6774" w:rsidP="00251D42" w:rsidRDefault="009C6774" w14:paraId="06EE9920" w14:textId="77777777">
+        <w:t>AMR) en met het oog op toekomstige toetreding tot de EU, ook Oekraïne en EU nabuurschapslanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="182D410C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009C6774" w:rsidP="00251D42" w:rsidRDefault="00251D42" w14:paraId="14CA20EA" w14:textId="6D096B03">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="1B25224F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De derde prioriteit betreft versterking van de capaciteit om mondiale gezondheidsdreigingen en -crises te voorkomen, te beheersen en te adresseren. </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">De derde prioriteit betreft versterking van de capaciteit om mondiale gezondheidsdreigingen en -crises te voorkomen, te beheersen en te adresseren. Naast inzet op vroegtijdige opsporing, beoogt de Commissie de ontwikkeling en opschaling van diagnostiek, therapieën en vaccins te stimuleren via CEPI, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Naast</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>European Vaccine Hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> en nieuwe structuren zoals de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>in</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Global Therapeutics Development Coalition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">zet </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>op vroegtijdige opsporing</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">European Therapeutics Hub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">, beoogt de Commissie </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">de ontwikkeling en opschaling van diagnostiek, therapieën en vaccins </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>European Diagnostics Hub.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">te stimuleren </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> In samenwerking met de WHO, de Organisatie voor Economische Samenwerking en Ontwikkeling en de Wereldbank, zal ook de ontwikkeling van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">via </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>global health and resilience tracker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">CEPI, </w:t>
-[...396 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009C6774" w:rsidP="00251D42" w:rsidRDefault="009C6774" w14:paraId="7DF62573" w14:textId="77777777">
+        <w:t xml:space="preserve"> worden ondersteunt om financiering voor pandemie-inzet inzichtelijk te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="7AA1E5F8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009C6774" w:rsidP="00251D42" w:rsidRDefault="00251D42" w14:paraId="4061280C" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="300060EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>De vierde prioriteit betreft diversificatie van toeleveringsketens en</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">De vierde prioriteit betreft diversificatie van toeleveringsketens en de versterking van de ontwikkeling en productie van essentiële medische producten in partnerlanden op basis van wederzijdse belangen. Toenemende verstoringen van mondiale toeleveringsketens door pandemieën en geopolitieke spanningen onderstrepen volgens de Commissie het belang hiervan voor de veerkracht en strategische autonomie van Europa en partnerlanden. De Commissie zal in dat kader via de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Global Gateway Investment Hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>versterking van de ontwikkeling en productie van essentiële medische producten</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> en de Human Development Accelerator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in partnerlanden op basis van </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>HDX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Toenemende verstoringen van mondiale toeleveringsketens door pandemieën en geopolitieke spanningen onderstrepen volgens de Commissie het belang hiervan voor de veerkracht en strategische autonomie van Europa en partnerlanden. De Commissie zal in dat kader via de </w:t>
-[...156 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009C6774" w:rsidP="00251D42" w:rsidRDefault="009C6774" w14:paraId="3AE0EBF1" w14:textId="77777777">
+        <w:t>) investeringskapitaal mobiliseren voor lokale en EU-bedrijven die gezamenlijk investeren in de ontwikkeling en productie van gezondheidsproducten in partnerlanden. Daarnaast wordt ingezet op stimulering van de vraag naar medische producten van uiteenlopende fabrikanten via strategische aanbestedingsmechanismen, afnamegaranties en het afbouwen van handelsbelemmeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="1992DABC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00650F9A" w:rsidP="00BE0B29" w:rsidRDefault="00251D42" w14:paraId="639D5D69" w14:textId="276B4942">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="31DE1D17" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>De vijfde prioriteit betreft versterking van maatschappelijke weerbaarheid door het vertrouwen in wetenschap te bevorderen en door des- en misinformatie te</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De vijfde prioriteit betreft versterking van maatschappelijke weerbaarheid door het vertrouwen in wetenschap te bevorderen en door des- en misinformatie te bestrijden, inclusief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bestrijden</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>FIMI.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">, inclusief </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>FIMI</w:t>
-[...245 lines deleted...]
-    <w:p w:rsidRPr="00275F86" w:rsidR="00275F86" w:rsidP="00BE0B29" w:rsidRDefault="00275F86" w14:paraId="6FC992AD" w14:textId="77777777">
+        <w:t xml:space="preserve"> De Commissie zet daarbij in op meer monitoring, gepersonaliseerde informatievoorziening en versterking van regelgeving inzake communicatie in partnerlanden. Ook wordt de strijd tegen vervalste geneesmiddelen en geneesmiddelen van lage kwaliteit geïntensiveerd, onder meer om de verdere verspreiding van AMR tegen te gaan. Tenslotte wordt beoogd wetenschappelijke databanken openbaar te maken, met genomische- en biomedische data die essentieel zijn voor onderzoek naar, en ontwikkeling van geneesmiddelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="310EB713" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="060E90D3" w14:textId="3E63DC51">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="1C9224D4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nederlandse positie ten aanzien van de mededeling/aanbeveling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="77D6B070" w14:textId="0E21CDF8">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="2D9B9316" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Essentie Nederlands beleid op dit terrein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="63894970" w14:textId="256E30F0">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="44668411" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk224212654" w:id="4"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het coalitieakkoord (2026–2030), de beleidsbrief Volksgezondheid, Welzijn en Sport</w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2026) en de beleidsbrief Buitenlandse Zaken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2026) prioriteren inzet op mondiale gezondheid langs de lijnen van de Nederlandse Mondiale Gezondheidsstrategie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...81 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MGS). Die kent drie pijlers, te weten: (i) versterking van de mondiale gezondheidsarchitectuur en nationale gezondheidssystemen met een focus op versterkte multilaterale samenwerking, een centrale rol voor WHO als coördinerende en normstellende actor, en verbeterde toegang tot SRGR; (ii) verbetering van internationale pandemische paraatheid en minimalisering van grensoverschrijdende gezondheidsdreigingen met speciale aandacht voor wereldwijde toegang tot medicijnen en medische producten, inzet op AMR en inzet op zoönosenbeleid, en tenslotte; (iii) het adresseren van de impact van klimaatverandering op volksgezondheid en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vice versa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="54C28AA7" w14:textId="77777777">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="2BE5482F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="160EFBE8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beoordeling + inzet ten aanzien van dit voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="00650F9A" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="7C849D36" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="57E2BC09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Standaardcursief"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Het kabinet verwelkomt het GHRI als opportuun nu geopolitieke verschuivingen de eerder behaalde gezondheidswinst in het mondiale zuiden en de wereldwijde beheersing van grensoverschrijdende infectieziekten onder druk zetten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05" w:rsidR="00F16FA1">
-        <w:rPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het kabinet onderschrijft de visie van de Commissie dat consolidatie van EU-inzet een belangrijke bijdrage kan leveren aan de mitigatie van </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Het kabinet onderschrijft de visie van de Commissie dat consolidatie van EU-inzet een belangrijke bijdrage kan leveren aan de mitigatie van deze risico’s, inclusief het risico op een grootschalige infectie-uitbraak die de volksgezondheid, economische stabiliteit en veiligheid van de EU en Nederland kan schaden. Het GHRI vormt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een belangrijke stap in het verbinden van ontwikkelingssamenwerking gericht op universele toegang tot basisgezondheidszorg enerzijds, en internationale inzet op pandemische paraatheid anderzijds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">. Naast het belang voor mondiale gezondheid, biedt het GHRI mogelijkheden voor het Nederlandse bedrijfsleven om internationale afzet te vergroten. Het GHRI biedt Europa bovendien de kans zich te positioneren als betrouwbare, voorspelbare en waardevolle leider op het vlak van mondiale gezondheid. De prioriteiten van het GHRI sluiten goed aan bij de pijlers van de Nederlandse MGS en het kabinet juicht toe dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veel van de kabinetsreactie op de openbare consultatie die de Commissie voorafgaand aan de totstandkoming van de mededeling heeft georganiseerd, is opgenomen in de mededeling. Desalniettemin geeft de mededeling geen inzicht in de looptijd, de voorziene financiering en de budgettaire dekking van dit initiatief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="30548D6C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Standaardcursief"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="36C22E25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Standaardcursief"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast ontbreekt duidelijkheid over de betrokkenheid van specifieke EU-instellingen bij de uitvoering, en over de mogelijkheden voor lidstaten om implementatie van het initiatief vorm te geven. Het kabinet zal bij de Commissie aandringen op nadere verduidelijking op deze punten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="527106F9" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="55256DE0" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">deze risico’s, inclusief het risico op een grootschalige infectie-uitbraak die de volksgezondheid, economische stabiliteit en veiligheid van de EU en Nederland kan schaden. Het GHRI </w:t>
-[...30 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:t>Het voornemen van de Commissie om toe te werken naar een minder gefragmenteerde, efficiëntere en effectievere mondiale gezondheidsarchitectuur, waarin de WHO haar centrale rol als coördinerende en normstellende autoriteit adequaat kan vervullen, sluit aan bij de inspanningen van het kabinet. Het kabinet steunt ook het voorstel van de Commissie om constructief deel te nemen aan het door de WHO georganiseerde proces om tot een breed gedragen visie op hervorming te komen. Dat geldt ook voor het streven van de Commissie om universele toegang tot basisgezondheidszorg, inclusief SRGR, duurzaam te borgen. Het kabinet deelt de ambitie van de Commissie om binnen hervormingsprocessen in te zetten op versterking van de soevereiniteit van partnerlanden en prioritering van kwetsbare groepen, evenals waarborging van een rechtenbenadering en versterking van samenhang en coördinatie van Europese inspanningen via een Team Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-benadering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...334 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="17F5080A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="2E421D0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft het uitgangspunt van de Commissie dat robuuste, landgeleide gezondheidssystemen de basis vormen van universele gezondheidsdekking. Positief is dat de Commissie evenals het kabinet nadrukkelijk aandacht heeft voor universele toegang tot SRGR, inclusief tijdens crises zoals in Oekraïne. Ook de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>One Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-benadering sluit aan bij het kabinetsbeleid, evenals inspanningen om binnenlandse financiering voor volksgezondheid in partnerlanden en daarmee hun transitie naar zelfredzaamheid en nationale soevereiniteit te vergroten. Het kabinet benadrukt daarbij dat transitietrajecten realistisch moeten zijn, mede gezien de druk op publieke financiën in fragiele, lage- en middeninkomenslanden. Zelfredzaamheid moet bovendien breder worden opgevat dan louter financiële onafhankelijkheid. Het omvat ook de capaciteit van landen om universele gezondheidsdekking te verwezenlijken, inclusief voor kwetsbare groepen waaronder vrouwen, meisjes en lhbtiq+ personen. Het kabinet zal in de uitwerking van de mededeling dan ook inzetten op de verankering van mensenrechten en non-discriminatoire toegang tot gezondheidsdiensten als onderdeel van wat onder zelfredzaamheid en nationale gezondheidssoevereiniteit wordt verstaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="39618F7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="6ECA4303" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet deelt de ambitie van de Commissie om mondiale gezondheidsdreigingen en -crises te voorkomen, te beheersen en te adresseren. Het kabinet erkent het belang van innovatie en opschaling van diagnostiek en therapeutica. De mededeling bouwt voort op de EU-strategie voor medische tegenmaatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025) en herbevestigt steun voor de Vaccine Hub en voor de ontwikkeling van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Global Therapeutics Development Coalition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European Diagnostics Hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European Therapeutics Hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Zoals aangegeven in het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met betrekking tot de medische tegenmaatregelenstrategie verwelkomt het kabinet deze initiatieven, maar erkent dat dit nadere uitwerking vergt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="6079C86B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="3B0A944D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voornemen van de Commissie om toeleveringsketens voor essentiële medische producten te diversifiëren en, bij wederzijds belang, de productiecapaciteit in partnerlanden te versterken, sluit aan bij het kabinetsbeleid zoals vastgelegd in de MGS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="1FE8293D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="2882C5C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dat geldt ook voor de ambitie om de strategische autonomie van Europa en partnerlanden op dit vlak te versterken. Het kabinet zal inzetten op afstemming over de prioritering van essentiële medische producten, zodat duidelijk wordt welke producten vanuit het oogpunt van strategische autonomie het meest relevant zijn voor de EU en partnerlanden. Daarnaast zet zowel de Commissie en het kabinet in op het verbeteren en versterken van de Europese productiecapaciteit van voornamelijk kritieke geneesmiddelen, zoals via de Verordening Kritieke Geneesmiddelen. De MGS en dit beleid zijn complementair aan elkaar, waardoor een nauwkeurige balans tussen beide noodzakelijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="3BEA3B1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="23EA7684" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231890514" w:id="5"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet steunt ook de inzet op versterkte samenwerking tussen Europese en lokale publieke en private partijen bij de ontwikkeling en productie van medische producten in partnerlanden. Via de mogelijkheden die de mededeling biedt, zoals de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Team Europe Initiatives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Global Gateway Investment Hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en innovatieve financiële instrumenten (bijv. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Human Development Accelerator) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zal het kabinet zich inspannen om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4" w:rsidDel="00301FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...193 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de positie van Nederlandse bedrijven binnen internationale waardeketens verder te versterken, bouwend op de bestaande levering van circa EUR 200–300 miljoen elk jaar aan multilaterale organisaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door Nederlandse bedrijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="74D17B85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="237C87CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inzet op de ontwikkeling van medische producten sluit aan bij de investeringen van het kabinet in Product Development Partnerships (PDPs) en CEPI, waarin partners uit Europa en het mondiale zuiden succesvol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samenwerken. Om de vraag naar lokaal gefabriceerde producten te stimuleren, beoogt de Commissie in te zetten op strategische aanbestedingsmechanismen en afnamegaranties. Het kabinet ziet op dit vlak veel potentie, waarbij het kabinet eraan hecht dat relevante internationale handelsstandaarden in acht worden genomen, ontwikkelingsimpact en impact op mondiale gezondheid meegewogen wordt, en toegang tot de EU-markt voor bedrijven uit gelijkgezinde of partnerlanden van de EU behouden blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="7B722E90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="667156E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet waardeert het voornemen van de Commissie om des- en misinformatie op het terrein van volksgezondheid te bestrijden. In de context van mondiale gezondheid richt bestaand kabinetsbeleid zich primair op het verbeteren van de beschikbaarheid en toegang tot betrouwbare informatie over SRGR. Bouwend op de Strategie Effectieve Aanpak van Desinformatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zijn nationale inspanningen gericht op publieke communicatie en vertrouwen in gezondheidsinformatie, onder meer via het Ministerie van VWS, het RIVM en GGD’s. Het kabinet acht versterkte internationale samenwerking in de bestrijding van mis- en desinformatie van belang, bouwend op bestaande kaders zoals WHO’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>infodemic management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> benadering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU Digital Services Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Europese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Code of Practice on Disinformation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet verwelkomt dat de mededeling daarnaast inzet op versterking van wetenschappelijke kennisdeling, regelgeving inzake communicatie en op doelgroepen toegesneden informatievoorziening. Waar de mededeling voornamelijk gericht is op digitale informatiestromen, zal het kabinet in de verdere uitwerking van deze prioriteit ook aandacht vragen voor het bestrijden van des- en misinformatie via formeel en informeel onderwijs. Verder zal het kabinet de Commissie ook vragen welke concrete actie ondernomen zal worden om de strijd tegen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>capaciteit van land</w:t>
-[...1159 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="2EFBDCCD" w14:textId="77777777">
+        <w:t xml:space="preserve">vervalste geneesmiddelen en geneesmiddelen van lage kwaliteit te intensiveren. Ook zal het kabinet verheldering vragen bij de Commissie of dit alleen betrekking heeft op de EU of wereldwijd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="251EC64A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="28A9C27A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eerste inschatting van krachtenveld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="0F525FF8" w14:textId="515CF948">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="139681A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De mededeling zal naar verwachting breed worden verwelkomd door een meerderheid van de lidstaten, met name gelijkgezinde landen die traditioneel actief zijn op het terrein van mondiale gezondheid. Naar verwachting kan de strategie op steun rekenen van het Europees Parlement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="0FF8105A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="7462689E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...29 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>4. Grondhouding ten aanzien van bevoegdheid, subsidiariteit, proportionaliteit, financiële gevolgen en gevolgen voor regeldruk, concurrentiekracht en geopolitieke aspecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="39AD510B" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="7E547A8B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bevoegdheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="490AE591" w14:textId="3DC8A7F6">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="09EE1E29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De grondhouding van het kabinet is positief. De mededeling heeft betrekking op de bescherming en verbetering van de volksgezondheid. Op het terrein van bescherming en verbetering van de volksgezondheid is sprake van een aanvullende bevoegdheid van de EU (artikel 6, sub a Verdrag betreffende de Werking van de Europese Unie (VWEU)). De mededeling heeft ook betrekking op het gemeenschappelijk buitenlands- en veiligheidsbeleid (GBVB). De mededeling betreft namelijk het agenderen van het gezondheidsbeleid bij internationale organisaties en stakeholders. Op het terrein van het GBVB is de EU bevoegd beleid te bepalen en te voeren (artikel 2, lid 4 VWEU). De lidstaten zijn op dit terrein bevoegd om extern naast de Unie op te treden voor zover dat het optreden van de Unie niet doorkruist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="0F07C185" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="593E5F80" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="3797CEC1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subsidiariteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="00650F9A" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="127CC75C" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="55E387DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">De grondhouding van het kabinet ten aanzien van de subsidiariteit is positief. De strategie heeft tot doel bij te dragen aan een betere gezondheid voor iedereen, in een wereld die geopolitiek aan het veranderen is. Aangezien gezondheidsuitdagingen in toenemende mate grensoverschrijdend zijn, is het van belang op EU-niveau krachten te bundelen. Verbeterde coördinatie en samenwerking op EU-niveau m.b.t. mondiale gezondheidsvraagstukken stelt Nederland in staat op meer coherente en doelgerichte wijze bij te dragen aan het verbeteren van de volksgezondheid wereldwijd. De EU heeft een centrale rol waar het gaat om het versterken van internationale samenwerking op gezondheidsvlak binnen de EU en ontwikkelt zich tot een steeds grotere speler op het gebied van mondiale gezondheid. Zo speelt de EU een belangrijke rol binnen VN-gezondheidsorganisaties (WHO, UNFPA, UNICEF, UNAIDS) en grote multilaterale fondsen (incl. het Global Fund, </w:t>
-[...46 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="48E2A81C" w14:textId="27EB8C94">
+        <w:t xml:space="preserve">De grondhouding van het kabinet ten aanzien van de subsidiariteit is positief. De strategie heeft tot doel bij te dragen aan een betere gezondheid voor iedereen, in een wereld die geopolitiek aan het veranderen is. Aangezien gezondheidsuitdagingen in toenemende mate grensoverschrijdend zijn, is het van belang op EU-niveau krachten te bundelen. Verbeterde coördinatie en samenwerking op EU-niveau m.b.t. mondiale gezondheidsvraagstukken stelt Nederland in staat op meer coherente en doelgerichte wijze bij te dragen aan het verbeteren van de volksgezondheid wereldwijd. De EU heeft een centrale rol waar het gaat om het versterken van internationale samenwerking op gezondheidsvlak binnen de EU en ontwikkelt zich tot een steeds grotere speler op het gebied van mondiale gezondheid. Zo speelt de EU een belangrijke rol binnen VN-gezondheidsorganisaties (WHO, UNFPA, UNICEF, UNAIDS) en grote multilaterale fondsen (incl. het Global Fund, Gavi, het Pandemic Fund) en neemt het deel aan discussies en onderhandelingen binnen fora als de G7, de G20 en de Wereldbank. Op het gebied van mondiale gezondheid kan Nederland als EU-lidstaat meer bereiken door diplomatieke en/of operationele inspanning af te stemmen met EU partners en door het geopolitieke gewicht van de EU te benutten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="14E053FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Een groot deel van de Nederlandse inzet op het gebied van mondiale gezondheid vindt daarom plaats in EU-verband. Om die redenen is optreden op het niveau van de Unie gerechtvaardigd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="3A58289E" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="7D0248C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="631B0532" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="5BADF106" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proportionaliteit </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="1EA33A2A" w14:textId="40741DAC">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="3B045603" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De grondhouding van het kabinet is positief. De mededeling heeft tot doel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bij te dragen aan een betere gezondheid voor iedereen, in een wereld die geopolitiek aan het veranderen is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Het voorgestelde optreden is geschikt om deze doelstelling te bereiken, omdat de weerbaarheid van het mondiale gezondheidsstelsel wordt vergroot. Zo worden via de vijf prioriteiten en bijbehorende initiatieven bijvoorbeeld </w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de capaciteit om mondiale gezondheidsdreigingen en -crises te voorkomen en beheersen versterkt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de maatschappelijke weerbaarheid wordt vergroot door des- en misinformatie tegen te gaan. Versterkte internationale samenwerking en coördinatie stelt het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kabinet verder in staat om huidige en toekomstige mondiale gezondheidsuitdagingen beter te adresseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="30647AF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het voorgestelde optreden gaat niet verder dan noodzakelijk. De mededeling richt zich namelijk (onder andere) op het ondersteunen van de zelfredzaamheid van partnerlanden op het vlak van volksgezondheid en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>versterking van de capaciteit om mondiale gezondheidsdreigingen en -crises te voorkomen en te beheersen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lidstaten krijgen ook voldoende ruimte om binnen een meer gestroomlijnd en multilateraal stelsel te acteren op het gebied van mondiale gezondheid, bijvoorbeeld via een Team Europe benadering. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk231894383" w:id="4"/>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="1AF134A0" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk231894383" w:id="6"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De mededeling biedt echter geen inzicht in de looptijd, de voorziene financiering en de budgettaire dekking van dit initiatief. Daarnaast ontbreekt duidelijkheid over de betrokkenheid van specifieke EU-diensten bij de uitvoering van het initiatief en over de mogelijkheden voor lidstaten om implementatie van het initiatief vorm te geven. Het kabinet zal bij de Commissie aandringen op nadere verduidelijking op deze punten.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="19CE59AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="327C8F34" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="1C533D08" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Financiële gevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="6F8E96C1" w14:textId="362BF005">
-[...58 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="4059270F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eventuele budgettaire gevolgen worden ingepast op de begroting van de beleidsverantwoordelijke departementen, conform de regels van de budgetdiscipline. De ambities van deze strategie vereisen wereldwijd belangrijke politieke en financiële toezeggingen. Effectieve financiering is daarom een belangrijk onderdeel van de strategie. De financiële bijdrage van de EU zal naar verwachting voornamelijk afkomstig zijn van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neighbourhood, Development and International Cooperation instrument (NDICI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Global Europe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en EU4Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-begrotingen. Het kabinet zal de Commissie vragen aan te geven wat het financieel beslag van de toekomstige voorstellen zal zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="4C3A5449" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="74C05D31" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="373C4B68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="1F25B045" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gevolgen voor regeldruk, concurrentiekracht en geopolitieke aspecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="12C4177E" w14:textId="62C3288A">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="03E81898" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is geen sprake van extra verplichte regelgeving. In de mededeling vormt mondiale gezondheid een essentiële pijler van het externe beleid van de EU, een kritieke sector in geopolitiek opzicht en centraal in de open strategische autonomie van de EU. Mede met behulp van deze aanpak probeert de Commissie ervoor te zorgen dat open strategische autonomie werkelijkheid wordt. Dit kan het kabinet mede helpen om de risico’s van strategische afhankelijkheden te verminderen en onze publieke belangen beter te borgen, ook op het terrein van volksgezondheid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633B05" w:rsidR="009073D2" w:rsidP="009073D2" w:rsidRDefault="009073D2" w14:paraId="07C5E577" w14:textId="77777777">
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="7A04244E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00275F86" w:rsidR="004D120D" w:rsidP="00275F86" w:rsidRDefault="009073D2" w14:paraId="126AD4A5" w14:textId="44A5802F">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="00C50FB4" w:rsidP="004C5EC4" w:rsidRDefault="00C50FB4" w14:paraId="0BF1C12C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In geopolitieke zin, is het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GHRI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> een reactie van de Commissie op de dalende internationale financiering voor mondiale gezondheid en de teruglopende betrokkenheid van sommige belangrijke donoren bij multilaterale samenwerking die in combinatie eerder behaalde gezondheidswinst en beheersing van grensoverschrijdende infectieziekten onder druk zetten. Wereldwijd neemt daardoor het risico op grootschalige uitbraken van infectieziekten toe, met mogelijke gevolgen voor de volksgezondheid, economische stabiliteit en veiligheid van de EU en Nederland. Middels het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GHRI </w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">beoogt de Commissie de EU te positioneren als </w:t>
       </w:r>
-      <w:r w:rsidRPr="00633B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">betrouwbare en voorspelbare leider op het gebied van mondiale gezondheid. Het initiatief biedt de Unie daarmee een kans om op een belangrijk thema als mondiale gezondheid, de relaties met partnerlanden in het mondiale zuiden te versterken. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00275F86" w:rsidR="004D120D" w:rsidSect="009A6E40">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="004C5EC4" w:rsidR="004E5D09" w:rsidP="004C5EC4" w:rsidRDefault="004E5D09" w14:paraId="548C59C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004C5EC4" w:rsidR="004E5D09" w:rsidSect="00576215">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B9817CB" w14:textId="77777777" w:rsidR="00EA6493" w:rsidRDefault="00EA6493" w:rsidP="00CC3DCA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2C99A233" w14:textId="77777777" w:rsidR="00CE7EA1" w:rsidRDefault="00CE7EA1" w:rsidP="00C50FB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24785568" w14:textId="77777777" w:rsidR="00EA6493" w:rsidRDefault="00EA6493" w:rsidP="00CC3DCA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="49FF70E4" w14:textId="77777777" w:rsidR="00CE7EA1" w:rsidRDefault="00CE7EA1" w:rsidP="00C50FB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Tms Rmn">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Univers">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...48 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B217947" w14:textId="10A2B266" w:rsidR="00D41751" w:rsidRDefault="0085439B">
+  <w:p w14:paraId="26D6458C" w14:textId="77777777" w:rsidR="003C7ACA" w:rsidRPr="00C50FB4" w:rsidRDefault="003C7ACA" w:rsidP="00C50FB4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...153 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27B80C8A" w14:textId="4CBAE810" w:rsidR="00D41751" w:rsidRDefault="0071299D">
+  <w:p w14:paraId="25DD584A" w14:textId="77777777" w:rsidR="003C7ACA" w:rsidRPr="00C50FB4" w:rsidRDefault="003C7ACA" w:rsidP="00C50FB4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...16 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="429F6821" w14:textId="4715D229" w:rsidR="0085439B" w:rsidRDefault="0085439B">
+  <w:p w14:paraId="6C8AD597" w14:textId="77777777" w:rsidR="003C7ACA" w:rsidRPr="00C50FB4" w:rsidRDefault="003C7ACA" w:rsidP="00C50FB4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...112 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32986AAF" w14:textId="77777777" w:rsidR="00EA6493" w:rsidRDefault="00EA6493" w:rsidP="00CC3DCA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39CB5368" w14:textId="77777777" w:rsidR="00CE7EA1" w:rsidRDefault="00CE7EA1" w:rsidP="00C50FB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16AFA77E" w14:textId="77777777" w:rsidR="00EA6493" w:rsidRDefault="00EA6493" w:rsidP="00CC3DCA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="132F4DDB" w14:textId="77777777" w:rsidR="00CE7EA1" w:rsidRDefault="00CE7EA1" w:rsidP="00C50FB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5C671BAE" w14:textId="646FD212" w:rsidR="00251D42" w:rsidRPr="00683360" w:rsidRDefault="00251D42" w:rsidP="00655DAE">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="285C2DEA" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00683360">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00EC2468" w:rsidRPr="00EC2468">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://ec.europa.eu/commission/presscorner/detail/ov/SPEECH_25_2053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1057073E" w14:textId="2A2F72FB" w:rsidR="00A53618" w:rsidRPr="00EC2468" w:rsidRDefault="00A53618" w:rsidP="00655DAE">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="735A3575" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00683360">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC2468">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve"> Inclusief de </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00EC2468" w:rsidRPr="00EC2468">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">European Health </w:t>
+          <w:t>European Health Union</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00EC2468" w:rsidRPr="00EC2468">
+      </w:hyperlink>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Union</w:t>
+          <w:t>EU-strategie voor een paraatheidheidsunie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EC2468" w:rsidRPr="00EC2468">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...21 lines deleted...]
-        <w:r w:rsidRPr="00EC2468">
+        <w:t xml:space="preserve">, en de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...120 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>EU Global Health Strategy; 'Better Health for All in a Changing World'</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="50F726FB" w14:textId="4F99C165" w:rsidR="00655DAE" w:rsidRPr="00683360" w:rsidRDefault="00655DAE" w:rsidP="00655DAE">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="66C1C655" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00683360">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00683360">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">Reform of the global health architecture and the UN80 </w:t>
+          <w:t>Reform of the global health architecture and the UN80 initiative</w:t>
         </w:r>
-        <w:r w:rsidR="00EC2468" w:rsidRPr="00EC2468">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="32E29C65" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>One Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-benadering erkent en adresseert de verbondenheid van menselijke, dierlijke en ecologische gezondheid</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="3A96AFA6" w14:textId="2A368279" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>initiative</w:t>
+          <w:t>Kamerstuk 22112, nr. 4204</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-[...15 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="41DD4ECB" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...34 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00683360">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
-[...44 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Accelerating Human Development - International Partnerships</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="69A5A848" w14:textId="59987F7B" w:rsidR="00AA5E3B" w:rsidRPr="00683360" w:rsidRDefault="00AA5E3B">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="62249344" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC2468">
-[...64 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Foreign Information Manipulation and Interference; B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>uitenlandse informatie-manipulatie en inmenging.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="154B2C95" w14:textId="49D0A0E4" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="30328985" w14:textId="1F02E66D" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="009C6774">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Kamerstuk 36800-XVI-191</w:t>
+          <w:t>Kamerstuk 36800 XVI, nr. 191</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="7FFA0DA4" w14:textId="13772386" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1DD289C9" w14:textId="5A2AD36B" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="009C6774">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Kamerstuk 36800-V-103</w:t>
+          <w:t>Kamerstuk 36800 V, nr. 103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="36EA51A7" w14:textId="476325B9" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="30FCAF06" w14:textId="1E5397DA" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="009C6774">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Kamerstuk 36180-25</w:t>
+          <w:t>Kamerstuk 36180, nr. 25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="564B3DEC" w14:textId="77777777" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="68D34C33" w14:textId="03476007" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie Kamerstuk 36180, nr. 25 (Nederlandse Mondiale Gezondheidsstrategie 2023–2030): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>We kunnen en willen het ook niet alleen doen. Hierbij zullen we nog meer gebruik maken van de slagkracht van de EU en strategischer kijken hoe we synergie kunnen bereiken met de inzet van andere landen, zowel bilateraal als multilateraal.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="1F9360CD" w14:textId="77777777" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0D1F2443" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00683360">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>COM(2025) 529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="73F558AF" w14:textId="53B7E5F0" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7EBEC8BF" w14:textId="603A33BD" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00683360">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Kamerstuk 22112-4161</w:t>
+          <w:t>Kamerstuk 22112, nr. 4161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="265824F7" w14:textId="77777777" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7828403E" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voor aankoop door WHO, UNFPA, UNICEF en UNAIDS, zie: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00683360">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>VN website over aanbestedingen per land</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="1E8EE715" w14:textId="77777777" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="3B358A47" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...41 lines deleted...]
-        <w:t>, dat via een PDP was ontwikkeld, ingezet om een uitbraak van de Sudan-variant van het Ebolavirus te beheersen.</w:t>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Via deze PDPs is bijvoorbeeld in 2026 een baanbrekend geneesmiddel tegen slaapziekte ontwikkeld. In 2025 werd in Oeganda  en met steun van WHO een kandidaatvaccin, dat via een PDP was ontwikkeld, ingezet om een uitbraak van de Sudan-variant van het Ebolavirus te beheersen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="6B43D1D0" w14:textId="25808568" w:rsidR="009073D2" w:rsidRPr="00236A31" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="10069419" w14:textId="14B5F55B" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00683360">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00236A31">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="009C6774" w:rsidRPr="00236A31">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Kamerstuk 30821-173</w:t>
+          <w:t>Kamerstuk 30821, nr. 173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="23D519D1" w14:textId="0912A8EE" w:rsidR="009073D2" w:rsidRPr="009C6774" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="676C2F70" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00683360">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009C6774">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00AF3851">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>WHO</w:t>
+          <w:t>WHO - Managing the COVID-19 infodemic - Call for Action</w:t>
         </w:r>
-        <w:r w:rsidR="009C6774" w:rsidRPr="009C6774">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="3C64C9E8" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...44 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>The Digital Services Act | Shaping Europe’s digital future</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="21865D1B" w14:textId="77777777" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="01A2AA8B" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00683360">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00683360">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>The 2022 Code of Practice on Disinformation | Shaping Europe’s digital future</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="3AAEA429" w14:textId="31F584FE" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="58754121" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00683360">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC2468">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="002C2411">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Kamerstuk 22112, nr. 2682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="58DC7A15" w14:textId="77777777" w:rsidR="009073D2" w:rsidRPr="00683360" w:rsidRDefault="009073D2" w:rsidP="009073D2">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="25507664" w14:textId="77777777" w:rsidR="00C50FB4" w:rsidRPr="004C5EC4" w:rsidRDefault="00C50FB4" w:rsidP="004C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00683360">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00683360">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00683360">
+        <w:r w:rsidRPr="004C5EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">EU4Health </w:t>
-[...21 lines deleted...]
-          <w:t xml:space="preserve"> 2021-2027 – a vision for a healthier European Union - Public Health (europa.eu)</w:t>
+          <w:t>EU4Health programme 2021-2027 – a vision for a healthier European Union - Public Health (europa.eu)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26A611AA" w14:textId="77777777" w:rsidR="005A1443" w:rsidRDefault="005A1443">
+  <w:p w14:paraId="0A597A34" w14:textId="77777777" w:rsidR="003C7ACA" w:rsidRPr="00C50FB4" w:rsidRDefault="003C7ACA" w:rsidP="00C50FB4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="173744E8" w14:textId="77777777" w:rsidR="00ED4F68" w:rsidRDefault="00ED4F68">
+  <w:p w14:paraId="320672A6" w14:textId="77777777" w:rsidR="003C7ACA" w:rsidRPr="00C50FB4" w:rsidRDefault="003C7ACA" w:rsidP="00C50FB4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...10 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="466FAC00" w14:textId="77777777" w:rsidR="005A1443" w:rsidRDefault="005A1443">
+  <w:p w14:paraId="48464C0A" w14:textId="77777777" w:rsidR="003C7ACA" w:rsidRPr="00C50FB4" w:rsidRDefault="003C7ACA" w:rsidP="00C50FB4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFB"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1EFA1DA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B59814B4"/>
+    <w:lvl w:ilvl="0" w:tplc="150E1B3A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...2 lines deleted...]
-      <w:legacy w:legacy="1" w:legacySpace="284" w:legacyIndent="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Spreekpunten"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="717"/>
+        </w:tabs>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Tms Rmn" w:hAnsi="Tms Rmn" w:hint="default"/>
-[...3 lines deleted...]
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...4 lines deleted...]
-      <w:legacy w:legacy="1" w:legacySpace="284" w:legacyIndent="0"/>
+    <w:lvl w:ilvl="1" w:tplc="25A8F248">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1785"/>
+        </w:tabs>
+        <w:ind w:left="1785" w:hanging="705"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Tms Rmn" w:hAnsi="Tms Rmn" w:hint="default"/>
-[...293 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-    <w:nsid w:val="1BDF0042"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E2E10A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2C0A0026"/>
-[...1129 lines deleted...]
-    <w:tmpl w:val="F4DC5842"/>
+    <w:tmpl w:val="35DE0876"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...628 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="601F4847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10C490EE"/>
     <w:lvl w:ilvl="0" w:tplc="7E54FBBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10183,51 +4355,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65F81549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B43EAC"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -10272,304 +4444,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...252 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78FF33D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="168C5636"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -10614,1992 +4533,222 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="664554350">
+  <w:num w:numId="1" w16cid:durableId="530849523">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1483035464">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1079516967">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1968581050">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="530849523">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="5" w16cid:durableId="111019870">
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1882208992">
-[...70 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CC3DCA"/>
-[...1616 lines deleted...]
-    <w:rsid w:val="7825A8D2"/>
+    <w:rsidRoot w:val="00C50FB4"/>
+    <w:rsid w:val="00133F65"/>
+    <w:rsid w:val="00286076"/>
+    <w:rsid w:val="003C7ACA"/>
+    <w:rsid w:val="004C5EC4"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00537223"/>
+    <w:rsid w:val="005726B6"/>
+    <w:rsid w:val="00576215"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00AD6E6C"/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:rsid w:val="00CE7EA1"/>
+    <w:rsid w:val="00D54FA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ne-NP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="028BBF1A"/>
-  <w15:docId w15:val="{BEDD0961-54A1-41CB-A8E4-99F50D26703E}"/>
+  <w14:docId w14:val="1BED49A5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5CD8C111-EF50-44EB-ABAC-182DAFBB0AE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12670,51 +4819,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -12893,2288 +5042,1102 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="560"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="280"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading2"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Heading3"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="20"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
     <w:name w:val="page number"/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
       <w:color w:val="auto"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
       <w:position w:val="0"/>
       <w:sz w:val="14"/>
       <w:u w:val="none"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="360" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="3969"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
+      <w:rFonts w:ascii="Univers" w:eastAsia="Times New Roman" w:hAnsi="Univers" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Univers" w:eastAsia="Times New Roman" w:hAnsi="Univers" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spreekpunten">
     <w:name w:val="Spreekpunten"/>
-    <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="4"/>
       </w:numPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
-[...2 lines deleted...]
-    <w:link w:val="PlainTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC3DCA"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...130 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-    </w:rPr>
-[...50 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardcursief">
     <w:name w:val="Standaard cursief"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
-    <w:rsid w:val="001C17A3"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-[...4 lines deleted...]
-    <w:uiPriority w:val="30"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00251D42"/>
+    <w:rsid w:val="00C50FB4"/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...57 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1016 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/NL/TXT/PDF/?uri=CELEX:52026DC0197" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/NL/TXT/PDF/?uri=CELEX:52026DC0197" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/downloads/document?id=2026D20071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datastudio.google.com/reporting/1w1TJEMuGaR_HgaROkIu9EZydmnFiXgBH/page/hMih?params=%7B%22df2%22:%22include%25EE%2580%25800%25EE%2580%2580IN%25EE%2580%2580Netherlands%22,%22df35%22:%22include%25EE%2580%25800%25EE%2580%2580IN%25EE%2580%2580UNAIDS%25EE%2580%2580UNFPA%25EE%2580%2580UNICEF%25EE%2580%2580WHO%22,%22df3%22:%22include%25EE%2580%25801%25EE%2580%2580IN%25EE%2580%25802021%22%7D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-22112-2682.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A52025JC0130&amp;qid=1744623550550" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international-partnerships.ec.europa.eu/funding-and-technical-assistance/funding-instruments/european-fund-sustainable-development-plus/accelerating-human-development_en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025Z16830&amp;did=2025D39021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-strategy.ec.europa.eu/en/policies/code-practice-disinformation" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.ec.europa.eu/document/download/6e26bad9-5722-4c95-8bc5-4c21d8e370dd_en?filename=policy_com-2024-206_en.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-strategy.ec.europa.eu/en/policies/digital-services-act" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/ov/SPEECH_25_2053" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2025Z19657&amp;did=2025D46146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.ec.europa.eu/document/download/1be3e462-bd50-4c64-b147-add9d1d5a580_en?filename=com_2025-529-1_act_en.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwjXlYSO0e6UAxUCxwIHHRr_GUsQFnoECCEQAQ&amp;url=https%3A%2F%2Fapps.who.int%2Fgb%2Febwha%2Fpdf_files%2FWHA79%2FA79_24-en.pdf&amp;usg=AOvVaw32EKNl-c5DgrxvOk1jNDaH&amp;opi=89978449" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.who.int/server/api/core/bitstreams/533c8487-eb17-4277-83d7-e46f4c9535e2/content" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalhealthhub.nl/site/binaries/site-content/collections/documents/2023/09/22/nederlandse-mondiale-gezondheidsstrategie-2023-2030/22_530+GHH+-+NL-01PM.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.ec.europa.eu/funding/eu4health-programme-2021-2027-vision-healthier-european-union_en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex:52022DC0675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/2b716c40-b371-48df-808d-64b330a11546/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-30821-173.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="2" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
-  <ap:Words>3387</ap:Words>
-  <ap:Characters>18633</ap:Characters>
+  <ap:Words>3507</ap:Words>
+  <ap:Characters>19292</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>155</ap:Lines>
-  <ap:Paragraphs>43</ap:Paragraphs>
+  <ap:Lines>160</ap:Lines>
+  <ap:Paragraphs>45</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>21977</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>22754</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-17T13:13:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <version/>
   <category/>
-  <contentStatus/>
-  <version/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0059C617296B049142960D7DBD88D31EB3</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZ_Country">
-[...20 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...88 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>