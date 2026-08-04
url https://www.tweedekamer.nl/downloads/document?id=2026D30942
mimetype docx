--- v0 (2026-06-18)
+++ v1 (2026-08-04)
@@ -1,3913 +1,1370 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...6 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <!-- Modified by docx4j 8.3.15 (Apache licensed) using IBM_WEBSPHERE_XLXP JAXB in IBM Corporation Java 1.8.0_311 on Windows Server 2012 R2 -->
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00B35AFE" w:rsidP="00B35AFE" w:rsidRDefault="00A30D62" w14:paraId="738A4B8F" w14:textId="6688E45F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36744</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE" w:rsidR="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Werkloosheidswet en enige andere wetten vanwege aanpassing van de Regeling dienstverlening aan huis (Wet aanpassing Regeling dienstverlening aan huis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00B35AFE" w:rsidP="00B35AFE" w:rsidRDefault="00B35AFE" w14:paraId="556C8255" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00B35AFE" w:rsidP="00D80872" w:rsidRDefault="00B35AFE" w14:paraId="048640E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00B35AFE" w:rsidP="00A30D62" w:rsidRDefault="00B35AFE" w14:paraId="4DF35288" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00B35AFE" w:rsidP="00A30D62" w:rsidRDefault="00B35AFE" w14:paraId="32D41D3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Den Haag, 18 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00B35AFE" w14:paraId="2A40C298" w14:textId="30BBE1D9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE" w:rsidR="00A30D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...289 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE" w:rsidR="00A30D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Aanleiding wetsvoorstel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="11761AB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 30 maart 2023 oordeelde de Centrale Raad van Beroep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna Centrale Raad) dat pgb-zorgverleners die minder dan vier dagen per week werken onder de huidige Regeling dienstverlening aan huis (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rdah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) niet mogen worden uitgesloten van de werknemersverzekeringen. Dit leidt namelijk tot ongeoorloofde ongelijke behandeling van vrouwen. Met het wetsvoorstel aanpassing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rdah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geeft de regering uitvoering aan de uitspraak van de Centrale Raad en wordt de rechtspositie van de betreffende groep pgb-zorgverleners verbeterd. De SVB ondersteunt de meeste budgethouders bij de extra werkgeverstaken. Tevens ontvangen deze budgethouders (tijdelijk) financiële compensatie voor de aanvullende werkgeverslasten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="7AEA80C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="115ACD33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gezien de aangehaalde uitspraak van de Centrale Raad was er bij alle betrokken departementen en uitvoeringsorganisaties een gevoel van urgentie om hier zo snel als mogelijk uitvoering aan te geven. Het betreft een uitspraak van de hoogste bestuursrechter in Nederland, en de uitspraak vormt daarmee een duidelijk en finaal oordeel waaraan moet worden voldaan. Daarom is een wetsvoorstel voorbereid om dit zo spoedig mogelijk in gang te zetten. In het proces van voorbereiding van het wetsvoorstel werd duidelijk dat het eerst mogelijke moment van inwerkingtreding voor de uitvoering 1 januari 2026 was. Daarop is in het voorstel ingezet en zijn er voorbereidingen voor getroffen. Dit leek ook lang een ambitieus maar haalbaar tijdpad voor het wetsvoorstel. Uiteindelijk bleek het tijdpad toch niet haalbaar, waardoor het parlement voor voldongen feiten werd geplaatst. De regering betreurt hoe het proces gelopen is. Op de geleerde lessen wordt verderop in deze brief ingegaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="637EE9E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="16DF3A1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de plenaire behandeling (die uiteindelijk begin dit jaar plaatsvond) zijn een aantal moties aangenomen, waaronder </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk228530114" w:id="0"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de motie van het Kamerlid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Flach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SGP) en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">motie van de Kamerleden Wendel (VVD) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Neijenhuis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (D66)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In deze moties wordt de regering verzocht onderzoek te doen naar, en lering te trekken uit, het doorlopen parlementair proces en de wijze waarop het parlement voor voldongen feiten is geplaatst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="0CC4B75D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wordt verzocht adequate maatregelen te treffen om herhaling te voorkomen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief geef ik, mede namens de Minister van Langdurige Zorg, Jeugd en Sport, invulling aan beide moties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="71BB1BEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="322BA606" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228375211" w:id="1"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verloop wetsvoorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="4F8CF3F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alvorens in te gaan op de geleerde lessen, is het van belang de context en tijdlijn van dit wetstraject te schetsen. Daarbij speelt de spanning tussen de duur van het wetgevingsproces en de tijd die uitvoeringsorganisaties nodig hebben voor implementatie van een wet een belangrijke rol. Een zorgvuldig wetstraject duurt, mede door consultatie, toetsing en parlementaire behandeling, gemiddeld twee jaar. Dit proces waarborgt de kwaliteit van wetgeving, maar sluit niet altijd aan bij de (politieke) urgentie. Tegelijkertijd vergt de voorbereiding van de uitvoering, door toenemende complexiteit en digitalisering, vaak een jaar of langer. Dit kan leiden tot dilemma’s. Vanuit een zorgvuldig wetgevingsproces bezien, wordt de voorbereiding van de uitvoering pas gestart na afronding van het wetstraject. In de praktijk zou dit bij veel trajecten echter leiden tot een doorlooptijd van minimaal drie jaar waar niet altijd ruimte voor is. Daarom wordt in voorkomende gevallen eerder gestart met de voorbereiding van de implementatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="6D77547E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="15F14DDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle betrokken departementen en uitvoeringsorganisaties hebben rondom dit wetsvoorstel urgentie gevoeld vanwege de uitspraak van de hoogste bestuursrechter en het belang van het opheffen van ongeoorloofde discriminatie van vrouwen en de bescherming van werknemers. De betrokken partijen wilden ook graag prioriteit geven aan het beëindigen van de buitenwettelijke uitvoering die er is door het uitvoeren van de uitspraak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="65446335" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="0B9EDF3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De betrokken organisaties hebben zich daarom ingezet om de invoeringsdatum van 1 januari 2026 te halen. Het was een krap en ambitieus tijdspad, zowel voor de uitvoering als voor de parlementaire behandeling, maar leek lange tijd haalbaar en realistisch. Met die gedachte is begin 2025 opdracht verstrekt aan de betrokken uitvoeringsorganisaties om de ICT-systemen te wijzigen en is het wetsvoorstel op 13 mei 2025 ingediend bij uw Kamer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze opdracht heeft ertoe geleid dat de uitvoering in september 2025 onomkeerbare stappen had gezet in het proces van invoering van de beoogde wetswijzigingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE" w:rsidDel="00732037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Te lang is toen gedacht dat het wetsvoorstel alsnog tijdig behandeld kon worden om te voorkomen dat bij het herstellen van de ene buitenwettelijke situatie (na de uitspraak van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CRvB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) een andere buitenwettelijke situatie zou ontstaan. Dat is helaas niet gelukt en dat had anders gemoeten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="68E71215" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="03AD9131" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...276 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geleerde lessen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="34A7A4F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het informeren - en meenemen van uw Kamer had eerder gemoeten. Reflecterend hadden regering en de uitvoering hier scherper op moeten zijn en realistischer moeten plannen, zeker toen duidelijk werd dat er een verkiezingsreces voor de Tweede Kamer zou zijn in het najaar. In dit proces had op het moment dat de uitvoering voornemens was onomkeerbare stappen te zetten, dit door de betrokken departementen gemeld moeten worden aan uw Kamer. Dit, zodat de Kamer in een eerder stadium de mogelijkheid had gehad hierop te reageren en indien gewenst hierop te kunnen acteren. Uw Kamer is echter pas in november 2025, met het verzoek tot spoedige behandeling van het wetsvoorstel, per brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hierover geïnformeerd. Dat was echt te laat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="1E6FAED5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="3D92EFD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen periode is het parlementaire proces, meer specifiek hoe het gelopen is, in verschillende ambtelijke overleggen geagendeerd en besproken. Dit met als doel geleerde lessen binnen de brede Rijksoverheid te delen en daarmee te borgen. Om het proces, zoals het is gelopen, zo breed mogelijk te delen, zijn ook interdepartementale overleggen benut. Hierbij is het belang besproken uw Kamer in dergelijke dossiers tijdig mee te nemen, bijvoorbeeld middels technische briefings en hierin duidelijk te maken welke deadlines er zijn om tijdige inwerkingtreding te kunnen waarborgen. En ook om daarbij aan te geven welke rol het parlement daarin kan spelen. Zo moeten uitvoeringskaders vaak al ruim van te voren duidelijk zijn. Het meenemen van uw Kamer in dergelijke complexiteit is dan ook cruciaal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="490778AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="3EAD4476" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...222 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009479C" w:rsidP="00192B29" w:rsidRDefault="0059655D" w14:paraId="3AFE03BB" w14:textId="07AEA48D">
-[...89 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="182844E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze casus onderstreept andermaal het belang van de trialoog tussen het parlement, de ministeries en uitvoeringsorganisaties. Zowel het tijdig opvolging geven aan rechterlijke uitspraken als een goede uitvoering en parlementaire behandeling zijn allemaal belangrijk. Als medewetgever dient uw Kamer voldoende ruimte te hebben zich uit te spreken over wetsvoorstellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="5BE70F54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is aan de regering om daarvoor te zorgen en om te zorgen voor goede en tijdige informatievoorziening aan de Kamer. Waaronder: 1) het duidelijk vermelden van de ‘go en no-go’-momenten ten aanzien van de implementatie door de uitvoeringsorganisaties, en 2) het inrichten van een duidelijke ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-structuur’ bij een wetsvoorstel dat meerdere departementen en uitvoeringsorganisaties raakt. Daarbij is het van belang uw Kamer goed mee te nemen in de achtergrond van het wetsvoorstel, hoe het wetsvoorstel wordt geïnterpreteerd en wat de consequenties zijn voor zowel de burgers als de uitvoering wanneer de behandeling wordt uitgesteld en vertraagd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="4A43EE12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="2B10F93D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Mede namens de Minister van Langdurige Zorg, Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F13BF4" w:rsidRDefault="00F13BF4" w14:paraId="37A60D87" w14:textId="77777777">
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="453664B0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...19 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="52C1915F" w14:textId="3E0300D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="00A30D62" w:rsidP="00A30D62" w:rsidRDefault="00A30D62" w14:paraId="543577F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E26F52">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w:rsidRPr="00B35AFE" w:rsidR="004E5D09" w:rsidP="00A30D62" w:rsidRDefault="004E5D09" w14:paraId="22480DEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B35AFE" w:rsidR="004E5D09" w:rsidSect="00A30D62">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="233C7868" w14:textId="77777777" w:rsidR="000238DE" w:rsidRDefault="000238DE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="512573F9" w14:textId="77777777" w:rsidR="00C61649" w:rsidRDefault="00C61649" w:rsidP="00A30D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="039DB518" w14:textId="77777777" w:rsidR="000238DE" w:rsidRDefault="000238DE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18F8557B" w14:textId="77777777" w:rsidR="00C61649" w:rsidRDefault="00C61649" w:rsidP="00A30D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00261EEF" w:rsidRDefault="00261EEF" w14:paraId="55066ADD" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03E53926" w14:textId="77777777" w:rsidR="00F47C65" w:rsidRPr="00A30D62" w:rsidRDefault="00F47C65" w:rsidP="00A30D62">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00261EEF" w:rsidRDefault="00261EEF" w14:paraId="61AC319F" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A496B0D" w14:textId="77777777" w:rsidR="00F47C65" w:rsidRPr="00A30D62" w:rsidRDefault="00F47C65" w:rsidP="00A30D62">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00261EEF" w:rsidRDefault="00261EEF" w14:paraId="4DD0FA93" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F696291" w14:textId="77777777" w:rsidR="00F47C65" w:rsidRPr="00A30D62" w:rsidRDefault="00F47C65" w:rsidP="00A30D62">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C8CB7C5" w14:textId="77777777" w:rsidR="000238DE" w:rsidRDefault="000238DE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="19351F70" w14:textId="77777777" w:rsidR="00C61649" w:rsidRDefault="00C61649" w:rsidP="00A30D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D56753E" w14:textId="77777777" w:rsidR="000238DE" w:rsidRDefault="000238DE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7898A220" w14:textId="77777777" w:rsidR="00C61649" w:rsidRDefault="00C61649" w:rsidP="00A30D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6CB1E8E6" w14:textId="4F877B53" w:rsidR="0067183B" w:rsidRPr="0067183B" w:rsidRDefault="0067183B" w:rsidP="0067183B">
+    <w:p w14:paraId="6C54BFF7" w14:textId="77777777" w:rsidR="00A30D62" w:rsidRPr="00B35AFE" w:rsidRDefault="00A30D62" w:rsidP="00A30D62">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067183B">
+      <w:r w:rsidRPr="00B35AFE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0067183B">
+      <w:r w:rsidRPr="00B35AFE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Centrale Raad van Beroep 30 maart 2023, ECLI:NL:CRVB:2023:481</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5D945D4B" w14:textId="42B3F43D" w:rsidR="00EB3509" w:rsidRPr="00392600" w:rsidRDefault="00EB3509" w:rsidP="00EB3509">
+    <w:p w14:paraId="0A5565E3" w14:textId="77777777" w:rsidR="00A30D62" w:rsidRPr="00A30D62" w:rsidRDefault="00A30D62" w:rsidP="00A30D62">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392600">
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AFE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00392600">
+      <w:r w:rsidRPr="00B35AFE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36 744, nr. 31 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1FCBF19F" w14:textId="4651189B" w:rsidR="00EB3509" w:rsidRPr="00392600" w:rsidRDefault="00EB3509" w:rsidP="00EB3509">
+    <w:p w14:paraId="09327263" w14:textId="77777777" w:rsidR="00A30D62" w:rsidRPr="00B35AFE" w:rsidRDefault="00A30D62" w:rsidP="00A30D62">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392600">
+      <w:r w:rsidRPr="00B35AFE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00392600">
+      <w:r w:rsidRPr="00B35AFE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36 744, nr. 32</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="677A3473" w14:textId="3A6D4118" w:rsidR="00392600" w:rsidRDefault="00392600">
+    <w:p w14:paraId="6F5AE6ED" w14:textId="77777777" w:rsidR="00A30D62" w:rsidRDefault="00A30D62" w:rsidP="00A30D62">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r w:rsidRPr="00392600">
+      <w:r w:rsidRPr="00B35AFE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00392600">
+      <w:r w:rsidRPr="00B35AFE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 744, nr. 2</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1C173960" w14:textId="6676CD85" w:rsidR="001158C5" w:rsidRPr="0067183B" w:rsidRDefault="001158C5" w:rsidP="001158C5">
+    <w:p w14:paraId="0D59FD53" w14:textId="77777777" w:rsidR="00A30D62" w:rsidRPr="0067183B" w:rsidRDefault="00A30D62" w:rsidP="00A30D62">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067183B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0067183B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 744, nr. 7</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00261EEF" w:rsidRDefault="00261EEF" w14:paraId="5B2FDCDB" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D2BAC29" w14:textId="77777777" w:rsidR="00F47C65" w:rsidRPr="00A30D62" w:rsidRDefault="00F47C65" w:rsidP="00A30D62">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...282 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AB33F5B" w14:textId="77777777" w:rsidR="00F47C65" w:rsidRPr="00A30D62" w:rsidRDefault="00F47C65" w:rsidP="00A30D62">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1019 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35B53142" w14:textId="77777777" w:rsidR="00F47C65" w:rsidRPr="00A30D62" w:rsidRDefault="00F47C65" w:rsidP="00A30D62">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...825 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F13BF4"/>
-[...261 lines deleted...]
-    <w:rsid w:val="00FF1341"/>
+    <w:rsidRoot w:val="00A30D62"/>
+    <w:rsid w:val="000A1666"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00725B76"/>
+    <w:rsid w:val="00773B75"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rsid w:val="00A51D7E"/>
+    <w:rsid w:val="00B35AFE"/>
+    <w:rsid w:val="00C61649"/>
+    <w:rsid w:val="00C7754D"/>
+    <w:rsid w:val="00F47C65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults spidmax="2050" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap data="2" v:ext="edit"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37A60D85"/>
+  <w14:docId w14:val="5B152B89"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{48BF27C1-FFB3-41D0-B01A-E04EF2A9BFDC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3932,75 +1389,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4035,55 +1492,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4155,1282 +1612,864 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...84 lines deleted...]
-    <w:rPr>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...555 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Toezendgegevens"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-    <w:name w:val="V12"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...86 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...162 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00192B29"/>
-[...1 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...10 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
+    <w:name w:val="KixCode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
+    <w:name w:val="Referentiegegevens HL"/>
+    <w:basedOn w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
+    <w:name w:val="Referentiegegevenskopjes"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...14 lines deleted...]
-    <w:name w:val="annotation text"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E26F52"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A30D62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E26F52"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A30D62"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E26F52"/>
+    <w:rsid w:val="00A30D62"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B35AFE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5704,222 +2743,81 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...6 lines deleted...]
-  <properties:HeadingPairs>
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1190</ap:Words>
+  <ap:Characters>6546</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>54</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
-  </properties:HeadingPairs>
-  <properties:TitlesOfParts>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Wetsvoorstel aanpassing Regeling dienstverlening aan huis</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
-  </properties:TitlesOfParts>
-[...3 lines deleted...]
-  <properties:DocSecurity>0</properties:DocSecurity>
+  </ap:TitlesOfParts>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>7721</ap:CharactersWithSpaces>
+  <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator/>
-  <lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<prop:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:prop="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-  <prop:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </prop:property>
-[...138 lines deleted...]
-</prop:Properties>
+  </property>
+</Properties>
 </file>