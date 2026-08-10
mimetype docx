--- v0 (2026-06-18)
+++ v1 (2026-08-10)
@@ -1,5922 +1,1695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00EA7BA5" w:rsidR="00EA7BA5" w:rsidP="00EA7BA5" w:rsidRDefault="00EA7BA5" w14:paraId="73CBB51D" w14:textId="1B32D88D">
-      <w:r w:rsidRPr="00EA7BA5">
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00C13AD8" w:rsidRDefault="001E2497" w14:paraId="28BEB922" w14:textId="6C3B7E21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8" w:rsidR="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>448</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8" w:rsidR="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8" w:rsidR="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Structuur van de uitvoering werk en inkomen (SUWI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00C13AD8" w:rsidP="00D80872" w:rsidRDefault="00C13AD8" w14:paraId="2F3AC8BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8" w:rsidR="001E2497">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>895</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="001E2497" w:rsidP="00593C1D" w:rsidRDefault="00C13AD8" w14:paraId="5DC6F6C8" w14:textId="496D2358">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00C13AD8" w:rsidP="00593C1D" w:rsidRDefault="00C13AD8" w14:paraId="27AC94CE" w14:textId="6797B770">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="001E2497" w:rsidP="00593C1D" w:rsidRDefault="001E2497" w14:paraId="674A004B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="4FA52B6B" w14:textId="34F6488C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op 19 december 2025 heeft u de kabinetsreactie ontvangen op het rapport van de Algemene Rekenkamer over fouten bij de WIA</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C13AD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00EA7BA5">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Mijn ambtsvoorganger heeft toegezegd u rond de zomer over de voortgang te informeren. Op 7 april 2026 heb ik per brief een aantal maatregelen aangekondigd die UWV treft gericht op verbetering van de organisatie(cultuur)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00EA7BA5">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00EA7BA5" w:rsidR="00954EDF" w:rsidP="00EA7BA5" w:rsidRDefault="00EA7BA5" w14:paraId="2DEB22F9" w14:textId="7A031659">
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In deze brief informeer ik u over de voortgang van de in deze brieven aangekondigde maatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="0E7F7653" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="4AEB0872" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Stand van zaken kabinetsreactie op het rapport van de Algemene Rekenkamer over </w:t>
-[...178 lines deleted...]
-    <w:p w:rsidR="00A16480" w:rsidP="00CE3426" w:rsidRDefault="00A16480" w14:paraId="2D93E589" w14:textId="7412850C">
+        <w:t>Stand van zaken kabinetsreactie op het rapport van de Algemene Rekenkamer over fouten bij de WIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="35AFE364" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Algemene Rekenkamer oordeelde dat de kwaliteit van met name de sociaal-medische dienstverlening niet op orde was en dat het toezicht daarop vanuit SZW onvoldoende scherp was. Zoals aangegeven in de brief van 19 december 2025 zetten UWV en SZW zich in om de aanbevelingen van de Algemene Rekenkamer zo effectief mogelijk op te volgen, ieder vanuit de eigen rol, maar ook in de samenwerking. UWV werkt hard aan verbetering van de kwaliteit van de dienstverlening en de kwaliteitsbeheersing. SZW zorgt voor (wettelijke) kaders en verantwoordingsafspraken en ziet er op toe dat belangrijke systemen en interne processen, zoals de financiële controlesystemen, het kwaliteitsmanagement en het risicomanagement, er zijn en functioneren. Samen moeten UWV en SZW ervoor zorgen dat met behulp van duidelijke uitvoeringsinformatie, structureel zicht is op mogelijke knelpunten en risico’s bij de uitvoering van de dienstverlening, zodat tijdig wordt gehandeld als dat nodig is. In 2026 zijn inmiddels tal van maatregelen in gang gezet en worden de eerste resultaten geboekt, zoals weergegeven in het vervolg van deze brief. Tegelijkertijd heeft het tijd nodig om de ingezette veranderingen te realiseren, te borgen en stapsgewijs vooruitgang te boeken, terwijl duizenden UWV-ers zich in het hier en nu inzetten voor de dagelijkse dienstverlening aan burgers en bedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="37B35556" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="75DD8E32" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3426">
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Verbeteren kwaliteit dienstverlening en kwaliteit</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Verbeteren kwaliteit dienstverlening en kwaliteitsmanagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="4FA4F8B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In de loop der jaren zijn verschillen ontstaan tussen kantoren en organisatieonderdelen binnen UWV, onder meer in kwaliteitsdefinities en werkwijzen voor beheersing en ontwikkeling van kwaliteit. Deze verschillen zorgen voor complicaties en tonen het belang aan van uniformering van processen en systemen zodat de kwaliteit van de dienstverlening verbetert en cliënten te maken krijgen met één UWV en dezelfde dienstverlening krijgen en ervaren. UWV erkent dit belang en werkt daartoe aan een drietal initiatieven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="06E67BB2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>smanagement</w:t>
-[...155 lines deleted...]
-    <w:p w:rsidRPr="00CE3426" w:rsidR="00CE3426" w:rsidP="00CE3426" w:rsidRDefault="00CE3426" w14:paraId="4948B957" w14:textId="368450CF">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="53240EC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3426">
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Programma Kwaliteit op orde</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE3426" w:rsidR="00CE3426" w:rsidP="00CE3426" w:rsidRDefault="00CE3426" w14:paraId="4989DE46" w14:textId="41CE091D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="29574A66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3426">
-[...370 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>UWV heeft het programma Kwaliteit op Orde in november 2025 gestart met als doel de organisatie in staat te stellen de kwaliteit van dienstverlening goed en uniform te monitoren, en aantoonbaar continu te verbeteren. In 2026 worden in overleg met SZW uniforme kaders (definities, normen, meetmethodes) ontwikkeld en vastgelegd. In 2027 volgt de implementatie binnen de organisatieonderdelen en het verder versterken van de lerende organisatie. Inmiddels is het UWV-brede beheersingsraamwerk gedefinieerd en is, als vertrekpunt van verbetering, een nulmeting uitgevoerd van de huidige kwaliteitssystematiek. Tevens zijn eerste kwaliteitsdefinities en kwaliteitsnormen geconcretiseerd. De andere kaders, waaronder verantwoordelijkheden, normen en rapportages, procesbeheersing en signaalmanagement, worden gefaseerd vastgesteld na consultatie van de werkvloer. Daarnaast is een Kwaliteits- en Risicocomité ingericht, dat onder voorzitterschap van een lid van de Raad van Bestuur van UWV de kwaliteit van dienstverlening en de beheersing van (kwaliteit)risico’s in de uitvoering monitort. Hiermee is de bestuurlijke aandacht voor het thema kwaliteit versterkt en geborgd. De komende periode staat in het teken van de verdere ontwikkeling van de kwaliteitskaders, alsook de voorbereiding op brede implementatie in 2027, met aandacht voor verschillen in volwassenheid tussen organisatieonderdelen en het versterken van sturing op kwaliteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="14CDF2B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE3426" w:rsidP="00CE3426" w:rsidRDefault="00CE3426" w14:paraId="5C8106C8" w14:textId="7F49B3F6">
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="3BE4164A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Verandermotor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE3426" w:rsidP="008614FF" w:rsidRDefault="00FF7447" w14:paraId="583CF39E" w14:textId="1C868259">
-[...220 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="3837F23F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de invoering van de Verandermotor werkt UWV aan een nieuwe manier van realiseren van veranderingen in de dienstverlening en IT. Doel is om beter te kunnen prioriteren, sneller te veranderen, fouten te voorkomen en vernieuwingen effectiever door te voeren. Vanuit een uniforme werkwijze worden veranderingen beter en merkbaarder doorgevoerd in de dienstverlening ten behoeve van cliënten en werkgevers en de ondersteuning van medewerkers van UWV. Binnen de Verandermotor werken multidisciplinaire teams samen om werkprocessen en systemen te verbeteren, waarbij aandacht is voor vakontwikkeling en professionele groei van medewerkers. Per 1 mei 2026 is de eerste fase van start gegaan met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">inrichting van een aantal nieuwe teams. Eind 2026 start de tweede fase, waarna begin 2027 de laatste nieuwe teams van start gaan. Om de voortgang te volgen worden dashboards ontwikkeld die inzicht geven in de mate waarin sneller en effectiever wordt veranderd. Vanaf de zomer van 2026 zullen de eerste resultaten zichtbaar worden. Leiderschap en cultuur zijn aandachtspunten voor de Verandermotor en integraal onderdeel van de veranderaanpak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="55551ACD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE3426" w:rsidP="00CE3426" w:rsidRDefault="00CE3426" w14:paraId="76994B4A" w14:textId="02C67655">
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="3CF201FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ontwikkelagenda sociaal-medische dienstverlening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE3426" w:rsidP="00CE3426" w:rsidRDefault="00CE3426" w14:paraId="39178D4A" w14:textId="6F434468">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="2B4326BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Over de Ontwikkelagenda sociaal-medische dienstverlening, bedoeld om de basis op orde te krijgen, wordt u geïnformeerd in de voortgangsbrief over dit onderwerp, die u gelijktijdig ontvangt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="4A322D13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="01F81AE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF7447">
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.2 Verbetering sturing, toezicht en samenwerking tussen SZW en UWV</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A0097" w:rsidP="00BE0D95" w:rsidRDefault="00C7091F" w14:paraId="1DE70ECA" w14:textId="38C322EC">
-[...92 lines deleted...]
-      <w:r w:rsidR="00296399">
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="262BEF93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een algemeen punt van de Algemene Rekenkamer is om meer scherpte aan te brengen in de sturing van SZW. Dit heeft betrekking op de gesprekken die UWV en SZW op alle niveaus, zowel formeel als informeel, voeren, de verantwoordingsdocumenten die UWV levert en de afspraken over informatievoorziening. Verbetering hiervan is een continu proces waarover SZW en UWV volop in gesprek zijn. Hierbij gaat het naast de afspraken rond informatievoorziening en verantwoording (zie paragraaf 2.2.3) ook om werkwijze, expertise, houding en gedrag etc. Tezamen vormt dit de invulling van de motie Ceder (Christenunie) om voldoende geïnformeerd te worden over de geleverde kwaliteit door uitvoeringsorganisaties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="000C4A0A">
-[...30 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De leerpunten uit de afspraken met UWV worden ook meegenomen in de relatie met de SVB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="7E9298F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="59034646" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA3585">
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.2.1. Inhoudelijk toezicht op de bedrijfsvoering van UWV</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00712C12" w:rsidR="00470B1A" w:rsidP="00470B1A" w:rsidRDefault="00470B1A" w14:paraId="602BDC3F" w14:textId="2D3A36FA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="6DABBFB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Algemene Rekenkamer riep SZW op “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">het inhoudelijk toezicht op UWV te </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00712C12" w:rsidR="00470B1A" w:rsidP="00470B1A" w:rsidRDefault="00470B1A" w14:paraId="0DAD590C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="70E7034E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>versterken</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">versterken om zich te verzekeren van de juistheid van de informatie over de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="6976C523" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> om zich te verzekeren van de juistheid van de informatie over de </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">rechtmatigheid van uitkeringen” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en te zorgen voor “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>rechtmatigheid</w:t>
-[...80 lines deleted...]
-    <w:p w:rsidR="00E342BB" w:rsidP="00E342BB" w:rsidRDefault="00E342BB" w14:paraId="58167B44" w14:textId="77777777">
+        <w:t>voldoende kennis en diepgang .. zodat de risico’s in de beheersing van kwaliteit worden herkend, geduid en kritisch besproken”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In de afgelopen maanden zijn afspraken gemaakt tussen SZW en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Auditdienst van UWV om de samenwerking te intensiveren. Dit versterkt de informatiepositie van SZW. Deze samenwerking omvat onder meer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="0C75CF05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Betere benutting van bestaande onderzoeken en rapportages;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E342BB" w:rsidP="00E342BB" w:rsidRDefault="00B01BEC" w14:paraId="7183D32A" w14:textId="1CB0FA3E">
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="1E93BD99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00E342BB" w:rsidP="00E342BB" w:rsidRDefault="00E342BB" w14:paraId="6948EEF0" w14:textId="18F77AE3">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aandragen en bespreken van onderzoeksonderwerpen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="24DD54B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...88 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodiek overleg tussen SZW en de directeur van de Auditdienst en de voorzitter van de Audit Advies Commissie (AAC). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="5A0720C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder geeft SZW opvolging aan de oproep voor voldoende kennis en diepgang door aanwezige expertise binnen SZW beter bijeen te brengen, onder meer op het gebied van financiën, ICT, kwaliteits- en risicomanagement en opdrachtgeverschap. Hiermee worden krachten gebundeld en de aanwezige kennis verdiept en beter benut. Verder blijft SZW periodiek evalueren of verbetering mogelijk is in het inhoudelijk toezicht op de bedrijfsvoering van UWV. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="5E808220" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="030CE2B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA3585">
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.2.2. Inzicht in financiële risico’s op onjuiste uitkering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C235C6" w:rsidP="00423AEF" w:rsidRDefault="00B51F3A" w14:paraId="74A9686A" w14:textId="300EFD80">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="20614458" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Algemene Rekenkamer adviseerde UWV en SZW in haar onderzoek “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>binnen de wettelijke kaders een rechtmatigheidsdefinitie voor de WIA (en eventueel andere uitkeringen) te ontwikkelen die representatief is voor het risico dat mensen te veel of te weinig uitkering ontvangen</w:t>
       </w:r>
-      <w:r w:rsidR="00423AEF">
-[...43 lines deleted...]
-    <w:p w:rsidRPr="001837BF" w:rsidR="00C235C6" w:rsidP="00C235C6" w:rsidRDefault="00C235C6" w14:paraId="00A3D483" w14:textId="7F74C313">
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”, en “zorg dat de rechtmatigheidsdefinitie aansluit bij de kwaliteitsdefinitie”. Dit omdat het huidige WIA-rechtmatigheids-percentage geen goed beeld geeft van het totaal aan fouten in WIA-uitkeringen en het (financiële) risico van burgers op een onjuiste uitkering (zie kader).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="4E87A59C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="44E920A5" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Financiële rechtmatigheid WIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001837BF" w:rsidR="00C235C6" w:rsidP="00C235C6" w:rsidRDefault="00C235C6" w14:paraId="281C498F" w14:textId="213F4789">
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="3E964504" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...41 lines deleted...]
-    <w:p w:rsidR="00B51F3A" w:rsidP="00B51F3A" w:rsidRDefault="00B51F3A" w14:paraId="3CB873C5" w14:textId="5B4D577A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit financiële rechtmatigheidscijfer heeft uitsluitend betrekking op nieuwe financiële fouten of onzekerheden in het betreffende verslagjaar, afgezet tegen het totaal aan WIA-uitkeringslasten. WIA uitkeringen zijn over het algemeen langlopend. Bij de meeste WIA-uitkeringen in de steekproef heeft de claimbeoordeling daarom al eerder plaatsgevonden, dat wil zeggen vóór het verslagjaar. Geconstateerde oude fouten worden daarom niet meegenomen in het rechtmatigheidspercentage. Daarnaast – zoals ook opgemerkt door de Algemene Rekenkamer – tellen onjuiste sociaal-medische beoordelingen door verzekeringsartsen en/of arbeidsdeskundigen niet mee bij de berekening van het rechtmatigheidspercentage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="25E27396" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conform de kabinetsreactie zijn UWV en SZW hiermee aan de slag langs twee lijnen: (1) verrijken verantwoordingsinformatie rechtmatigheid en (2) verkennen aanpassing rechtmatigheidsdefinitie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="7B78FFC1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="00B51F3A" w:rsidP="00B51F3A" w:rsidRDefault="00B51F3A" w14:paraId="0B3E2908" w14:textId="61DD4577">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UWV heeft de verantwoordingsinformatie over rechtmatigheid vanaf het jaarverslag van 2024 uitgebreid met een toelichting op de gepresenteerde cijfers. In het jaarverslag van 2025 is deze informatie verrijkt met bijvoorbeeld meer inzicht in de financiële gevolgen voor mensen. In het verslagjaar over 2026 wordt de informatie over zogenaamde oude en nieuwe fouten verder uitgebreid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="6BF88D24" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...134 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SZW en UWV hebben samen verkend welke aanpassingen in de definitie of systematiek bijdragen aan meer betekenisvolle verantwoordingsinformatie over rechtmatigheid. UWV gaat voor het verslagjaar 2027 specifiek voor de WIA een pilot uitvoeren, waarbij de systematiek van de meting van financiële rechtmatigheid wordt aangepast. Hierdoor komt meer focus op nieuwe WIA-vaststellingen. De uitkomsten bieden meer inzicht in het ‘huidige handelen’ van UWV en daarmee in de actuele staat van de dienstverlening. De rechtmatigheidsmeting wordt hiermee meer in lijn gebracht met de reguliere kwaliteitsmetingen, waardoor de uitkomsten beter vergelijkbaar zijn. Bij een succesvolle pilot gaat UWV de nieuwe systematiek ook toepassen op andere wetten, zoals de Wajong, WW en Ziektewet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="394B8C00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UWV toetst de kwaliteit van het sociaal-medisch handelen als onderdeel van de reguliere kwaliteitscontroles. De financiële rechtmatigheid en kwaliteitsmetingen gezamenlijk geven vanuit verschillende invalshoeken een beter beeld van de kwaliteit van de dienstverlening inclusief de financiële juistheid van uitkeringen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
         <w:rPr>
           <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (sociaal-)medisch oordeel zelf is een professioneel en tijdgebonden oordeel, dat moeilijk achteraf objectief te toetsen en lastig financieel te kwantificeren is. Het sociaal-medisch oordeel maakt daarom geen deel uit van de financiële rechtmatigheidsmeting.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E342BB" w:rsidP="00471AF8" w:rsidRDefault="00E342BB" w14:paraId="2DF96444" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="2246A176" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="0AACEDF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA3585">
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.2.3. Informatievoorziening en verantwoording</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E342BB" w:rsidP="00BE0D95" w:rsidRDefault="00E66419" w14:paraId="23F30F4E" w14:textId="52F5C7A1">
-[...31 lines deleted...]
-    <w:p w:rsidR="00E342BB" w:rsidP="00E342BB" w:rsidRDefault="00E342BB" w14:paraId="3E9EE20D" w14:textId="1983453D">
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="27318B6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In lijn met de aanbeveling van de Algemene Rekenkamer is het van belang dat informatie over de kwaliteit van de dienstverlening, de staat van de organisatie en mogelijke risico’s bij de uitvoering naar boven komen en SZW bereiken, zodat UWV en SZW daarover het gesprek kunnen voeren, tijdig kunnen bijsturen en gemaakte afspraken worden opgevolgd. Dit voorjaar is een traject gestart langs drie lijnen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="32BE89A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00E342BB" w:rsidP="00E342BB" w:rsidRDefault="00DF639A" w14:paraId="7052E7D5" w14:textId="09872A00">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herijking: Nagaan of de huidige beschrijving van rollen en verantwoordelijkheden en de bestaande (wettelijke) kaders nog aansluit bij de dagelijkse praktijk en de actuele maatschappelijke en politieke context en waar nodig aanpassen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="52B36FDC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00E342BB" w:rsidP="00E342BB" w:rsidRDefault="00E342BB" w14:paraId="3794D1C9" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Concretisering: Actualisering van de huidige set van waarden, doelen en (prestatie-indicatoren) waarop wordt gestuurd en beschrijven van de bijpassende wijze van informatievoorziening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="48D71A7F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Borging: Werkend maken van de onder 1 en 2 gemaakte afspraken en zorgen dat deze doorwerken in houding en gedrag.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E342BB" w:rsidP="00E342BB" w:rsidRDefault="00E342BB" w14:paraId="6340EC27" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="7F20503A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Onderdeel 1 en 2 zijn op dit moment in uitvoering. Vanaf 2027 en verder zullen UWV en SZW zich richten op de borging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B51F3A" w:rsidP="00471AF8" w:rsidRDefault="00B51F3A" w14:paraId="5206F5B5" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="15B2B5F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="03FB5FA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA3585">
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.2.4. Risicodialoog UWV en SZW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF639A" w:rsidP="001405E7" w:rsidRDefault="00F94E92" w14:paraId="56560111" w14:textId="56DA67D5">
-[...108 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="5D908558" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SZW wil met UWV scherper het gesprek voeren over de dilemma’s en risico’s bij de uitvoering van de dienstverlening en de maatregelen om deze risico’s te verminderen. UWV is vorig jaar gestart met het systematisch inventariseren van risico’s en per kwartaal deze risico’s te bespreken binnen de Raad van Bestuur als onderdeel van een lerende aanpak. Op basis van deze informatie bespreekt SZW sinds begin dit jaar met UWV elk kwartaal systematisch risico’s, dilemma’s en gekozen handelingsperspectieven. Doel is om een gezamenlijk beeld te vormen over de ontwikkelingen in de dienstverlening en de organisatie waarop UWV monitort en stuurt, zodat signalen worden opgepakt en er kan worden bijgestuurd. Ook wordt intensiever het gesprek gevoerd over het geheel van beleidsvoornemens. Dit biedt de mogelijkheid om samenloop van (beleids)wijzigingen vroegtijdig in kaart te brengen, knelpunten te adresseren en gezamenlijk prioriteiten te stellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="0C58635A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="35E83A21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2.2.</w:t>
-[...49 lines deleted...]
-    <w:p w:rsidRPr="009B0883" w:rsidR="009B0883" w:rsidP="009B0883" w:rsidRDefault="007D0344" w14:paraId="79147942" w14:textId="77DFA36B">
+        <w:t>2.2.5 Overige punten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="290AD3F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de kabinetsreactie van 19 december 2025 werd tot slot nog ingegaan op een tweetal punten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="1F7170C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk230778136" w:id="0"/>
-      <w:r>
-[...61 lines deleted...]
-      <w:r w:rsidR="00015788">
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aanvullende sturingsvormen: In de kabinetsreactie is op basis van een verkenning naar aanvullende sturingsvormen aangekondigd om mogelijke verbeteringen in de cliëntparticipatie (horizontale sturing) te bezien, onder andere in opvolging van de motie Patijn (GroenLinks-PvdA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00015788">
-[...75 lines deleted...]
-        <w:t xml:space="preserve">in het sociaal domein gestalte te geven. </w:t>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cliëntparticipatie is ook een onderwerp van de wettelijk verplichte vijfjaarlijkse evaluatie van het SUWI-stelsel, die u na de zomer ontvangt. In de kabinetsreactie op deze evaluatie zullen maatregelen worden opgenomen om de aangekondigde versterking van de cliëntparticipatie in het sociaal domein gestalte te geven. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="007D0344" w:rsidR="007D0344" w:rsidP="007D0344" w:rsidRDefault="007D0344" w14:paraId="286AAAC6" w14:textId="4CDE9FA9">
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="5DFFA2C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...90 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vereenvoudiging WIA: Hierop wordt ingegaan in de voortgangsbrief sociaal-medische dienstverlening die u gelijktijdig ontvangt en in de voortgangsbrief brief Routekaart Hervormingsagenda inkomensondersteuning die u voor het zomerreces ontvangt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="3313D5FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA7BA5" w:rsidR="00954EDF" w:rsidP="00CE3426" w:rsidRDefault="00EA7BA5" w14:paraId="11D327CC" w14:textId="6ABBAC23">
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="1B04A812" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Stand van zaken </w:t>
-[...152 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Aanvullend op bestaande maatregelen treft UWV de volgende maatregelen</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="007D0344" w:rsidR="007D0344" w:rsidP="00295194" w:rsidRDefault="00925D72" w14:paraId="769CADB9" w14:textId="081EF11F">
+        <w:t>Stand van zaken Opvolging van de maatregelen om de organisatie(cultuur) bij UWV te verbeteren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="1CB0829F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UWV ​heeft, zoals op 7 april aangekondigd, op mijn verzoek een plan opgesteld gericht op verbetering van de organisatie(cultuur) (bijgevoegd als bijlage). In het plan beschrijft UWV de kernwaarden die UWV als organisatie wil uitdragen, de organisatie-ontwikkeling die de Raad van Bestuur vorig jaar in gang heeft gezet en wat uit beschikbare data uit het meest recente medewerkersonderzoek blijkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="3A8FDD90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UWV heeft de afgelopen jaren reeds diverse initiatieven getroffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="23D8A971" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aanvullend op bestaande maatregelen treft UWV de volgende maatregelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="49E91670" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00993C43" w:rsidR="007D0344" w:rsidP="00993C43" w:rsidRDefault="00925D72" w14:paraId="73C17D20" w14:textId="1C96E5C3">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bespreken en aanspreken: UWV zet een moreel leertraject op waarmee leidinggevenden en medewerkers een laagdrempelig en praktisch handvat krijgen dat hen helpt te komen tot een handelingsperspectief bij een moreel dilemma. Deze zomer start een pilot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="0E0E9DFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00F0264B" w:rsidR="00993C43">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leiderschapsontwikkeling: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cs="Segoe UI" w:eastAsiaTheme="majorEastAsia"/>
-[...111 lines deleted...]
-    <w:p w:rsidRPr="00F95203" w:rsidR="00F95203" w:rsidP="007D0344" w:rsidRDefault="00925D72" w14:paraId="61E8990B" w14:textId="68732C40">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>UWV investeert verder in de ontwikkeling van leidinggevenden. Doel is richtinggevend en faciliterend leiderschap te creëren. Specifiek binnen de Verandermotor zijn ontwikkellijnen ingericht en ondersteunen tijdelijke transitiecoaches bij het vasthouden van de uniforme werkwijze en het gewenste gedrag, zodat de gewenste nieuwe patronen ontstaan. Daarnaast start in juni 2026 de pilot voor uniforme onboarding voor nieuwe leidinggevenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="61CF711C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...55 lines deleted...]
-    <w:p w:rsidR="00F95203" w:rsidP="007D0344" w:rsidRDefault="007D0344" w14:paraId="7865856D" w14:textId="25D8522A">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signaalmanagement: Naast het op orde brengen van het kwaliteitsmanagementsysteem is ook een speerpunt van het programma Kwaliteit op Orde om het signaalmanagement verder te ontwikkelen, onder andere door het inrichten van een register waarin signalen uit verschillende bronnen worden samengevoegd, geduid en geanalyseerd, zodat passende maatregelen kunnen worden genomen. De eerste stap is het centraal registreren van de bevindingen van toetsen en audits. Dat wordt voor het einde van dit jaar gerealiseerd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="6E333196" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="007D0344" w:rsidP="00401F3D" w:rsidRDefault="00131988" w14:paraId="7408E2B7" w14:textId="35166D9A">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De wervingsprocedure voor het extra lid van de Audit Adviescommissie (AAC), met als aandachtspunt organisatie-, leiderschaps- en cultuurontwikkeling wordt naar verwachting in juli afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="3D022F58" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="007D0344" w:rsidR="007D0344" w:rsidP="00B66825" w:rsidRDefault="007D0344" w14:paraId="13EE8A5B" w14:textId="3DDFAD44">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aangekondigde visitatiecommissie toetst komend najaar in hoeverre de organisatieveranderingen die UWV doorvoert bijdragen aan de gewenste cultuur en herhaalt de werkzaamheden een jaar later. UWV heeft prof. Dr. Zeger van der Wal bereid gevonden om deze commissie voor te zitten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="17DF1385" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="63FC92E8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...55 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot heeft UWV naar aanleiding van de signalen over het district Groot Amsterdam een onderzoek ingesteld naar het werk- en opleidingsklimaat voor verzekeringsartsen. Hierbij wordt ook breder gekeken naar andere districten. UWV verwacht de uitkomsten van dit onderzoek dit najaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="6B9CB3F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00593C1D" w:rsidRDefault="00593C1D" w14:paraId="75B0AA7F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit pakket maatregelen, dat UWV in overleg met SZW voortvarend heeft getroffen, geeft mij in combinatie met de ingezette organisatieverandering het vertrouwen dat goede stappen worden gezet in de richting van een stabiele, publieke dienstverlener voor burgers en bedrijven. Uiteraard volg ik de ontwikkelingen bij UWV nauwgezet en zetten SZW en UWV zich in om de aanbevelingen van de Algemene Rekenkamer effectief op te volgen. In de stand van de uitvoering blijf ik u informeren over de voortgang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00C13AD8" w:rsidRDefault="00593C1D" w14:paraId="1589CAF1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00C13AD8" w:rsidRDefault="00593C1D" w14:paraId="4A5012D0" w14:textId="5CCA0154">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00403F05" w:rsidP="00403F05" w:rsidRDefault="00403F05" w14:paraId="0C32FA58" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00593C1D" w:rsidP="00C13AD8" w:rsidRDefault="00593C1D" w14:paraId="0F0E62F7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00436569">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidRPr="00C13AD8" w:rsidR="00FE0FA3" w:rsidP="00C13AD8" w:rsidRDefault="00FE0FA3" w14:paraId="35F7496A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C13AD8" w:rsidR="00FE0FA3" w:rsidSect="00375BAB">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2385137C" w14:textId="77777777" w:rsidR="009A0A18" w:rsidRDefault="009A0A18">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A17CD22" w14:textId="77777777" w:rsidR="005F7489" w:rsidRDefault="005F7489" w:rsidP="00593C1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EA1C072" w14:textId="77777777" w:rsidR="009A0A18" w:rsidRDefault="009A0A18">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A57C1F3" w14:textId="77777777" w:rsidR="005F7489" w:rsidRDefault="005F7489" w:rsidP="00593C1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Sylfaen"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="710AE4FE" w14:textId="77777777" w:rsidR="0018012E" w:rsidRDefault="0018012E">
+  <w:p w14:paraId="5C68F12B" w14:textId="77777777" w:rsidR="006A5C74" w:rsidRPr="00593C1D" w:rsidRDefault="006A5C74" w:rsidP="00593C1D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15C32B94" w14:textId="77777777" w:rsidR="00436569" w:rsidRDefault="00436569">
+  <w:p w14:paraId="293E0E61" w14:textId="77777777" w:rsidR="006A5C74" w:rsidRPr="00593C1D" w:rsidRDefault="006A5C74" w:rsidP="00593C1D">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75A593D4" w14:textId="77777777" w:rsidR="0018012E" w:rsidRDefault="0018012E">
+  <w:p w14:paraId="0B2035C0" w14:textId="77777777" w:rsidR="006A5C74" w:rsidRPr="00593C1D" w:rsidRDefault="006A5C74" w:rsidP="00593C1D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B26CA87" w14:textId="77777777" w:rsidR="009A0A18" w:rsidRDefault="009A0A18">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7EAD0BA3" w14:textId="77777777" w:rsidR="005F7489" w:rsidRDefault="005F7489" w:rsidP="00593C1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DEEDDBD" w14:textId="77777777" w:rsidR="009A0A18" w:rsidRDefault="009A0A18">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="71111FED" w14:textId="77777777" w:rsidR="005F7489" w:rsidRDefault="005F7489" w:rsidP="00593C1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="354272FF" w14:textId="1FF3F12B" w:rsidR="00EA7BA5" w:rsidRPr="001035D7" w:rsidRDefault="00EA7BA5" w:rsidP="00EA7BA5">
+    <w:p w14:paraId="528118E0" w14:textId="77777777" w:rsidR="00593C1D" w:rsidRPr="00C13AD8" w:rsidRDefault="00593C1D" w:rsidP="00593C1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001035D7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001035D7">
-[...11 lines deleted...]
-        <w:t>Kamerstuk II 2025/2026 26448 nr. 863</w:t>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/2026 26448 nr. 863</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7EA668E3" w14:textId="4910EE8C" w:rsidR="00EA7BA5" w:rsidRPr="006E0340" w:rsidRDefault="00EA7BA5" w:rsidP="00EA7BA5">
+    <w:p w14:paraId="3DA43905" w14:textId="77777777" w:rsidR="00593C1D" w:rsidRPr="00C13AD8" w:rsidRDefault="00593C1D" w:rsidP="00593C1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001035D7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001035D7">
-[...11 lines deleted...]
-        <w:t>Kamerstuk II 2025/2026 26448 nr. 887</w:t>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/2026 26448 nr. 887</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="49CC12CD" w14:textId="031247C0" w:rsidR="00F733ED" w:rsidRPr="001035D7" w:rsidRDefault="00296399" w:rsidP="00F733ED">
+    <w:p w14:paraId="602C4104" w14:textId="77777777" w:rsidR="00593C1D" w:rsidRPr="00C13AD8" w:rsidRDefault="00593C1D" w:rsidP="00593C1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="71202D7F" w14:textId="250D0583" w:rsidR="001035D7" w:rsidRDefault="001035D7">
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-206, 26448, nr. 871</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC72C3E" w14:textId="77777777" w:rsidR="00593C1D" w:rsidRPr="00C13AD8" w:rsidRDefault="00593C1D" w:rsidP="00593C1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2C05573B" w14:textId="460B711C" w:rsidR="00015788" w:rsidRPr="001035D7" w:rsidRDefault="00015788">
+    <w:p w14:paraId="1FF90EAF" w14:textId="77777777" w:rsidR="00593C1D" w:rsidRPr="00C13AD8" w:rsidRDefault="00593C1D" w:rsidP="00593C1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001035D7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001035D7">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II, 2025-206, 26448, nr. 863</w:t>
+      <w:r w:rsidRPr="00C13AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-206, 26448, nr. 863</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44046B74" w14:textId="77777777" w:rsidR="0018012E" w:rsidRDefault="0018012E">
+  <w:p w14:paraId="4A7EC594" w14:textId="77777777" w:rsidR="006A5C74" w:rsidRPr="00593C1D" w:rsidRDefault="006A5C74" w:rsidP="00593C1D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CAEDD60" w14:textId="308E0B03" w:rsidR="00436569" w:rsidRDefault="00C61756">
-[...441 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3843569B" w14:textId="77777777" w:rsidR="006A5C74" w:rsidRPr="00593C1D" w:rsidRDefault="006A5C74" w:rsidP="00593C1D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A650B2E" w14:textId="55AD0210" w:rsidR="00436569" w:rsidRDefault="00C61756">
+  <w:p w14:paraId="2895C802" w14:textId="77777777" w:rsidR="006A5C74" w:rsidRPr="00593C1D" w:rsidRDefault="006A5C74" w:rsidP="00593C1D">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1261 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9CBE776D"/>
-[...800 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="107F7982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A93CEA12"/>
     <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5961,1284 +1734,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...1232 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2971214B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="143CB9B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -7315,1117 +1855,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...1065 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56C93715"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE926414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8494,137 +1968,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE72BC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BE824D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -8701,164 +2089,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="693B4953"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76A286FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8927,51 +2202,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A2238F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEF4B570"/>
     <w:lvl w:ilvl="0" w:tplc="031A3BA0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9040,726 +2315,170 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...86 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="1" w16cid:durableId="1702701830">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1655336151">
+  <w:num w:numId="2" w16cid:durableId="1776510517">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1285381834">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1350908556">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="4" w16cid:durableId="1975984435">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="986320839">
-[...26 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1647666119">
+  <w:num w:numId="5" w16cid:durableId="490488065">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="279917401">
-[...78 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="6" w16cid:durableId="865942286">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C61756"/>
-[...382 lines deleted...]
-    <w:rsid w:val="00FF7447"/>
+    <w:rsidRoot w:val="00593C1D"/>
+    <w:rsid w:val="001E2497"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00375BAB"/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rsid w:val="005F7489"/>
+    <w:rsid w:val="006A5C74"/>
+    <w:rsid w:val="008D566A"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A076EF"/>
+    <w:rsid w:val="00C13AD8"/>
+    <w:rsid w:val="00C86D89"/>
+    <w:rsid w:val="00CF21A7"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E57CA3"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02873C85"/>
+  <w14:docId w14:val="0E087B25"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E9EA9822-74AF-454A-A872-D1C392218BB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9768,77 +2487,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9863,75 +2582,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9966,55 +2685,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10086,1109 +2805,823 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00593C1D"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00593C1D"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...11 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C1D"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...18 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C61756"/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C61756"/>
+    <w:rsid w:val="00593C1D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C61756"/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C61756"/>
+    <w:rsid w:val="00593C1D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C61756"/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C61756"/>
+    <w:rsid w:val="00593C1D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C61756"/>
+    <w:rsid w:val="00593C1D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00391254"/>
+    <w:rsid w:val="00593C1D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...52 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EA7BA5"/>
+    <w:rsid w:val="00593C1D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00187491"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00187491"/>
+    <w:rsid w:val="00593C1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C13AD8"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...45 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...247 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11245,51 +3678,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11353,65 +3786,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11432,216 +3865,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>14344</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2638</ap:Words>
+  <ap:Characters>14514</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>119</ap:Lines>
-  <ap:Paragraphs>33</ap:Paragraphs>
+  <ap:Lines>120</ap:Lines>
+  <ap:Paragraphs>34</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Opzet kamerbrief: Voortgang opvolging aanbevelingen onderzoek Algemene Relenkamer naar fouten bij WIA-uitkeringen</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16918</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17118</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...104 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="iAdressering">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>