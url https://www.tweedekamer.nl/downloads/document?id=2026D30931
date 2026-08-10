--- v0 (2026-06-18)
+++ v1 (2026-08-10)
@@ -1,4048 +1,1856 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...530 lines deleted...]
-    <w:p w:rsidR="004B0E47" w:rsidP="00BE2D79" w:rsidRDefault="00BE2D79" w14:paraId="4BFE3CC4" w14:textId="77777777">
+    <w:p w:rsidRPr="00051594" w:rsidR="00051594" w:rsidRDefault="00E87F90" w14:paraId="53B484EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31516</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051594" w:rsidR="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00051594" w:rsidR="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00051594" w:rsidR="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Beleidsdoorlichting Defensie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="00051594" w:rsidP="004474D9" w:rsidRDefault="00051594" w14:paraId="67AF7F19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>52</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="00051594" w:rsidP="004B2BC8" w:rsidRDefault="00051594" w14:paraId="65A812D8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00E10483" w:rsidP="00E10483" w:rsidRDefault="00E10483" w14:paraId="736DFC0C" w14:textId="72BFAFD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="00051594" w:rsidP="004B2BC8" w:rsidRDefault="00051594" w14:paraId="7B00E19E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00691499" w:rsidR="00541962" w:rsidP="00541962" w:rsidRDefault="009112E1" w14:paraId="78D70C5E" w14:textId="591E633E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="10805340" w14:textId="25BA66A7">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hierbij bied ik u de uitkomsten aan van het onderzoek dat de Inspectie Veiligheid Defensie (IVD) heeft uitgevoerd naar de Agenda voor Veiligheid (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een doorontwikkeling van het in 2018 vastgestelde plan van aanpak ‘Een veilige defensieorganisatie’ (Kamerstuk 34 919, nr. 4), dat volgde op een reeks noodlottige ongevallen en onderzoeksrapporten en dat de veiligheid op de werkvloer naar een hoger niveau moest tillen. Meer specifiek heeft de IVD onderzoek verricht naar de realisatie van de maatregelen uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de wijze waarop de sturing op de realisatie is uitgevoerd. Met deze brief reageer ik op de uitkomsten van het onderzoek van de IVD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="2606715A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="241A6327" w14:textId="336249EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doel en conclusies van het onderzoek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="60375EE3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="235AA483" w14:textId="35EB3D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2018 begon Defensie met het implementeren van het plan van aanpak ‘Een veilige defensieorganisatie’. Dit plan besloeg een veertigtal maatregelen ter verbetering van zowel de fysieke als sociale veiligheid op de werkvloer. Het plan van aanpak is volgend op een evaluatie door de Auditdienst Rijk in 2022 door de toenmalige staatssecretaris van Defensie afgesloten. Uw Kamer is hierover destijds per brief (Kamerstukken 36 124, nr. 3) geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="47401876" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">De maatregelen uit het plan van aanpak uit 2018 zijn in 2021 uitgebreid met een reeks maatregelen uit de AvV, om op deze manier veiligheid verder te verankeren in de bedrijfsvoering en taakuitvoering van Defensie. Deze maatregelen bestonden hoofdzakelijk uit een personele uitbreiding van eenheden, staven en directies van Defensie die zich direct of indirect inzetten voor de bevordering van veiligheid op de werkvloer. De </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De maatregelen uit het plan van aanpak uit 2018 zijn in 2021 uitgebreid met een reeks maatregelen uit de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>AvV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="67660B28" w14:textId="77777777">
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, om op deze manier veiligheid verder te verankeren in de bedrijfsvoering en taakuitvoering van Defensie. Deze maatregelen bestonden hoofdzakelijk uit een personele uitbreiding van eenheden, staven en directies van Defensie die zich direct of indirect inzetten voor de bevordering van veiligheid op de werkvloer. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beslaat vijf agendapunten die afzonderlijk en in samenhang genomen, bijdragen aan een betere beheersing van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>defensiebrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veiligheidsrisico’s. Het betreft de volgende agendapunten: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="00F73339" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">integraal risicomanagement ingevoerd; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="50C6E801" w14:textId="77777777">
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="2674C8B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>deskundigheid op de werkplek gegarandeerd;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="79BF4C78" w14:textId="77777777">
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="694487AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>werk- en leefomgeving op norm;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="3AE59D31" w14:textId="23759E01">
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="05158E25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="15CC358C" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>balans tussen ondersteuning en uitvoering hersteld, en;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="26FAC329" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeggenschap commandanten op niveau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="7D1DCBB1" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00691499" w:rsidP="00541962" w:rsidRDefault="00541962" w14:paraId="12A36FC2" w14:textId="2FD9971C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aandacht van de IVD gaat in haar onderzoek in het bijzonder uit naar de realisatie van deze agendapunten en de manier waarop regie is gevoerd op de uitvoering daarvan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="7B1C304C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00541962" w:rsidP="00541962" w:rsidRDefault="00541962" w14:paraId="6D026CCE" w14:textId="72F3E84A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De IVD concludeert ten algemene dat het ontbreekt aan een helder en eenduidig beeld van de voortgang van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Een reden hiervoor is het ontbreken van gerichte stuurinformatie, waardoor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">niet kon worden vastgesteld of de gestelde doelen werden behaald en/of bijsturing nodig was. Het onderzoek van de IVD wijst daarmee uit dat de gekozen wijze van rapporteren, sturing en beleidsuitvoering binnen de defensieorganisatie niet eenduidig en consistent genoeg is om een helder overzicht te bieden van de voortgang op het gebied van veiligheid. De IVD constateert daarnaast dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plan Do Check Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PDCA-)cyclus niet volledig wordt doorlopen. De IVD benoemt dat het essentieel is dat in een tijd waarin steeds meer wordt gevraagd van Defensie en haar mensen, dit cyclische proces van plannen, uitvoeren, monitoren en bijsturen binnen het veiligheidsmanagement op orde is. In haar toezicht constateert de IVD ook de versnelling die Defensie doormaakt op het gebied van veiligheid in relatie tot opleiden, trainen en oefenen. Dit vraagt om een continue aandacht voor veiligheid. Ter afsluiting van haar brief verzoekt de IVD om haar uiterlijk 1 oktober 2026 te informeren over de wijze waarop de implementatie van het veiligheidsmanagementsysteem (VMS) wordt gemonitord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="0375BC23" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...53 lines deleted...]
-    <w:p w:rsidRPr="00691499" w:rsidR="00691499" w:rsidP="00541962" w:rsidRDefault="00BF3C8F" w14:paraId="7C67FDBF" w14:textId="4F3AC264">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Appreciatie van de conclusies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="56BF4D2D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00691499" w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00BF3C8F" w14:paraId="375FA242" w14:textId="4DBA624E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reeds genomen maatregelen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="0400959D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:u w:val="single"/>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00B3705A" w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="4C3B5EAF" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat de maatregelen uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar maatstaven van effectiviteit en efficiëntie niet altijd even goed meetbaar zijn gebleken, wordt niet bestreden. Defensie erkent dat het proces van beleidsontwikkeling- en evaluatie verbetering behoeft, onder andere door maatregelen beter te monitoren op effecten en impact. Daar staat tegenover dat de maatregelen uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de bevordering van een veilige werkomgeving hard nodig waren en tot concrete, tastbare resultaten hebben geleid. Dat het ontbreekt aan een helder en eenduidig beeld van de voortgang van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, betekent daarom niet dat er op het vlak van veiligheid niets is verbeterd. Met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de veiligheidsorganisaties na jaren van bezuinigingen op decentraal niveau versterkt en is de auditcapaciteit versterkt. Bovendien zijn er sinds de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verschillende initiatieven ontplooit die op hun manier een bijdrage hebben geleverd aan de realisatie van de vijf agendapunten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="2578487B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal risicomanagement ingevoerd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="1281631D" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:i/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="009D1250" w:rsidR="009D1250" w:rsidP="009D1250" w:rsidRDefault="00533233" w14:paraId="3CCB02E6" w14:textId="1B71134F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door toenemende geopolitieke spanningen en de oorlog aan de oostgrens van Europa ligt de focus van de krijgsmacht op (de voorbereiding op) inzet in het kader van hoofdtaak 1; de bescherming van ons eigen grondgebied en dat van NAVO-bondgenoten. Deze nieuwe realiteit dwingt Defensie tot een actieve, pragmatische risicobereidheid, waarbij bewuste, berekende risico’s worden genomen om snelle inzetbaarheid te garanderen. Dit vraagt om meer flexibiliteit en een hogere acceptatie van operationele risico's in vergelijking met het verleden, toen er meer tijd was voor opbouw en training en inzet in het hoogste geweldsspectrum veelal nog een keuze was. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="08C40D81" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...53 lines deleted...]
-    <w:p w:rsidRPr="009D1250" w:rsidR="00691499" w:rsidP="009D1250" w:rsidRDefault="00691499" w14:paraId="1501163F" w14:textId="5BAE69A8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als gevolg van deze ontwikkelingen verschuift de organisatiecultuur van risicomijdend denken, naar een omgeving waarin actief risicomanagement de norm is. Ter bevordering van deze ontwikkeling heeft Defensie het Integraal Risicomanagement (IRM) omarmd. Door toepassing van IRM worden risico’s helder in kaart gebracht zodat commandanten op alle niveaus een weloverwogen keuze kunnen maken tussen de veiligheid van personeel en operationeel succes. IRM is sinds 2025 onderwerp van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>defensiebreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geldend beleid en dit beleid wordt momenteel door de defensieonderdelen geïmplementeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="6446C9A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deskundigheid op de werkplek gegarandeerd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="0AB309ED" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:i/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="65BF1C24" w14:textId="054EFB6D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tijde van de totstandkoming van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was het ontbreken van specifieke, specialistische kennis bij alle defensieonderdelen een punt van aandacht. Het betrof onder meer kennis op het gebied van (het vervoer van) gevaarlijke stoffen, psychosociale arbeidsbelasting en regelgeving op het gebied van milieu en leefomgeving. Met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is voorzien in extra personele capaciteit bij eenheden en staven ter borging van deze specifieke kennis en kunde. Ook is geïnvesteerd in verschillende kenniscentra, met het oog op het centraal borgen van kennis waar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>defensiebreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behoefte aan is. Zo is een duikautoriteit opgericht die dient als kenniscentrum voor alle duikactiviteiten binnen de krijgsmacht en is vanwege het toenemende belang van kunstmatige optische straling (laser) het kenniscentrum laser opgericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="11907F0D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00D44D28" w:rsidP="00691499" w:rsidRDefault="00D44D28" w14:paraId="42102B30" w14:textId="7B3735E4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="6F66C0CE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00B3705A" w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="6FA78630" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="53FF89AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Werk- en leefomgeving op norm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="0D51D951" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:textAlignment w:val="auto"/>
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00B3705A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het hebben van een sociale veilige werk- en leefomgeving is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>randvoorwaardelijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor een professionele en veilige taakuitvoering. Daarom is sinds 2018 fors ingezet op het bevorderen van de meldingsbereidheid van medewerkers en het tonen van voorbeeldgedrag en leiderschap door commandanten en leidinggevenden. De sindsdien geïmplementeerde verbeteringen dragen nu duidelijk bij aan een cultuur waarin medewerkers zich veiliger voelen om misstanden te melden, de organisatie sneller leert van die meldingen en de operationele veiligheid van Defensie daarmee wordt versterkt. Hoewel veel goed gaat, is er nog ruimte voor verbetering. De “menselijke maat” – de consistente, empathische benadering van melder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051594">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="17"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3705A">
-[...4 lines deleted...]
-          <w:lang w:bidi="ar-SA"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ondersteuning, de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3705A">
+      <w:r w:rsidRPr="00051594">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="17"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3705A">
-[...38 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escalatie en nazorg – moet beter worden ingebed in elke fase van het traject. Ook moet de rol van vertrouwenspersonen duidelijker worden gedefinieerd, hun capaciteit worden uitgebreid en de kwaliteit van hun werk systematischer worden gewaarborgd. Deze resterende aandachtspunten – vooral rond de menselijke benadering van het meldproces en de versterking van het vertrouwenspersonenstelsel – worden in de komende periode systematisch aangepakt, zodat de positieve lijn kan worden voortgezet en verdiept. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="180AAAA1" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="2432B3BE" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="6C40B0C9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="17"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="17"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>balans tussen ondersteuning en uitvoering hersteld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00847E6B" w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="482633A6" w14:textId="77777777">
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="08CB081B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zeggenschap commandanten op niveau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="7002BBAA" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:i/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00691499" w:rsidP="00691499" w:rsidRDefault="00691499" w14:paraId="7C9846E9" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door jarenlange bezuinigingen was het aantal veiligheidsfunctionarissen bij de defensieonderdelen sterk gereduceerd, terwijl het juist deze functionarissen zijn die commandanten en leidinggevenden gevraagd en ongevraagd van advies voorzien over veiligheidsrisico’s. Daarmee vormen ze een onmisbare schakel in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bedrijfsvoeringsketen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Defensie. Overtuigd van de noodzaak om deze reductie terug te draaien, zijn met de maatregelen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de veiligheidsorganisaties op decentraal niveau weer uitgebreid. Niet alleen werkt deze versterking van de veiligheidsorganisatie en -expertise rechtsreeks door in de dagelijkse praktijk van onze mensen, maar stelt het commandanten in staat om hun verantwoordelijkheid te nemen voor de professionele en veilige taakuitvoering van hun eenheden. Daarnaast is met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïnvesteerd in de uitbreiding van de auditcapaciteit. Door gerichte audits uit te voeren, controleert de organisatie in hoeverre systemen en processen zijn ingericht volgens wet- en regelgeving. Deze uitbreiding versterkt het lerend vermogen van de organisatie en biedt commandanten de ruimte om hun bedrijfsvoering waar nodig bij te sturen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="33E64A04" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00962C39" w:rsidR="00E10483" w:rsidP="00E10483" w:rsidRDefault="00E24547" w14:paraId="32E86786" w14:textId="540534BF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vervolg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="24B24C9A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veiligheid kent vele aspecten en is daarmee onderdeel van de gehele bedrijfsvoering. Keuzes die op het oog veiligheid niet beïnvloeden, kunnen dit indirect toch doen. Volledige veiligheid bestaat bovendien, zeker bij een organisatie met de taakuitvoering van Defensie, nagenoeg niet. Daarnaast is het meten van veiligheid in de praktijk zeer lastig. Dit maakt dat het bevorderen van veiligheid op de werkvloer geen eenvoudige opgave is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="67317EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om onze ambities voor het veiligheidsbeleid te kunnen realiseren, is het daarom noodzakelijk het inzicht in de effectiviteit van genomen en nog te nemen maatregelen op het gebied van fysieke en sociale veiligheid snel te vergroten. Daartoe herzien we op onderdelen ons veiligheidsbeleid. Dat dient niet alleen de toekomst, maar biedt ons ook de mogelijkheid om lopende initiatieven en maatregelen (nogmaals) te valideren en waar mogelijk af te ronden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="70DEE871" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We intensiveren daarnaast onze inspanningen om veiligheid meetbaar te maken. Dat doen we door beschikbare informatie over voorvallen, incidenten en ongevallen beter te benutten en deze gegevens te combineren met informatie afkomstig uit onder andere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>medewerkersonderzoeken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en personeelsregistratiesystemen. Ook de onderzoeken en rapporten van interne en externe toezichthouders vervullen hierin een belangrijke rol. Daarbij noem ik specifiek het voorvalonderzoek, thematisch onderzoek en systeemgericht toezicht van de IVD. Dit moet ons meer inzicht gaan verschaffen in de ontwikkeling van onze veiligheidscultuur en stelt ons in staat te leren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="3288268C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over de wijze waarop Defensie het inzicht in de effectiviteit van maatregelen wil vergroten bent u uitgebreid geïnformeerd (Kamerstukken 31 516, nr. 50). Over de voortang van deze inspanningen wordt uw Kamer jaarlijks voorafgaand aan het jaarverslag in een aparte brief geïnformeerd. Recent is uw Kamer een eerste maal over de voortgang geïnformeerd (Kamerstuk 31 516, nr. 51). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="2C3B8720" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962C39">
-        <w:rPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Vervolg</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00771778" w:rsidP="00047358" w:rsidRDefault="00406D9C" w14:paraId="7E9231A3" w14:textId="77777777">
+        <w:t>Veiligheidsmanagementsysteem en PDCA-cyclus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="02BBAE4C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B3705A" w:rsidP="00047358" w:rsidRDefault="00406D9C" w14:paraId="6C97AF67" w14:textId="1D188122">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het VMS is het geheel aan beleid en procedures van Defensie om risico’s in de organisatie te beheersen en veiligheid continu te verbeteren. Het systeem is ontworpen om veiligheid in balans te brengen met de veeleisende militaire praktijk. Naar aanleiding van diverse inspectierapporten en verschillende evaluaties is het VMS al geruime tijd onderwerp van een ingrijpende herziening. De implementatie van een nieuw, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>defensiebreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VMS is in volle gang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="751A3AA6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...58 lines deleted...]
-    <w:p w:rsidR="000B444F" w:rsidP="00047358" w:rsidRDefault="00B3705A" w14:paraId="72006545" w14:textId="0CC3EE9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Defensie zal de implementatie van het VMS gebruiken om de PDCA-cyclus en het veiligheidsmanagement sluitend te krijgen. Het VMS bevat alle middelen die nodig zijn om vooruit te kijken, te evalueren en doorlopend te leren. Dit zorgt voor aandacht voor veiligheid in brede zin op alle niveaus in de organisatie. De kern hiervan vormt het inventariseren, identificeren en beheersen van risico’s en het leren hiervan. Ik verstrek de IVD in relatie met de implementatie van het VMS alle informatie die noodzakelijk is om haar toezichttaak naar behoren uit te kunnen voeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="0A48F67C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">onder andere </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Periodieke Rapportage ‘Mensen’ (Veiligheid)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="2C24A720" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conclusies van de IVD staan niet op zichzelf. Eind 2025 boden de minister van Defensie en ik uw Kamer de Periodieke Rapportage ‘Mensen’ (Veiligheid) aan, vergezeld van een kabinetsreactie (Kamerstukken 31 516, nr. 50). Deze Periodieke Rapportage richtte zich op het door Defensie in de periode 2018-2023 gevoerde beleid ter verbetering van veiligheid op de werkvloer. Dit onderzoek diende ter uitvoering van de Strategische Evaluatieagenda van het Ministerie van Defensie. Ook de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B90FB8">
-        <w:t>medewerkersonderzoeken</w:t>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000B444F">
-[...31 lines deleted...]
-    <w:p w:rsidR="00962C39" w:rsidP="00962C39" w:rsidRDefault="005F0F64" w14:paraId="4E71B290" w14:textId="2DACEE10">
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was in dit kader onderwerp van onderzoek, nu deze maatregel binnen de genoemde onderzoeksperiode was vastgesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="152C3352" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...136 lines deleted...]
-    <w:p w:rsidR="0070623D" w:rsidRDefault="0070623D" w14:paraId="119C5D0C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In die Periodieke Rapportage concludeerden de onderzoekers al dat het door Defensie gevoerde beleid slechts in beperkte mate te beoordelen was, omdat de nadruk destijds lag op het boeken van resultaten, waarin Defensie volgens de onderzoekers op onderdelen is geslaagd. De maatregelen die sinds 2018 zijn ingezet, waaronder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, hebben tot tastbare resultaten geleid. Voorbeelden van positieve ontwikkelingen die worden genoemd in de Periodieke Rapportage zijn de versterking van het toezicht, stappen in de ontwikkeling naar situationeel risicomanagement en commandanten die het onderwerp ‘veiligheid’ voortvarend oppakken. Tegelijkertijd leidde de nadruk op concrete maatregelen ertoe dat enkele stappen in de beleidsvorming zijn overgeslagen bij de start van ingezette versterking. Hierdoor was beleidsmonitoring en –evaluatie maar beperkt mogelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="5BB98935" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00691499" w:rsidR="005F0F64" w:rsidP="005F0F64" w:rsidRDefault="00E10483" w14:paraId="0073951E" w14:textId="7BBE990A">
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="77D1ADD6" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F0F64" w:rsidR="009E113E" w:rsidP="005F0F64" w:rsidRDefault="009E113E" w14:paraId="273BBD65" w14:textId="77777777">
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="4206E70C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E10483" w:rsidP="00094518" w:rsidRDefault="00C412ED" w14:paraId="25A0C225" w14:textId="4E6F0F90">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="004B2BC8" w:rsidRDefault="004B2BC8" w14:paraId="1DDA9E63" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...81 lines deleted...]
-      <w:type w:val="continuous"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft Defensie na jaren van bezuinigingen een belangrijke stap gezet in de uitbreiding en professionalisering van de veiligheidsorganisatie. In die opzet zijn we naar mijn oordeel geslaagd. Hoewel er nu een hoop goed gaat, benadrukken de conclusies van de IVD dat we ons handelen kritisch moeten blijven beschouwen. Om richting te geven aan een organisatie die onder druk moet kunnen presteren, is effectief beleid een absolute noodzaak. Het onderzoek van de IVD onderstreept eens te meer het belang om, ongeacht de omstandigheden, voorafgaand aan het vaststellen van beleid de beoogde effecten inzichtelijk en meetbaar te maken. Dat dient niet alleen de veiligheid van onze medewerkers, maar ook de effectiviteit van ons toezicht. Immers moet niet alleen beleid, maar ook toezicht uitvoerbaar zijn, wil het de defensieorganisatie helpen om te leren van haar fouten en vermijdbare schade, verliezen en ongewenste risico’s te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="00051594" w:rsidP="00051594" w:rsidRDefault="00051594" w14:paraId="241619CF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="00051594" w:rsidRDefault="00051594" w14:paraId="481901AC" w14:textId="700FAABD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004B2BC8" w:rsidP="00051594" w:rsidRDefault="00051594" w14:paraId="02620D4A" w14:textId="6ADCD86E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00051594" w:rsidR="004B2BC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00051594" w:rsidR="004E5D09" w:rsidP="00051594" w:rsidRDefault="004E5D09" w14:paraId="06A46F48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00051594" w:rsidR="004E5D09" w:rsidSect="004B2BC8">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EF8ADE6" w14:textId="77777777" w:rsidR="008A1615" w:rsidRDefault="008A1615" w:rsidP="001E0A0C">
+    <w:p w14:paraId="0C6FBB98" w14:textId="77777777" w:rsidR="00250F50" w:rsidRDefault="00250F50" w:rsidP="004B2BC8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E7628EA" w14:textId="77777777" w:rsidR="008A1615" w:rsidRDefault="008A1615" w:rsidP="001E0A0C">
+    <w:p w14:paraId="0062C9AD" w14:textId="77777777" w:rsidR="00250F50" w:rsidRDefault="00250F50" w:rsidP="004B2BC8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...28 lines deleted...]
-    <w:sig w:usb0="00000087" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
-    <w:panose1 w:val="02040503050406030204"/>
-[...5 lines deleted...]
-  <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6E55ABFB" w14:textId="77777777" w:rsidR="003E2E5A" w:rsidRDefault="003E2E5A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F380F5D" w14:textId="77777777" w:rsidR="002D7C98" w:rsidRPr="004B2BC8" w:rsidRDefault="002D7C98" w:rsidP="004B2BC8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4E312746" w14:textId="77777777" w:rsidR="001D2528" w:rsidRDefault="001D2528" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36CC40C7" w14:textId="77777777" w:rsidR="002D7C98" w:rsidRPr="004B2BC8" w:rsidRDefault="002D7C98" w:rsidP="004B2BC8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="75AAEF92" w14:textId="77777777" w:rsidR="003E2E5A" w:rsidRDefault="003E2E5A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36BE1A7A" w14:textId="77777777" w:rsidR="002D7C98" w:rsidRPr="004B2BC8" w:rsidRDefault="002D7C98" w:rsidP="004B2BC8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60C0396E" w14:textId="77777777" w:rsidR="008A1615" w:rsidRDefault="008A1615" w:rsidP="001E0A0C">
+    <w:p w14:paraId="2DA4DD35" w14:textId="77777777" w:rsidR="00250F50" w:rsidRDefault="00250F50" w:rsidP="004B2BC8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3975B4FF" w14:textId="77777777" w:rsidR="008A1615" w:rsidRDefault="008A1615" w:rsidP="001E0A0C">
+    <w:p w14:paraId="77385B73" w14:textId="77777777" w:rsidR="00250F50" w:rsidRDefault="00250F50" w:rsidP="004B2BC8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5B45D99A" w14:textId="77777777" w:rsidR="003E2E5A" w:rsidRDefault="003E2E5A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="710C1545" w14:textId="77777777" w:rsidR="002D7C98" w:rsidRPr="004B2BC8" w:rsidRDefault="002D7C98" w:rsidP="004B2BC8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4D76BDC7" w14:textId="77777777" w:rsidR="001D2528" w:rsidRDefault="001D2528" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4184EBE2" w14:textId="77777777" w:rsidR="002D7C98" w:rsidRPr="004B2BC8" w:rsidRDefault="002D7C98" w:rsidP="004B2BC8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...187 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...58 lines deleted...]
-  <w:p w14:paraId="5E9DE328" w14:textId="77777777" w:rsidR="001D2528" w:rsidRDefault="001D2528" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FF52ED1" w14:textId="77777777" w:rsidR="002D7C98" w:rsidRPr="004B2BC8" w:rsidRDefault="002D7C98" w:rsidP="004B2BC8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:p>
-[...580 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...1036 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D982CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02C82C5E"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4084,502 +1892,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...450 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CB56535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="978A2AF2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4624,3534 +1981,144 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...555 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="1335717288">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...41 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="2" w16cid:durableId="501042298">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F45036"/>
-[...2796 lines deleted...]
-    <w:rsid w:val="00F31257"/>
+    <w:rsidRoot w:val="004B2BC8"/>
+    <w:rsid w:val="00051594"/>
+    <w:rsid w:val="00250F50"/>
+    <w:rsid w:val="002D7C98"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00860CB6"/>
+    <w:rsid w:val="00B537BD"/>
+    <w:rsid w:val="00E87F90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4CD73490"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{ABF22F86-DAEF-419F-B6F1-F51C49C9241E}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8262,51 +2229,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8479,410 +2446,1112 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A098535AD244833982C339EB351244F">
-[...3 lines deleted...]
-    <w:name w:val="7DCD2D1128284E78AEA9FB0D4602D5BC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="004B2BC8"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00051594"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12491</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2259</ap:Words>
+  <ap:Characters>12430</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>104</ap:Lines>
+  <ap:Lines>103</ap:Lines>
   <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14733</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14660</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>