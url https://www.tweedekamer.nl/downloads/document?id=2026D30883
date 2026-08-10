--- v0 (2026-06-18)
+++ v1 (2026-08-10)
@@ -1,2891 +1,995 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00EA098A" w:rsidR="009C20B0" w:rsidP="009C20B0" w:rsidRDefault="009C20B0" w14:paraId="3042920A" w14:textId="77777777">
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00110BFC" w:rsidRDefault="00810750" w14:paraId="1206B697" w14:textId="621C4453">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33836</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC" w:rsidR="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC" w:rsidR="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC" w:rsidR="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personen- en familierecht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00110BFC" w:rsidP="004474D9" w:rsidRDefault="00110BFC" w14:paraId="3C1278B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>143</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00110BFC" w:rsidP="00810750" w:rsidRDefault="00110BFC" w14:paraId="15C14566" w14:textId="2EE2A5B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00110BFC" w:rsidP="00810750" w:rsidRDefault="00110BFC" w14:paraId="28D63EB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00110BFC" w:rsidP="00810750" w:rsidRDefault="00110BFC" w14:paraId="57A3DCC5" w14:textId="74E87E19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00110BFC" w:rsidP="00810750" w:rsidRDefault="00110BFC" w14:paraId="357FBBFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="2854C3A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="05690943" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C20B0" w:rsidP="009C20B0" w:rsidRDefault="009C20B0" w14:paraId="04E94CFF" w14:textId="26546391">
-[...115 lines deleted...]
-    <w:p w:rsidRPr="00934453" w:rsidR="009C20B0" w:rsidP="009C20B0" w:rsidRDefault="009C20B0" w14:paraId="5946E4AD" w14:textId="77777777">
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="29950238" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Commissiedebat personen- en familierecht op 16 april jl. heb ik met uw Kamer onder meer gesproken over de wenselijkheid van een nieuw wetsvoorstel waarmee de voorwaarden worden aangepast voor de wijziging van de geslachtvermelding in overheidsregistraties. Ik heb daarbij toegezegd mij ervoor in te spannen om uw Kamer vóór het Commissiedebat emancipatie, dat plaats zal vinden op 25 juni aanstaande, te informeren over mijn gesprek met vertegenwoordigers van de transgendergemeenschap dat ik onder andere hierover heb gevoerd. Daarnaast heb ik toegezegd uw Kamer te informeren over de problematiek waar mensen tegenaan lopen nadat de rechter hun verzoek om een geslachtsvermelding ‘x’ in de geboorteakte heeft toegewezen. Ten slotte heb ik toegezegd mijn best te doen om u een beeld te geven van hoe de toekomst eruitziet op het punt van een aanpassing van de voorwaarden voor wijziging van de geslachtsregistratie. Met deze brief kom ik tegemoet aan die toezeggingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="5482DEA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 21 mei 2026 heb ik een kennismakingsgesprek gehad met vertegenwoordigers van Transgender Netwerk en het COC. Het was een prettig gesprek waarbij vanuit Transgender Netwerk het belang van een beter toegankelijke procedure voor aanpassing van de genderregistratie voor het voetlicht is gebracht. Dit kabinet hoopt bij te dragen aan een samenleving waarin het recht om te zijn wie je wilt zijn onvoorwaardelijk is en niet ter discussie staat. Je hoeft je bestaansrecht niet te verdienen en hebt geen goedkeuring nodig van de samenleving. We mogen van elkaar vragen om dit recht te erkennen. We vragen niemand om van overtuiging te veranderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="3BA3C0D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="142A1010" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
-[...64 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wijziging van de geslachtsregistratie van ‘m’ naar ‘v’ of andersom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="2CB6F760" w14:textId="2B8FEA1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is voor de persoon met een genderidentiteit die niet aansluit bij het op de geboorteakte opgenomen geslacht, onder voorwaarden mogelijk om de vermelding van diens geslacht in de geboorteakte te laten wijzigen van ‘m’ naar ‘v’ of van ‘v’ naar ‘m’. Die voorwaarden zijn sinds 1 juli 2014 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stb.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014, nr. 1) als volgt. De persoon in kwestie: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="006937AE">
         <w:t xml:space="preserve">• is 16 jaar of ouder, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="006937AE">
         <w:t xml:space="preserve">• is voorgelicht over de juridische gevolgen van de wijziging, en </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...32 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">• beschikt over een deskundigenverklaring - afgegeven door een aangewezen arts of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>gelegenheid kan ook een nieuwe voornaam worden gekozen</w:t>
-[...96 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">psycholoog - waaruit blijkt dat de duurzame overtuiging bestaat tot het andere geslacht te behoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="023CF53F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na aangifte bij de ambtenaar van de burgerlijke stand van de gemeente waar de geboorteakte is opgeslagen wordt de geslachtsregistratie gewijzigd. Bij die gelegenheid kan ook een nieuwe voornaam worden gekozen. In de jurisprudentie bestaan er inmiddels meerdere voorbeelden waarbij rechters ook een verzoek tot wijziging van de registratie bij jongeren onder de 16 toewijzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="77991D6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot 11 augustus 2025 was bij uw Kamer een wetsvoorstel aanhangig waarmee werd beoogd de voorwaarden voor wijziging van de vermelding van het geslacht in de akte van geboorte aan te passen (Kamerstukken 35 825). Het vorige kabinet heeft dit wetsvoorstel op verzoek van uw Kamer ingetrokken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="480A802B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="55E3CA8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het gesprek met Transgender Netwerk kwam duidelijk naar voren dat er nog steeds een grote behoefte bestaat aan een aanpassing van de voorwaarden voor wijziging van de geslachtsvermelding. Het gaat dan zowel om de vereiste deskundigenverklaring als om de leeftijdsgrens van 16 jaar voor de wijziging van de geslachtsvermelding aan de balie. Tijdens het gesprek is ook toegelicht welke knelpunten het oplevert voor jongeren om een identiteitskaart of paspoort te hebben waarin het geslacht en de voornaam niet aansluiten bij het gender waarin en de naam waarmee wordt geleefd. Je identiteitskaart vormt dan steeds een bron van zorgen; in het openbaar vervoer of de supermarkt, maar ook bijvoorbeeld bij het aannemen van een bijbaantje. Hoewel rechters ook de wijziging van de geslachtsregistratie bij transgender jongeren onder de 16 toewijzen, wordt deze procedure door hen als langdurig en onzeker ervaren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C20B0" w:rsidP="009C20B0" w:rsidRDefault="009C20B0" w14:paraId="1FF4202D" w14:textId="15E8C5E8">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00934453" w:rsidR="009C20B0" w:rsidP="00401F62" w:rsidRDefault="009C20B0" w14:paraId="73832035" w14:textId="69FF5FD4">
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="1EDEC118" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gesprek met Transgender Netwerk en het COC onderstreepte de belangrijke taak die wij als overheid hebben om ervoor te zorgen dat iedereen zichtbaar zichzelf kan zijn, ongeacht je gender. Het belang van deze opdracht wordt door het kabinet gedeeld. Ook het coalitieakkoord spreekt dit uit: We blijven werken aan de acceptatie, veiligheid en emancipatie van de transgendergemeenschap, op straat, op school, op de werkvloer en overal in binnen- en buitenland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="62A273D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="0D42A27A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
-[...53 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ervaringen van mensen met een ‘x’ in de overheidsregistraties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="505FCB9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Met Transgender Netwerk is daarnaast gesproken over de positie van een groeiende groep personen die zich niet of niet steeds thuis voelen bij een registratie ‘m’ of ‘v’.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00110BFC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zij hebben behoefte aan een non-binaire geslachtsvermelding. In de rechtspraak wordt inmiddels regelmatig de opname van een non-binaire geslachtsvermelding in de geboorteakte uitgesproken in de vorm van een ‘x’. Er zijn als gevolg daarvan inmiddels zo’n driehonderd personen met een ‘x’ in de geboorteakte en in het paspoort. Op dit moment is er geen specifieke wettelijke regeling voor deze wijziging, noch voor de juridische betekenis of doorwerking hiervan in de maatschappij. Een concept-initiatiefwetsvoorstel om deze aspecten te regelen heeft van 27 oktober tot 8 december 2023 in internetconsultatie gelegen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00A53812">
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Hoe en wanneer dit conceptvoorstel een vervolg krijgt is primair aan de initiatiefnemers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006937AE" w:rsidR="009C20B0" w:rsidP="009C20B0" w:rsidRDefault="009C20B0" w14:paraId="22E86DD4" w14:textId="77777777"/>
-[...49 lines deleted...]
-    <w:p w:rsidRPr="002262ED" w:rsidR="009C20B0" w:rsidP="009C20B0" w:rsidRDefault="00A53812" w14:paraId="6B901BBC" w14:textId="64DEA4E7">
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="0612D660" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="1BB6C4EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op uitdrukkelijk verzoek vanuit uw Kamer heb ik in het gesprek ook gevraagd waar personen met een ‘x’ in het paspoort in de praktijk tegenaan lopen. Transgender Netwerk meldde problemen voor personen met een ‘x’ bij de toegang tot zorg- en andere verzekeringen, bij de communicatie met pensioenaanbieders en met de toegang tot dienstverlening door banken, zoals het openen van een bankrekening. Transgender Netwerk gaf daarbij aan dat voor veel organisaties de betekenis van een ‘x’ in het paspoort nog onbekend is, waardoor voor deze organisatie ook onduidelijk is hoe daarmee om te gaan. Zij pleitten ook daarom voor een goede wettelijke regeling van de ‘x’. Er werd een duidelijk signaal afgegeven dat deze groep er is en dat zij tegen problemen aanlopen. Ik neem deze problemen serieus. Zoals ik in het Commissiedebat personen- en familierecht reeds heb opgemerkt, ben ik de initiatiefnemers van het wetsvoorstel voor de ‘x’ graag behulpzaam waar mogelijk. Waar ik daarnaast een rol kan spelen bij het onder de aandacht brengen van deze problemen in de betreffende sectoren en het op gang brengen van het gesprek, ben ik daartoe graag bereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="4DAD2D02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="07A48411" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="006419EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toekomst nieuwe wet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="4D6B2796" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Momenteel verken ik de contouren voor een vereenvoudiging van de procedure voor het wijzigen van de geslachtsregistratie. De inzet van het kabinet is om op dit punt stappen te zetten, in lijn met het coalitieakkoord. Tegelijkertijd heeft de behandeling van het vorige wetsvoorstel laten zien welke zorgen er in uw Kamer bestaan bij dit onderwerp. Het is voor het kabinet van belang dat een nieuw wetsvoorstel kan steunen op een brede basis, daar zet het kabinet zich voor in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="22DA942A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zodra meer duidelijkheid bestaat over de inhoud en het voorziene tijdpad van de beoogde vereenvoudiging zal ik uw Kamer informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="3672CD99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="6D464537" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Mede namens de Staatssecretaris van Onderwijs en Emancipatie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C20B0" w:rsidP="009C20B0" w:rsidRDefault="009C20B0" w14:paraId="03A5DB8E" w14:textId="77777777"/>
-[...18 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="3BDA38A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00810750" w:rsidRDefault="00810750" w14:paraId="3DBB56D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00110BFC" w:rsidRDefault="00810750" w14:paraId="56FEAA6D" w14:textId="3F03B92A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC" w:rsidR="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="00810750" w:rsidP="00110BFC" w:rsidRDefault="00110BFC" w14:paraId="77F5D403" w14:textId="0E40DDF3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110BFC" w:rsidR="00810750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110BFC" w:rsidR="004E5D09" w:rsidP="00810750" w:rsidRDefault="004E5D09" w14:paraId="2CD35E1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00110BFC" w:rsidR="004E5D09" w:rsidSect="00810750">
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="243E614B" w14:textId="77777777" w:rsidR="00B65A71" w:rsidRDefault="00B65A71">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="098031F1" w14:textId="77777777" w:rsidR="002E4E66" w:rsidRDefault="002E4E66" w:rsidP="00810750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66397407" w14:textId="77777777" w:rsidR="00B65A71" w:rsidRDefault="00B65A71">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="62C30E4D" w14:textId="77777777" w:rsidR="002E4E66" w:rsidRDefault="002E4E66" w:rsidP="00810750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...8 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="590D6E69" w14:textId="77777777" w:rsidR="00B65A71" w:rsidRDefault="00B65A71">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="58397B7C" w14:textId="77777777" w:rsidR="002E4E66" w:rsidRDefault="002E4E66" w:rsidP="00810750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CC43994" w14:textId="77777777" w:rsidR="00B65A71" w:rsidRDefault="00B65A71">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1979C3AA" w14:textId="77777777" w:rsidR="002E4E66" w:rsidRDefault="002E4E66" w:rsidP="00810750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5DDD57E9" w14:textId="77777777" w:rsidR="009C20B0" w:rsidRPr="00A41A05" w:rsidRDefault="009C20B0" w:rsidP="009C20B0">
+    <w:p w14:paraId="349A7994" w14:textId="77777777" w:rsidR="00810750" w:rsidRPr="00110BFC" w:rsidRDefault="00810750" w:rsidP="00810750">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A41A05">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A41A05">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vergelijk de bijlage bij </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41A05">
-        <w:rPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41A05">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022/23, 35825, nr. 19, Onderzoeksrapport Rutgers </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41A05">
-        <w:rPr>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kiezen voor een ‘x’.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0F825E23" w14:textId="517B5717" w:rsidR="009C20B0" w:rsidRPr="00A41A05" w:rsidRDefault="009C20B0" w:rsidP="009C20B0">
+    <w:p w14:paraId="2536F377" w14:textId="78D0F915" w:rsidR="00810750" w:rsidRPr="00110BFC" w:rsidRDefault="00810750" w:rsidP="00810750">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A41A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110BFC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A41A05">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F5812" w:rsidRPr="00337F36">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00110BFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>www.internetconsultatie.nl/wetx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00110BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...1639 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="B1A9AEDD"/>
-[...267 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A692F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3E8FC7C"/>
     <w:lvl w:ilvl="0" w:tplc="E6A610D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2932,372 +1036,153 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...121 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1789816267">
+  <w:num w:numId="1" w16cid:durableId="1095516197">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00185709"/>
-[...102 lines deleted...]
-    <w:rsid w:val="00FD4E1B"/>
+    <w:rsidRoot w:val="00810750"/>
+    <w:rsid w:val="00110BFC"/>
+    <w:rsid w:val="002E4E66"/>
+    <w:rsid w:val="004A2C03"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00584156"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00767E9C"/>
+    <w:rsid w:val="00810750"/>
+    <w:rsid w:val="00920D06"/>
+    <w:rsid w:val="00C00FEC"/>
+    <w:rsid w:val="00CE1510"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="69D44D4D"/>
+  <w14:docId w14:val="37E72A79"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0002B926-8815-488A-8AF3-C726EB9ED867}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3306,77 +1191,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3401,75 +1286,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3504,55 +1389,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3624,900 +1509,766 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00810750"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00810750"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00810750"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...37 lines deleted...]
-    <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...38 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00810750"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...199 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009C20B0"/>
+    <w:rsid w:val="00810750"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009C20B0"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00810750"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C20B0"/>
+    <w:rsid w:val="00810750"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C20B0"/>
+    <w:rsid w:val="00810750"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009C20B0"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00810750"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C20B0"/>
+    <w:rsid w:val="00810750"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009C20B0"/>
-[...25 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00810750"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00401F62"/>
-[...56 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="00810750"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008F5812"/>
+    <w:rsid w:val="00810750"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00110BFC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internetconsultatie.nl/wetx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4794,67 +2545,63 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1109</ap:Words>
-  <ap:Characters>6102</ap:Characters>
+  <ap:Words>1137</ap:Words>
+  <ap:Characters>6255</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>50</ap:Lines>
+  <ap:Lines>52</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7197</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7378</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>