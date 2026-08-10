--- v0 (2026-06-18)
+++ v1 (2026-08-10)
@@ -1,4725 +1,1019 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...155 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="73AFC7DB" w14:textId="77777777"/>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="6840F16B" w14:textId="697368FF">
+      <w:r>
+        <w:t>AH 2296</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="28F4CC0B" w14:textId="205491C0">
+      <w:r>
+        <w:t>2026Z10084</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="21AC0F73" w14:textId="2F48E8F7">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Letschert (Onderwijs, Cultuur en Wetenschap) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  18 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="5EA89669" w14:textId="77777777"/>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="68947C46" w14:textId="10C38B3D">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20109" w:rsidR="00B20109">
+      <w:r>
+        <w:t>2032</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="399306A8" w14:textId="77777777">
+      <w:r w:rsidRPr="002F5869">
+        <w:t xml:space="preserve">Vraag 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5869">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Bent u bekend met het bericht ‘Studie Jiddisch stopt aan Universiteit van Amsterdam’?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="58733CA9" w14:textId="77777777">
+      <w:r w:rsidRPr="002F5869">
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5869">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Ja, hier ben ik mee bekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="57EB133C" w14:textId="77777777">
+      <w:r w:rsidRPr="002F5869">
+        <w:t>Vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5869">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Onderkent u dat de kennis en studie van het Jiddisch van groot belang is voor de positie van de Joodse gemeenschap in Nederland? Vindt u het ook onbestaanbaar dat bij alle inspanningen om de Joodse gemeenschap te steunen en de kennis van het Joodse leven te vergroten juist de studie van het Jiddisch in Nederland zou verdwijnen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F5869" w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="704DB797" w14:textId="77777777">
+      <w:r w:rsidRPr="002F5869">
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F35FB" w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="7089110A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Binnen de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bacheloropleiding Hebreeuwse taal en cultuur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bood de Universiteit van Amsterdam (UvA) de afgelopen vier jaar twee bachelorkeuzevakken en een tutorial (onderwijs op individuele basis) aan op het gebied van de Jiddische taalverwerving. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze keuzevakken </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>werden mogelijk gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vanuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> externe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vierjarige </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>financiering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het aflopen daarvan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oriënteert </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de UvA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> momenteel zorgvuldig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de mogelijkheden van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een alternatieve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duurzame </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>opvolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderwijs.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij is het van belang om te noemen dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inhoudelijke expertise op het </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gebied van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Jiddisch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnen de UvA blijft bestaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F35FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De begeleiding van onderzoekers en geïnteresseerde studenten bij de bestudering van bronnen in het Jiddisch is hiermee geborgd. </w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...303 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="555FB022" w14:textId="77777777"/>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="52F4D9CC" w14:textId="77777777">
+      <w:r w:rsidRPr="002F5869">
+        <w:t>Vraag 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5869">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Vindt u ook dat deze studie in Nederland beschikbaar dient te blijven, mede gezien de officiële positie die het Jiddisch in Nederland heeft?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA35E4" w:rsidP="00CA35E4" w:rsidRDefault="00CA35E4" w14:paraId="2F5F0BD3" w14:textId="77777777"/>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="165451F6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001A0E15" w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="3BD8FE98" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Antwoord 3 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5869" w:rsidP="00CA35E4" w:rsidRDefault="002F5869" w14:paraId="0BC87271" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="0EABD7DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0E15">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Jiddisch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e taal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0E15">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is door de Rijksoverheid erkend onder deel II van het Europees Handvest voor regionale talen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755F33">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of talen van minderheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0E15">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Met de erkenning van een taal onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0E15">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deel II </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verplicht de Rijksoverheid zich ertoe om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0E15">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geen belemmerende wet- of regelgeving aan te nemen. Met erkenning onder deel III, waar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0E15">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fries</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e taal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0E15">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder valt, verplicht de overheid zich ertoe meerdere artikelen te ratificeren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om zo de taal te beschermen en bevorderen. V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0E15">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oor het Fries geldt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0E15">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dat de overheid de verplichting heeft voorzieningen te verschaffen voor de bestudering van deze taal in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0E15">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> universitair onderwijs.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit geldt niet voor het Jiddisch.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950170" w:rsidP="00950170" w:rsidRDefault="00950170" w14:paraId="366D12EF" w14:textId="77777777"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00820DDA" w:rsidP="002F5869" w:rsidRDefault="00820DDA" w14:paraId="25744686" w14:textId="1D575DB9">
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="7184765F" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D40F25" w:rsidP="00D40F25" w:rsidRDefault="00D40F25" w14:paraId="483BA4F0" w14:textId="77777777">
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="01BE12DA" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="pagebreak"/>
-        <w:pageBreakBefore w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast geldt dat volgens de wet universiteiten en hogescholen autonomie hebben ten aanzien van het starten, stoppen en vormgeven van hun onderwijs en opleidingen. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D40F25" w:rsidP="00D40F25" w:rsidRDefault="00D40F25" w14:paraId="62D96C5B" w14:textId="77777777">
-[...103 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="73E5DDE1" w14:textId="77777777"/>
+    <w:p w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="547DF2C8" w14:textId="77777777">
       <w:r w:rsidRPr="002F5869">
-        <w:t xml:space="preserve">Vraag 1 </w:t>
+        <w:t>Vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5869">
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Bent u bekend met het bericht ‘Studie Jiddisch stopt aan Universiteit van Amsterdam’?</w:t>
-[...5 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+        <w:t>Bent u bereid te verkennen hoe voorzien kan worden in een structurele financiering van het Jiddisch? Ben u in dit kader ook bereid om in samenspraak met instellingen te onderzoeken hoe de positie van het Jiddisch zodanig kan worden geborgd in regelingen of afspraken dat sprake is van een toekomstbestendige positie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40F25" w:rsidP="00D40F25" w:rsidRDefault="00D40F25" w14:paraId="05150DF3" w14:textId="672046C5">
+    <w:p w:rsidRPr="001A0E15" w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="7ED7BEBD" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F5869">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002F5869">
+      <w:r>
+        <w:t xml:space="preserve">Antwoord 4 </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Hierbij verwijs ik ook naar het antwoord op vraag nummer 3. Zoals daarin aangegeven, ligt de autonomie ten aanzien van het onderwijsaanbod bij de universiteiten en hogescholen. Middels de Rijksbijdrage ontvangen de instellingen hiervoor financiering vanuit de overheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512CA1">
+        <w:t>De UvA heeft mij laten weten zich te oriënteren op het wederom aanbiede</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n van onderwijs naar het Jiddisch. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40F25" w:rsidP="00D40F25" w:rsidRDefault="00D40F25" w14:paraId="13C4CDD7" w14:textId="77777777">
-[...734 lines deleted...]
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00D40F25" w:rsidP="00D40F25" w:rsidRDefault="00D40F25" w14:paraId="42AFD84E" w14:textId="143A2810">
+    <w:p w:rsidRPr="00820DDA" w:rsidR="00FA26EE" w:rsidP="00FA26EE" w:rsidRDefault="00FA26EE" w14:paraId="35BD61EE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00065235">
         <w:br/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00820DDA" w:rsidR="00D40F25" w:rsidSect="002F493B">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="001B478E" w:rsidRDefault="001B478E" w14:paraId="3D62B84F" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="001B478E" w:rsidSect="00FA26EE">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CDF2628" w14:textId="77777777" w:rsidR="004B4869" w:rsidRDefault="004B4869">
+    <w:p w14:paraId="2506AAFA" w14:textId="77777777" w:rsidR="00627B0C" w:rsidRDefault="00627B0C" w:rsidP="00FA26EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C7B1C3" w14:textId="77777777" w:rsidR="004B4869" w:rsidRDefault="004B4869"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D1A2FD8" w14:textId="77777777" w:rsidR="004B4869" w:rsidRDefault="004B4869">
+    <w:p w14:paraId="44C354D4" w14:textId="77777777" w:rsidR="00627B0C" w:rsidRDefault="00627B0C" w:rsidP="00FA26EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AA5247" w14:textId="77777777" w:rsidR="004B4869" w:rsidRDefault="004B4869"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B07BE0A" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="73456D3E" w14:textId="77777777" w:rsidR="00FA26EE" w:rsidRPr="00FA26EE" w:rsidRDefault="00FA26EE" w:rsidP="00FA26EE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02DFB6E4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="573088A1" w14:textId="77777777" w:rsidR="00FA26EE" w:rsidRPr="00FA26EE" w:rsidRDefault="00FA26EE" w:rsidP="00FA26EE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="4673775A" w14:textId="77777777" w:rsidR="00FA26EE" w:rsidRPr="00FA26EE" w:rsidRDefault="00FA26EE" w:rsidP="00FA26EE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="311C815D" w14:textId="77777777" w:rsidR="004B4869" w:rsidRDefault="004B4869">
+    <w:p w14:paraId="5774EF1F" w14:textId="77777777" w:rsidR="00627B0C" w:rsidRDefault="00627B0C" w:rsidP="00FA26EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9B98FD" w14:textId="77777777" w:rsidR="004B4869" w:rsidRDefault="004B4869"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A5F3867" w14:textId="77777777" w:rsidR="004B4869" w:rsidRDefault="004B4869">
+    <w:p w14:paraId="59CD7E03" w14:textId="77777777" w:rsidR="00627B0C" w:rsidRDefault="00627B0C" w:rsidP="00FA26EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520377D2" w14:textId="77777777" w:rsidR="004B4869" w:rsidRDefault="004B4869"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="01F3BDD4" w14:textId="77777777" w:rsidR="00D40F25" w:rsidRDefault="00D40F25" w:rsidP="00D40F25">
+    <w:p w14:paraId="74EF1260" w14:textId="77777777" w:rsidR="00FA26EE" w:rsidRDefault="00FA26EE" w:rsidP="00FA26EE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Reformatorisch dagblad, 14 mei 2026, Studie Jiddisch stopt aan Universiteit van Amsterdam (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="000C4D87">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.rd.nl/artikel/1149121-studie-jiddisch-stopt-aan-universiteit-van-amsterdam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C6075CE" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="7C55B360" w14:textId="77777777" w:rsidR="00FA26EE" w:rsidRPr="00FA26EE" w:rsidRDefault="00FA26EE" w:rsidP="00FA26EE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="73C9AE2B" w14:textId="77777777" w:rsidR="00FA26EE" w:rsidRPr="00FA26EE" w:rsidRDefault="00FA26EE" w:rsidP="00FA26EE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="5740C79A" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="37F00DA0" w14:textId="77777777" w:rsidR="00FA26EE" w:rsidRPr="00FA26EE" w:rsidRDefault="00FA26EE" w:rsidP="00FA26EE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...1357 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...934 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00FA26EE"/>
+    <w:rsid w:val="001B478E"/>
+    <w:rsid w:val="00592198"/>
+    <w:rsid w:val="00627B0C"/>
+    <w:rsid w:val="00FA26EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="462C70F4"/>
-  <w15:docId w15:val="{D4A95810-E95E-416F-8794-1BC123A21BCB}"/>
+  <w14:docId w14:val="3ECF1C57"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{ADA24211-F06D-4401-ABD0-21690F9351E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4868,1249 +1162,1119 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FA26EE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FA26EE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FA26EE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FA26EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...394 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FA26EE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FA26EE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="000B7A2B"/>
-[...1 lines deleted...]
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="footnote reference"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="000B7A2B"/>
-[...5 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D40F25"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...3 lines deleted...]
-    <w:name w:val="annotation reference"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00AA295E"/>
-[...61 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="00FA26EE"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rd.nl/artikel/1149121-studie-jiddisch-stopt-aan-universiteit-van-amsterdam" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3278</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>477</ap:Words>
+  <ap:Characters>2626</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>21</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3867</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3097</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>