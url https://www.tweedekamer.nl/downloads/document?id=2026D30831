--- v0 (2026-06-18)
+++ v1 (2026-08-10)
@@ -1,514 +1,467 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00227653" w:rsidRDefault="00227653" w14:paraId="0C4E56A5" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00227653" w:rsidR="00227653" w:rsidP="00227653" w:rsidRDefault="00227653" w14:paraId="7D186C6F" w14:textId="585F9DA6">
+    <w:p w:rsidRPr="00900D63" w:rsidR="00227653" w:rsidRDefault="00227653" w14:paraId="0C4E56A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00227653" w:rsidP="00227653" w:rsidRDefault="00227653" w14:paraId="7D186C6F" w14:textId="585F9DA6">
       <w:pPr>
         <w:ind w:left="1410" w:hanging="1410"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22 112</w:t>
       </w:r>
-      <w:r w:rsidRPr="00227653">
-        <w:rPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00227653">
-        <w:rPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00227653" w:rsidR="00227653" w:rsidRDefault="00227653" w14:paraId="2E1402DB" w14:textId="33D07113">
-[...21 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00227653" w:rsidRDefault="00227653" w14:paraId="2E1402DB" w14:textId="33D07113">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 4383</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Brief van de vaste commissie voor Onderwijs, Cultuur en Wetenschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00227653" w:rsidRDefault="00227653" w14:paraId="4B1B27E5" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00227653" w:rsidRDefault="00227653" w14:paraId="4B1B27E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00227653" w:rsidRDefault="00227653" w14:paraId="4B14D470" w14:textId="61E28BD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00227653" w:rsidR="00227653" w:rsidRDefault="00227653" w14:paraId="45CB0D7D" w14:textId="2809F4A7">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00227653" w:rsidRDefault="00227653" w14:paraId="45CB0D7D" w14:textId="2809F4A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Den Haag, 18 juni 2026</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...171 lines deleted...]
-    <w:p w:rsidRPr="00227653" w:rsidR="00227653" w:rsidP="00227653" w:rsidRDefault="00227653" w14:paraId="5CC99ACE" w14:textId="77777777">
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidP="00900D63" w:rsidRDefault="00900D63" w14:paraId="68AB34DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidP="00900D63" w:rsidRDefault="00900D63" w14:paraId="0B178CEE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Onderwijs, Cultuur en Wetenschap heeft in haar procedurevergadering van 18 juni 2026 gesproken over het tussentijds verslag van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rapporteurschap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over Horizon Europe. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rapporteurschap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> richt zich primair op het voorstel voor Horizon Europe. Daarnaast besteedt het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rapporteurschap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aandacht aan het voorgenomen voorstel voor een Europese onderzoeksruimtewet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidP="00900D63" w:rsidRDefault="00900D63" w14:paraId="6AD7C7BB" w14:textId="3438CB92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De commissie heeft besloten het tussentijds verslag openbaar te maken. Deze bied ik u hierbij aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidP="00900D63" w:rsidRDefault="00900D63" w14:paraId="52C0F139" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidP="00900D63" w:rsidRDefault="00900D63" w14:paraId="1B460236" w14:textId="1A949FBE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidP="00900D63" w:rsidRDefault="00900D63" w14:paraId="67CFA4DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Koorevaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidP="00900D63" w:rsidRDefault="00900D63" w14:paraId="23F4848F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidP="00900D63" w:rsidRDefault="00900D63" w14:paraId="768E265B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De griffier van de vaste commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidP="00900D63" w:rsidRDefault="00900D63" w14:paraId="46626B0B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900D63">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verhoev</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidRDefault="00900D63" w14:paraId="381715C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00900D63" w:rsidRDefault="00900D63" w14:paraId="732987A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00227653" w:rsidP="00227653" w:rsidRDefault="00227653" w14:paraId="5CC99ACE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2625"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Verwijzingopmerking"/>
-          <w:sz w:val="24"/>
-[...130 lines deleted...]
-    <w:p w:rsidRPr="00227653" w:rsidR="00227653" w:rsidP="00227653" w:rsidRDefault="00227653" w14:paraId="4AC036E4" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="00227653" w:rsidP="00227653" w:rsidRDefault="00227653" w14:paraId="4AC036E4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Verwijzingopmerking"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900D63" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="4B06A61D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00900D63" w:rsidR="006F53E6" w:rsidSect="000D69F2">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64550207" w14:textId="77777777" w:rsidR="00D928C5" w:rsidRDefault="00D928C5" w:rsidP="00227653">
+    <w:p w14:paraId="2030CFEE" w14:textId="77777777" w:rsidR="00174F9F" w:rsidRDefault="00174F9F" w:rsidP="00227653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AAF114C" w14:textId="77777777" w:rsidR="00D928C5" w:rsidRDefault="00D928C5" w:rsidP="00227653">
+    <w:p w14:paraId="6B934364" w14:textId="77777777" w:rsidR="00174F9F" w:rsidRDefault="00174F9F" w:rsidP="00227653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -540,135 +493,142 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4ACE51E6" w14:textId="77777777" w:rsidR="00227653" w:rsidRPr="00227653" w:rsidRDefault="00227653" w:rsidP="00227653">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77595D44" w14:textId="77777777" w:rsidR="00227653" w:rsidRPr="00227653" w:rsidRDefault="00227653" w:rsidP="00227653">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5407605C" w14:textId="77777777" w:rsidR="00D928C5" w:rsidRDefault="00D928C5" w:rsidP="00227653">
+    <w:p w14:paraId="3FF7DC43" w14:textId="77777777" w:rsidR="00174F9F" w:rsidRDefault="00174F9F" w:rsidP="00227653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77100B6F" w14:textId="77777777" w:rsidR="00D928C5" w:rsidRDefault="00D928C5" w:rsidP="00227653">
+    <w:p w14:paraId="32920E67" w14:textId="77777777" w:rsidR="00174F9F" w:rsidRDefault="00174F9F" w:rsidP="00227653">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29BA2360" w14:textId="77777777" w:rsidR="00227653" w:rsidRPr="00227653" w:rsidRDefault="00227653" w:rsidP="00227653">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45D87FDE" w14:textId="77777777" w:rsidR="00227653" w:rsidRPr="00227653" w:rsidRDefault="00227653" w:rsidP="00227653">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E33F953" w14:textId="77777777" w:rsidR="00227653" w:rsidRPr="00227653" w:rsidRDefault="00227653" w:rsidP="00227653">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00227653"/>
+    <w:rsid w:val="00011329"/>
     <w:rsid w:val="000D69F2"/>
+    <w:rsid w:val="00174F9F"/>
     <w:rsid w:val="00227653"/>
     <w:rsid w:val="006F53E6"/>
     <w:rsid w:val="00776721"/>
+    <w:rsid w:val="00812D96"/>
+    <w:rsid w:val="00900D63"/>
+    <w:rsid w:val="00961F1E"/>
     <w:rsid w:val="009754F3"/>
     <w:rsid w:val="00A83CA2"/>
     <w:rsid w:val="00CE43D0"/>
     <w:rsid w:val="00D928C5"/>
+    <w:rsid w:val="00DE49B7"/>
     <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1666,62 +1626,70 @@
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00227653"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00227653"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00900D63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1978,67 +1946,78 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>128</ap:Words>
-  <ap:Characters>705</ap:Characters>
+  <ap:Words>127</ap:Words>
+  <ap:Characters>700</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>5</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>832</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>826</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>