--- v0 (2026-06-18)
+++ v1 (2026-08-10)
@@ -1,3297 +1,1473 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="2C54087E" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="77110097" w14:textId="271A60B0">
+    <w:p w:rsidR="00D21BCA" w:rsidP="00D21BCA" w:rsidRDefault="00D21BCA" w14:paraId="724CDC46" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...11 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="62509179" w14:textId="77777777">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="008A2F1A" w:rsidR="00D21BCA" w:rsidP="00D21BCA" w:rsidRDefault="00D21BCA" w14:paraId="02EE5C97" w14:textId="66C6FF57">
       <w:r>
         <w:t xml:space="preserve">De vaste commissie voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2F1A" w:rsidR="008A2F1A">
-        <w:t>Klimaat en Groene Groei</w:t>
+      <w:r w:rsidRPr="008A2F1A">
+        <w:t xml:space="preserve">Klimaat en Groene Groei heeft een aantal vragen voorgelegd aan de minister </w:t>
+      </w:r>
+      <w:r>
+        <w:t>van</w:t>
       </w:r>
       <w:r w:rsidRPr="008A2F1A">
-        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de </w:t>
+        <w:t xml:space="preserve"> Klimaat en Groene Groei over de Kamerbrief van 29 mei 2026 inzake het besluitvormingsproces Moerdijk (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2F1A" w:rsidR="008A2F1A">
-[...35 lines deleted...]
-      <w:r w:rsidR="00056A64">
+      <w:r>
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="008A2F1A">
         <w:t>34682, nr. 236).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="7336589B" w14:textId="467BFF78">
+    <w:p w:rsidR="00D21BCA" w:rsidP="00D21BCA" w:rsidRDefault="00D21BCA" w14:paraId="3DF6E55B" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A2F1A">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> hierbij afgedrukt.</w:t>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A3117" w:rsidRDefault="003A3117" w14:paraId="06F22866" w14:textId="77777777">
+    <w:p w:rsidR="00D21BCA" w:rsidP="00D21BCA" w:rsidRDefault="00D21BCA" w14:paraId="43C9A668" w14:textId="2911B114">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>De v</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="008A2F1A">
         <w:t>Zwinkels</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="391944C9" w14:textId="77777777">
+    <w:p w:rsidR="00D21BCA" w:rsidP="00D21BCA" w:rsidRDefault="00D21BCA" w14:paraId="2A01AF29" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="1970ADD6" w14:textId="43B51F1D">
+    <w:p w:rsidR="00D21BCA" w:rsidP="00D21BCA" w:rsidRDefault="00D21BCA" w14:paraId="1DA98765" w14:textId="25A581FC">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21BCA" w:rsidP="00D21BCA" w:rsidRDefault="00D21BCA" w14:paraId="0BBBFCD2" w14:textId="59786E19">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:tab/>
-[...18 lines deleted...]
-      <w:r w:rsidR="008A2F1A">
         <w:t>Teske</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="003A3117" w:rsidRDefault="003A3117" w14:paraId="5CA2122F" w14:textId="77777777"/>
+    <w:p w:rsidR="00D21BCA" w:rsidP="00D21BCA" w:rsidRDefault="00D21BCA" w14:paraId="45DEB092" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A3117" w:rsidTr="00E7153D" w14:paraId="78F4C627" w14:textId="77777777">
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="74EE2B8E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="50A08E88" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0B28B84B" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="3A88E21B" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="3432D443" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="6162BE47" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="7F0CD4AD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="7009E3DD" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="242A8A3A" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="46778A19" w14:textId="77777777">
             <w:r>
               <w:t>Wat is er concreet veranderd sinds het uitstel van de besluitvorming rond 1 december 2025? Welke nieuwe feiten, onderzoeken, inzichten of bestuurlijke overwegingen zijn sindsdien op tafel gekomen die verklaren waarom nu opnieuw meerdere scenario's worden verkend?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="0EA5C9D4" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="5FA1FE63" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="2A47F6F9" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="093C709B" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="25DA6754" w14:textId="77777777">
             <w:r>
               <w:t>Waarop baseert u de aanvullende onderzoeksvraag en de heroverweging van de eerder gevolgde lijn?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="69BA20A2" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="33845B4F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="64A8F487" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="2482DF30" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="40B9D3B5" w14:textId="77777777">
             <w:r>
               <w:t>Welke feitelijke of beleidsmatige grondslag bestaat voor de constatering in de Kamerbrief van 29 mei 2026 dat een minder ingrijpend scenario nadrukkelijker in beeld is gekomen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="33CCB3CA" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="5C996DEF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="77AFA6BC" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="4F1A2865" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="289C6D9D" w14:textId="77777777">
             <w:r>
               <w:t>Wat is vanaf nu het concrete tijdpad richting besluitvorming?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="73F6C80F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="182CD4F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="051B40F8" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="5D65D84A" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="01982717" w14:textId="77777777">
             <w:r>
               <w:t>Wanneer is het aanvullende onderzoek afgerond?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="18B22988" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="7642BF02" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0AF31E91" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="05EFFDB5" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="2BE84671" w14:textId="77777777">
             <w:r>
               <w:t>Wanneer wordt een definitief besluit genomen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="3E067755" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="432F5B48" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="79A6AD3A" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="191CC116" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0A5093DE" w14:textId="77777777">
             <w:r>
               <w:t>Op welk moment krijgen bewoners daadwerkelijk duidelijkheid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="2FB5A129" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="6C04C0CF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0ACDAB35" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="65F470DE" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0F2DBFC3" w14:textId="77777777">
             <w:r>
               <w:t>Klopt het dat voor de inpassing van het compressorstation voor het waterstofnetwerk, dat volgens de plannen een oppervlakte van circa 10 hectare heeft, wordt gekeken naar locaties buiten het voorgestelde uitbreidingsgebied? Zo ja, hoe verhoudt deze keuze zich tot het uitgangspunt van het voorgestelde kleinere uitbreidingsscenario? Welke gevolgen heeft dit voor de bestendigheid van dit scenario en op welke wijze wordt daarbij aan omwonenden vooraf duidelijkheid en zekerheid geboden over de toekomstige ruimtelijke ontwikkelingen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="1F6CAC9F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="543D5D73" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0D65A316" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="27270749" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0F2E4D66" w14:textId="77777777">
             <w:r>
               <w:t>Welke garanties, ondersteuning en regelingen gelden voor bewoners zolang er nog geen definitieve keuze is gemaakt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="38E2DD6D" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="39FB9ADC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="5136E55C" w14:textId="77777777">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="7255718A" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="4209D96E" w14:textId="77777777">
             <w:r>
               <w:t>Welke maatregelen worden getroffen voor de gevolgen die de aanhoudende onzekerheid nu al heeft voor investeringsbeslissingen, woningwaarde en het dagelijks leven in het dorp?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...42 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="330C5AA2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0470B395" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="6C036BB5" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="72A5FD71" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de invulling van de oorspronkelijke 1300 hectare, 700 hectare, 450 hectare en nieuwgenoemde 240 hectare?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="52CE8BB4" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="065F0102" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="7BFDC520" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="58D26CE7" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="51805961" w14:textId="77777777">
             <w:r>
               <w:t>Is er voor de beoogde 380 kilovolt reeds een vergunning aangevraagd of afgegeven?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="19C47453" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="75B4EDCB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="05B66719" w14:textId="77777777">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="20AF4E00" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="419DD47E" w14:textId="77777777">
             <w:r>
               <w:t>Welke procedures zijn reeds in gang gezet voor het realiseren van de 380 kilovolt? En indien van toepassing, hoe vergevorderd zijn deze procedures?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="64F5AD1D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="391376B6" w14:textId="77777777">
+            <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="5C7C0F1A" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="692DB08F" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="3ABE0899" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Erkent u nog steeds de in 2023 afgesproken doelstelling van de Ontwerptafel Powerport, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>oftwel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> een integrale afweging van lokale, regionale en nationale opgaven, met expliciete aandacht voor structurele verbetering van leefbaarheid, brede welvaart en toekomstperspectief voor inwoners en ondernemers richting 2050?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="77936232" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="3FFF1989" w14:textId="77777777">
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="18DB57C9" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="38837B1B" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u precies aangeven welke onderdelen van het Programma Energiehoofdstructuur en de nationale ruimtebehoefte voor duurzame en circulaire industrie niet langer in Moerdijk zouden landen in de kleinere variant?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="55248C10" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="47214BAB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="6C2B01E3" w14:textId="77777777">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="761E1CFF" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="0B8630B1" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="48F446B1" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Betekent de kleinere variant dat opgaven zoals het compressorstation, extra aanlandingen van wind op zee, converterstations, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>elektrolysers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, batterijopslag, nieuwe hoogspanningsinfrastructuur, warmtenetten en ruimte voor circulaire industrie worden geschrapt, uitgesteld, verkleind of verplaatst? Kunt u dit per onderdeel toelichten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="7FC34D3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="6360B55D" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="3606A86E" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="101A8D40" w14:textId="77777777">
             <w:r>
               <w:t>Indien onderdelen van de opgave worden verplaatst: naar welke locaties gaan deze dan, welke bestuurlijke afspraken zijn daarover gemaakt en is daar aantoonbaar voldoende fysieke ruimte, milieuruimte, netcapaciteit en maatschappelijk draagvlak aanwezig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="1B4C51AA" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="7933057A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0276F0DC" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="59E59DAE" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="2802D75A" w14:textId="77777777">
             <w:r>
               <w:t>Is onderzocht wat het schrappen, uitstellen, verkleinen of verplaatsen van onderdelen van de Powerport-opgave betekent voor netverzwaring, klimaatdoelen, leveringszekerheid, industriële verduurzaming, strategische autonomie en de kosten voor samenleving en overheid? Zo ja, kunt u deze onderzoeken met de Kamer delen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="475D9410" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="23D4BEA5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="35660BBD" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="6C0612DC" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="26DD1339" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u uitleggen waarom de conclusies uit eerdere gezamenlijke verkenningen van het Rijk en de regio - waarin is onderzocht of de opgave kleiner kon, binnen het bestaande haven- en industrieterrein paste of elders in de regio dan wel in andere industrieclusters kon worden ingepast - nu niet langer leidend zijn?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="188158D3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="74A7FC58" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="33A28CD2" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="35394A47" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="7856C141" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="7E0115B3" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Met hoeveel inwoners van het dorp Moerdijk hebben de ministers van VRO en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>IenW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> het afgelopen jaar gesproken in het besluitvormingsproces?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="2AAFEB77" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="6B88B20E" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="3340E5FB" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="7623A71D" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel hectare grond is er nodig voor de industrie in de haven- en industriegebied moerdijk, voor de autonome groeivraag van de haven en tegemoet te komen in de nationale ambities "Circulaire Economie", en kan de minister concreet aangeven wat in die ruimtevraag dan gebouwd gaat worden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="5FADD56C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="466B9A27" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="39E8FB43" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="2AE17790" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="6DC227D4" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="39FC1AAC" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is uw positie inzake het plaatsen van de 380 kilovolt-station op locatie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>drukweg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, het voorstel van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tennet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Enexis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>? Deelt u de mening dat deze locatie het beste is voor zowel het havengebied als het dorp Moerdijk?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="009A9752" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="2905A13D" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="4C7ECFC6" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="5807572F" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de definitie van een 'menselijk proces' of een 'menselijke aanpak' en is daar volgens in het Powerportdossier tot dusver sprake van?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="7DA3FD18" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="4E77E5D0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="45ABE6BA" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="173180A6" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="2A79C9D2" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="6EBF416A" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat is en blijft de rol van de betrokken ministeries van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>IenW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en VRO in het derde scenario dat vanuit KGG is bedacht?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="179E562A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="68B84C5A" w14:textId="77777777">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="1D403B7B" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="01561934" w14:textId="77777777">
             <w:r>
               <w:t>Hoe rijmt u het derde scenario met de leefbaarheidsvisie van het dorp Moerdijk, waarin staat dat het onwenselijk is dat het dorp steeds verder wordt ingeklemd zonder perspectief en investeringen in leefbaarheid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="6FF0758A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="4E51906E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="305C3ED5" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="76DA2DAF" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="73B45740" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="5DE34659" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe evalueert u het Powerport proces tot nu toe en bent u bereid om zaken </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>rigoreus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> te verbeteren?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="4AC01D4C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="2A1EBAEE" w14:textId="77777777">
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="68841EAB" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="77F616AC" w14:textId="77777777">
             <w:r>
               <w:t>Hoe stopt het kabinet het cyclisch karakter van de vraag over het voortbestaan van het dorp Moerdijk?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="50CFB277" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="61EBA991" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="4730D37C" w14:textId="77777777">
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="4AFE4FB4" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="372E24F3" w14:textId="77777777">
             <w:r>
               <w:t>Op welke manier wordt het nieuwe scenario nu uitgewerkt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="568DD73C" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="6E538290" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="28D4FF8C" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="1A86F197" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0E5C742E" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u in een uitgebreide toelichting de tijdslijnen van de verschillende scenario’s schetsen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="561EB51F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="14C4D0FE" w14:textId="77777777">
+            <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="7C3E7BC7" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="5D924B5B" w14:textId="77777777">
             <w:r>
               <w:t>Welke invloed hebben de verschillende scenario’s op de uitbreiding van het elektriciteitsnet? Zijn er ook scenario’s waar de uitbreiding van het elektriciteitsnet vertraging oploopt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="132B3551" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="79FC442C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="7317383B" w14:textId="77777777">
             <w:r>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="7BA923E3" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="5CD524B2" w14:textId="77777777">
             <w:r>
               <w:t>Welke volgende stappen ziet u nu voor zich in het besluitvormingsproces?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="32F92B5F" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="6AFD0629" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="5DD051CE" w14:textId="77777777">
             <w:r>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="1C01B521" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="1BDF3590" w14:textId="77777777">
             <w:r>
               <w:t>Op welke manier bent u tot de nieuwe berekening gekomen van de inschatting van de ruimte nodig voor de circulaire economie? Kunnen de afgesproken plannen doorgang vinden wanneer minder ruimte beschikbaar is voor uitbreiding?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="5018289B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="296C59D6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="07E24A56" w14:textId="77777777">
             <w:r>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="49DA9D92" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0F4A670A" w14:textId="77777777">
             <w:r>
               <w:t>Hoe zorgt u dat het nieuwe scenario geen incrementeel pad opent en zekerheid biedt tot 2050?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="6ED56367" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="64AF68DB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="3CBF296E" w14:textId="77777777">
             <w:r>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="0B536AE5" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0CA52DC4" w14:textId="77777777">
             <w:r>
               <w:t>Hoe zorgt u ervoor dat de inwoners van het zoekgebied geen financiële schade ondervinden van dit proces?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="56C59FDF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="292B384F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="38567712" w14:textId="77777777">
             <w:r>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="769306A6" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="6822C6DA" w14:textId="77777777">
             <w:r>
               <w:t>Welke middelen heeft u om de leefbaarheid en brede welvaart in de gemeente Moerdijk te versterken?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="4F57FFE0" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="42F155FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="7A1BF175" w14:textId="77777777">
             <w:r>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="7E002284" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="1D0B0FA4" w14:textId="77777777">
             <w:r>
               <w:t>Hoe zorgt u ervoor dat inwoners mee kunnen praten over de toekomst van de leefomgeving?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="55C8A5C5" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="72BA7087" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="3F7C7CE3" w14:textId="77777777">
             <w:r>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="0D8C5CD9" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="25CFF03A" w14:textId="77777777">
             <w:r>
               <w:t>Hoe zorgt u ervoor dat er zorg is voor de mensen die spanning en stress ervaren in deze omgeving?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="6A6EDF36" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="3D680DF6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="757BCCD2" w14:textId="77777777">
             <w:r>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="3A75F8BA" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="296D9624" w14:textId="77777777">
             <w:r>
               <w:t>Hoe organiseert en regisseert u de interbestuurlijke samenwerking in dit hele proces?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="176016FE" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="18B5DF28" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="5BEC6CD5" w14:textId="77777777">
             <w:r>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="5C5EC079" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="181818C0" w14:textId="77777777">
             <w:r>
               <w:t>Welke rol ziet u hier weggelegd voor de provincie en wat verwacht u van hen qua bijdrage aan de ontwikkeling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="1913E259" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="28EECBA9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="143EB05D" w14:textId="77777777">
             <w:r>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="2ADF315F" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="4400A76B" w14:textId="77777777">
             <w:r>
               <w:t>Welke rol ziet u hier voor de gemeente en wat verwacht u van hen aan bijdrage aan de ontwikkeling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="023E4D95" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="5C6FE9AC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="6C07CBDD" w14:textId="77777777">
             <w:r>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="2B32FD4F" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="0224C357" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel draagvlak is er in het dorp Moerdijk voor ontwikkelrichting Oost?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="1752E6BD" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="3C21AE37" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="4C6442A0" w14:textId="77777777">
             <w:r>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="626AB0E8" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="3D5CD77B" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u in tabellen weergeven wat de precieze ruimtevraag is per onderdeel van mogelijke uitbreiding in alle verschillende scenario's?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="6AFF297A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="5B9CCBF7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="732537CA" w14:textId="77777777">
             <w:r>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="59E72AF9" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="75DA28FB" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn de rode lijnen van de Dorpstafel Moerdijk?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="3DEF76C2" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="43DE0B88" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="2949A44A" w14:textId="77777777">
             <w:r>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="26ABD7BB" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="09307165" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u een inschatting maken van de kosten van het uitkopen van vier olieraffinaderijen in Rotterdam, waarop Stichting Onderzoek Multinationale Ondernemingen (SOMO) zich baseert?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="06888640" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00D21BCA" w:rsidTr="00D21BCA" w14:paraId="3AA08201" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="386D426A" w14:textId="77777777">
             <w:r>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A3117" w:rsidRDefault="001856D0" w14:paraId="3E92F5E1" w14:textId="77777777">
+          <w:p w:rsidR="00D21BCA" w:rsidP="005239ED" w:rsidRDefault="00D21BCA" w14:paraId="5299A676" w14:textId="77777777">
             <w:r>
               <w:t>Hoe heeft het voorzieningenniveau van het dorp Moerdijk zich de afgelopen tien jaar ontwikkeld?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003A3117" w:rsidRDefault="003A3117" w14:paraId="4352E2C1" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidR="00D21BCA" w:rsidP="00D21BCA" w:rsidRDefault="00D21BCA" w14:paraId="3AA82320" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="5F585665" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00D21BCA">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CD0C77C" w14:textId="77777777" w:rsidR="00F66360" w:rsidRDefault="00F66360">
+    <w:p w14:paraId="2760E4E9" w14:textId="77777777" w:rsidR="009720FD" w:rsidRDefault="009720FD" w:rsidP="00D21BCA">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7904CAD2" w14:textId="77777777" w:rsidR="00F66360" w:rsidRDefault="00F66360">
+    <w:p w14:paraId="219CA2DC" w14:textId="77777777" w:rsidR="009720FD" w:rsidRDefault="009720FD" w:rsidP="00D21BCA">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7582DA1D" w14:textId="77777777" w:rsidR="003A3117" w:rsidRDefault="003A3117">
+  <w:p w14:paraId="39D24556" w14:textId="77777777" w:rsidR="00D21BCA" w:rsidRPr="00D21BCA" w:rsidRDefault="00D21BCA" w:rsidP="00D21BCA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09157C53" w14:textId="77777777" w:rsidR="003A3117" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="6366EE76" w14:textId="77777777" w:rsidR="00D21BCA" w:rsidRPr="00D21BCA" w:rsidRDefault="00D21BCA" w:rsidP="00D21BCA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19BC6C0D" w14:textId="77777777" w:rsidR="003A3117" w:rsidRDefault="003A3117">
+  <w:p w14:paraId="7F54B028" w14:textId="77777777" w:rsidR="00D21BCA" w:rsidRPr="00D21BCA" w:rsidRDefault="00D21BCA" w:rsidP="00D21BCA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B4753F6" w14:textId="77777777" w:rsidR="00F66360" w:rsidRDefault="00F66360">
+    <w:p w14:paraId="37F44C91" w14:textId="77777777" w:rsidR="009720FD" w:rsidRDefault="009720FD" w:rsidP="00D21BCA">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5817C82A" w14:textId="77777777" w:rsidR="00F66360" w:rsidRDefault="00F66360">
+    <w:p w14:paraId="143CE011" w14:textId="77777777" w:rsidR="009720FD" w:rsidRDefault="009720FD" w:rsidP="00D21BCA">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D4BBEB0" w14:textId="77777777" w:rsidR="003A3117" w:rsidRDefault="003A3117">
+  <w:p w14:paraId="5B67EC1B" w14:textId="77777777" w:rsidR="00D21BCA" w:rsidRPr="00D21BCA" w:rsidRDefault="00D21BCA" w:rsidP="00D21BCA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="657F6AEA" w14:textId="77777777" w:rsidR="003A3117" w:rsidRDefault="003A3117">
+  <w:p w14:paraId="07BBA535" w14:textId="77777777" w:rsidR="00D21BCA" w:rsidRPr="00D21BCA" w:rsidRDefault="00D21BCA" w:rsidP="00D21BCA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FAF7300" w14:textId="77777777" w:rsidR="003A3117" w:rsidRDefault="003A3117">
+  <w:p w14:paraId="1E73D830" w14:textId="77777777" w:rsidR="00D21BCA" w:rsidRPr="00D21BCA" w:rsidRDefault="00D21BCA" w:rsidP="00D21BCA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00F66360"/>
+    <w:rsidRoot w:val="00D21BCA"/>
+    <w:rsid w:val="003E187E"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009720FD"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0560CE0C"/>
-  <w15:docId w15:val="{1C371737-73E2-4F97-934A-28C39AA3977E}"/>
+  <w14:docId w14:val="5EB19406"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BDEFEE0D-2F0D-49C0-9E55-F0026AEEE157}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3404,51 +1580,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3630,510 +1806,957 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D21BCA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00D21BCA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00D21BCA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00D21BCA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00D21BCA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1145</ap:Words>
+  <ap:Characters>6301</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>52</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7815</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7432</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>