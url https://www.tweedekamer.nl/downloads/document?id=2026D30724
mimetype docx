--- v0 (2026-06-18)
+++ v1 (2026-08-10)
@@ -1,3731 +1,1054 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00FB2C91" w:rsidRDefault="00A97BB8" w14:paraId="3834D7ED" w14:textId="77777777">
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00DF27DF" w:rsidP="00DF27DF" w:rsidRDefault="00AE4B4C" w14:paraId="615CEB7A" w14:textId="6CBAD11E">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36713</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF" w:rsidR="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Wijziging van de Wet maatschappelijke ondersteuning 2015 teneinde gemeenten in staat te stellen voor meer voorzieningen een eigen bijdrage van de cliënt te vragen die afhankelijk is van zijn financiële draagkracht (Wet vervanging abonnementstarief </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF27DF" w:rsidR="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF27DF" w:rsidR="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00DF27DF" w:rsidP="00710C0E" w:rsidRDefault="00DF27DF" w14:paraId="24A1BB31" w14:textId="2368644C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00FB2C91" w:rsidRDefault="00A97BB8" w14:paraId="5E4C63F5" w14:textId="77777777">
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00DF27DF" w:rsidP="00710C0E" w:rsidRDefault="00DF27DF" w14:paraId="0349A28B" w14:textId="492683C5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A97BB8" w:rsidR="00A97BB8" w:rsidP="00FB2C91" w:rsidRDefault="003E5E7F" w14:paraId="33A38512" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00DF27DF" w:rsidP="00710C0E" w:rsidRDefault="00DF27DF" w14:paraId="5EF360ED" w14:textId="3CE2CBF2">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00AE4B4C" w:rsidP="00710C0E" w:rsidRDefault="00AE4B4C" w14:paraId="347464DD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00710C0E" w:rsidP="00710C0E" w:rsidRDefault="00710C0E" w14:paraId="1F860A3E" w14:textId="64BFFDB1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 8 april jl. ontving ik vanuit de vaste commissie voor Volksgezondheid, Welzijn en Sport het verzoek om een brief waarin wordt aangegeven hoe het voorstel van Wet vervanging abonnementstarief </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015 zich verhoudt tot de in het coalitieakkoord opgenomen beleidsmaatregelen/plannen en het tijdpad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terzake</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dit wetsvoorstel beoogt de invoering van een inkomens- en vermogensafhankelijke eigen bijdrage (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ivb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) op grond van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015, ter vervanging van het huidige abonnementstarief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...32 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00710C0E" w:rsidP="00710C0E" w:rsidRDefault="00710C0E" w14:paraId="638B9895" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...336 lines deleted...]
-      <w:r>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>De invoering van de ivb wordt voorzien per 2028.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>De i</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Dat is voorafgaand aan een aantal andere in het coalitieakkoord genoemde maatregelen. Invoering van de ivb per 2028 is nodig omdat de druk op de maatschappelijke ondersteuning een urgent vraagstuk is. Zoals blijkt uit de memorie van toelichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">nvoering van de ivb </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>wordt voorzien per 2028.</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> bij het bovengenoemde wetsvoorstel, zorgen de dubbele vergrijzing en krapte op de arbeidsmarkt tot toenemende druk op de Wmo 2015. Het </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">abonnementstarief versterkt die druk en heeft </w:t>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:t>abonnementstarief versterkt die druk en heeft geleid tot hogere kosten voor gemeenten, lokale bezuinigingen binnen het sociaal domein en wachtlijsten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00E233B2">
-        <w:rPr>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Juist de burgers die het meest kwetsbaar zijn</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Juist de burgers die het meest kwetsbaar zijn, worden hierdoor het hardst geraakt: burgers die niet zelf of met behulp van naasten kunnen voorzien in de ondersteuning die zij nodig hebben en hiervoor dus afhankelijk zijn van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> worden hierdoor het hardst geraakt: burgers die niet zelf </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 2015. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Met de invoering van de ivb neemt het kabinet een maatregel die noodzakelijk is om deze problematiek op zo kort mogelijke termijn aan te pakken.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk206074013" w:id="0"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In verband met de termijn van negen maanden die nodig is voor een zorgvuldige implementatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ivb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, is de beoogde datum van publicatie van de wetswijziging uiterlijk 1 april 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00710C0E" w:rsidP="00710C0E" w:rsidRDefault="00710C0E" w14:paraId="505422F0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat betreft de in het coalitieakkoord opgenomen beleidsmaatregelen/plannen zijn de analyses relevant die worden uitgevoerd n.a.v. de motie Stoffer c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de effecten (op o.a. het besteedbaar inkomen) van de stapeling van coalitieakkoordmaatregelen met enkele reeds eerder voorgenomen maatregelen, waaronder de invoering van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ivb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet is zich ervan bewust dat er zorgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bestaan over de stapeling van de voorgenomen maatregelen. Het kabinet heeft in reactie op de motie Stoffer c.s. en de motie Lahlah c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toegezegd om het effect van de verschillende maatregelen op het besteedbaar inkomen in kaart te brengen. In de procesbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het kabinet aangegeven de uitkomsten van deze analyse voor de zomer naar de Kamer te sturen. De analyse is echter complex en vergt meer tijd. Het kabinet is voornemens de uitkomsten van de analyse in augustus in bredere samenhang te bezien. Vervolgens zal het kabinet een integrale weging maken hoe de enveloppe tegemoetkoming zorgkosten chronisch zieken (CA 33) het beste ingezet kan worden. Over de uitkomsten van deze analyse, de invulling van de motie Stoffer c.s. en de motie Lahlah c.s. en de inzet van de enveloppe zal het kabinet de Kamer na de zomer informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00710C0E" w:rsidP="00710C0E" w:rsidRDefault="00710C0E" w14:paraId="46FB8898" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF27DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het vertrouwen u hiermee voldoende te hebben geïnformeerd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF27DF" w:rsidP="00710C0E" w:rsidRDefault="00DF27DF" w14:paraId="6D214EC8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00710C0E" w:rsidP="00DF27DF" w:rsidRDefault="00DF27DF" w14:paraId="6852DE56" w14:textId="0D74F52F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>kunnen voorzien in de ondersteuning die zij nodig hebben</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF" w:rsidR="00710C0E">
+        <w:t>e minister van Langdurige Zorg,</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E233B2">
-[...21 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00DF27DF" w:rsidR="00710C0E">
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00710C0E" w:rsidP="00DF27DF" w:rsidRDefault="00DF27DF" w14:paraId="4E82A3AB" w14:textId="1C5A456D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...61 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF" w:rsidR="00710C0E">
+        <w:t>Sterk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB2C91" w:rsidP="00FB2C91" w:rsidRDefault="00FB2C91" w14:paraId="5E24314F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w:rsidRPr="00DF27DF" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="04CDAAE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00046DFD" w:rsidP="00FB2C91" w:rsidRDefault="003E5E7F" w14:paraId="6FB62CC3" w14:textId="5DB9E06D">
-[...215 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidRPr="00DF27DF" w:rsidR="00FE0FA3" w:rsidSect="00710C0E">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FDC454B" w14:textId="77777777" w:rsidR="00F429E4" w:rsidRDefault="00F429E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="328EA8EF" w14:textId="77777777" w:rsidR="005D76FB" w:rsidRDefault="005D76FB" w:rsidP="00710C0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7698E914" w14:textId="77777777" w:rsidR="00F429E4" w:rsidRDefault="00F429E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="101D00D0" w14:textId="77777777" w:rsidR="005D76FB" w:rsidRDefault="005D76FB" w:rsidP="00710C0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...57 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C51932E" w14:textId="77777777" w:rsidR="00710C0E" w:rsidRPr="00710C0E" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2099F4F8" w14:textId="77777777" w:rsidR="00710C0E" w:rsidRPr="00710C0E" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7515C4E3" w14:textId="77777777" w:rsidR="00710C0E" w:rsidRPr="00710C0E" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DA1EC7A" w14:textId="77777777" w:rsidR="00F429E4" w:rsidRDefault="00F429E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5B1D625D" w14:textId="77777777" w:rsidR="005D76FB" w:rsidRDefault="005D76FB" w:rsidP="00710C0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25BE943C" w14:textId="77777777" w:rsidR="00F429E4" w:rsidRDefault="00F429E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4A691D09" w14:textId="77777777" w:rsidR="005D76FB" w:rsidRDefault="005D76FB" w:rsidP="00710C0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="44FD4EB3" w14:textId="77777777" w:rsidR="00046DFD" w:rsidRPr="00FE633B" w:rsidRDefault="003E5E7F" w:rsidP="00046DFD">
+    <w:p w14:paraId="547ABCA8" w14:textId="77777777" w:rsidR="00710C0E" w:rsidRPr="00DF27DF" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE633B">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE633B">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een vaste, maandelijkse eigen bijdrage van € 21,80 per maand.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="44C0F2D5" w14:textId="77777777" w:rsidR="00046DFD" w:rsidRPr="00F66085" w:rsidRDefault="003E5E7F" w:rsidP="00046DFD">
+    <w:p w14:paraId="03A45DAA" w14:textId="77777777" w:rsidR="00710C0E" w:rsidRPr="00DF27DF" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F66085">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F66085">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 915, nr. 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3930ABFF" w14:textId="77777777" w:rsidR="00046DFD" w:rsidRPr="00FD276A" w:rsidRDefault="003E5E7F" w:rsidP="00046DFD">
+    <w:p w14:paraId="53A9F40F" w14:textId="77777777" w:rsidR="00710C0E" w:rsidRPr="00DF27DF" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD276A">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FD276A">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 713, nr. 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1B432E94" w14:textId="77777777" w:rsidR="00046DFD" w:rsidRPr="00E233B2" w:rsidRDefault="003E5E7F" w:rsidP="00046DFD">
+    <w:p w14:paraId="3A04D138" w14:textId="77777777" w:rsidR="00710C0E" w:rsidRPr="00DF27DF" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E233B2">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E233B2">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00AD4937">
+        <w:t xml:space="preserve"> Derde rapportage van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Monitor Abonnementstarief</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, blz. 13, 43 en 45-47, bijlage bij Kamerstukken II 2021/22, 29 538, nr. 331. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7B5EAE8A" w14:textId="77777777" w:rsidR="00046DFD" w:rsidRPr="00046DFD" w:rsidRDefault="003E5E7F" w:rsidP="00046DFD">
+    <w:p w14:paraId="65DB2F27" w14:textId="488151F8" w:rsidR="00710C0E" w:rsidRPr="00046DFD" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046DFD">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00046DFD">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 848 nr. 79.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 848, nr. 79.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4E3A66CD" w14:textId="52187DAD" w:rsidR="00885A44" w:rsidRPr="004D7138" w:rsidRDefault="00885A44">
+    <w:p w14:paraId="24ACD4E5" w14:textId="24327B46" w:rsidR="00710C0E" w:rsidRPr="00DF27DF" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D7138">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004D7138">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 800 XV nr. 52</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 800 XV, nr. 52.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="54978C52" w14:textId="77777777" w:rsidR="00B4673F" w:rsidRPr="00046DFD" w:rsidRDefault="00B4673F" w:rsidP="00B4673F">
+    <w:p w14:paraId="157013FC" w14:textId="77777777" w:rsidR="00710C0E" w:rsidRPr="00046DFD" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046DFD">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00046DFD">
+      <w:r w:rsidRPr="00DF27DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 36 800, nr. 98.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 800, nr. 98.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F2E550A" w14:textId="15ED2590" w:rsidR="00830438" w:rsidRDefault="00500D08">
+  <w:p w14:paraId="24CD50FD" w14:textId="77777777" w:rsidR="00710C0E" w:rsidRPr="00710C0E" w:rsidRDefault="00710C0E" w:rsidP="00710C0E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...200 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C8FF160" w14:textId="65624E11" w:rsidR="00830438" w:rsidRDefault="00500D08" w:rsidP="00536636">
+  <w:p w14:paraId="29C5987E" w14:textId="77777777" w:rsidR="00AB7119" w:rsidRPr="00710C0E" w:rsidRDefault="00AB7119" w:rsidP="00710C0E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...748 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3209C497" w14:textId="77777777" w:rsidR="00AB7119" w:rsidRPr="00710C0E" w:rsidRDefault="00AB7119" w:rsidP="00710C0E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...277 lines deleted...]
-    <w:rsid w:val="00FE633B"/>
+    <w:rsidRoot w:val="00710C0E"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="002E637E"/>
+    <w:rsid w:val="003371B8"/>
+    <w:rsid w:val="00346562"/>
+    <w:rsid w:val="0039577C"/>
+    <w:rsid w:val="0044526C"/>
+    <w:rsid w:val="005D76FB"/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AB7119"/>
+    <w:rsid w:val="00AE4B4C"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00DF27DF"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E7A89A5"/>
+  <w14:docId w14:val="41A3EB29"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E565DB43-BBB7-45F0-B677-992EC08B228A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3747,74 +1070,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3963,1434 +1287,1065 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00710C0E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00710C0E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00710C0E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...474 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Voetnoottekst NZa"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...33 lines deleted...]
-      <w:i/>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="Voetnoottekst NZa Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00710C0E"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00710C0E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00710C0E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="00710C0E"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...80 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Voetnootmarkering NZa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00046DFD"/>
+    <w:rsid w:val="00710C0E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00710C0E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...43 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00710C0E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF27DF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>506</ap:Words>
-  <ap:Characters>2786</ap:Characters>
+  <ap:Words>522</ap:Words>
+  <ap:Characters>2875</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>23</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3286</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3391</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>