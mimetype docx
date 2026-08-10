--- v0 (2026-06-18)
+++ v1 (2026-08-10)
@@ -1,2944 +1,774 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00062ED0" w:rsidP="00F12B59" w:rsidRDefault="00062ED0" w14:paraId="2A95D044" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="529B6DD0" w14:textId="499B7DF4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2292</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="2BBF80C3" w14:textId="293554F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z10362</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="22480CFB" w14:textId="7A41EC85">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>Antwoord van minister Sjoerdsma (Buitenlandse Handel en Ontwikkelingssamenwerking) (ontvangen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t xml:space="preserve">  18 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="2FD0A778" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="72B57770" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Bent u bekend met het bericht 'Greenpeace wil uitbreidingsplannen vleesgigant JBS in Nigeria blokkeren via Nederlandse rechtbank'?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004B60EC">
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004B60EC">
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004B60EC">
-        <w:rPr>
-[...117 lines deleted...]
-        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="36B40384" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="32F7B44C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004B60EC">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00062ED0">
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="63CC9D2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Deelt u de mening dat een bedrijf met een Nederlands hoofdkantoor (JBS) volledige transparantie moet bieden over de impact van dergelijke miljardenprojecten op het klimaat, de lokale biodiversiteit en de rechten van lokale gemeenschappen in Nigeria?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="3BB6B1D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>m</w:t>
-      </w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="6AD0A366" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>De EU-richtlijn inzake de duurzaamheidsrapportering, de Corporate Sustainability Reporting Directive (CSRD), waarvan de implementatievoorstellen momenteel in het parlement aanhangig zijn, verplicht een onderneming niet tot transparantie over de duurzaamheidsgevolgen van een specifiek voorgenomen project tot uitbreiding van de onderneming. Pas zodra de uitbreiding is gerealiseerd, dient die meegenomen te worden in de duurzaamheidsrapportering door de onderneming als zij onder de CSRD-verplichtingen valt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="61195F49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="25696EA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Een onderneming valt onder de CSRD-verplichtingen in Nederland indien zij een statutaire zetel in Nederland heeft of een beursvennootschap is met Nederland als land van herkomst, een netto-omzet van meer dan € 450 miljoen heeft en meer dan duizend werknemers. Indien de onderneming een dochtermaatschappij met statutaire zetel in Nederland is met een netto-omzet van meer dan € 200 miljoen, waarvan de moedermaatschappij buiten de EU is gevestigd en in de EU een netto-omzet van meer dan € 450 miljoen heeft, dan dient die dochtermaatschappij een verslag inzake duurzaamheid openbaar maken waarin verslag wordt gedaan over de duurzaamheid van het hele concern van de moedermaatschappij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="58C5DAAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="3962DD90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="004B60EC">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">inister van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00062ED0">
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="20DAB86D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Bent u bereid om te onderzoeken of de groeiplannen van JBS in Nigeria (waaronder zes nieuwe vleesverwerkingsfabrieken) verenigbaar zijn met de internationale klimaatdoelen die Nederland heeft onderschreven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="01E202A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Buitenlandse Handel en Ontwikkelingssamenwerking </w:t>
-      </w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="568C2DA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Elke partij levert volgens het Parijs-akkoord op basis van hun ‘National Determined Contribution’ een bijdrage aan het tegengaan van klimaatverandering. Dat zijn vrijwillige bijdragen van de individuele landen. Het is dus niet aan Nederland om naar bovenstaande onderzoek te gaan doen in Nigeria; dit is aan Nigeria als partij aan het Parijs-akkoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="5ABF9ACF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="03A2EAD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t xml:space="preserve">Wel zal de Nederlandse regering via de Wet Internationaal Verantwoord Ondernemen (Wivo) de Corporate Sustainability Due Diligence Directive (CSDDD) implementeren en handhaven. De Wivo ziet erop toe dat in Nederland gevestigde bedrijven zich wereldwijd inspannen om misstanden, zoals klimaatschade en mensenrechtenschendingen, te voorkomen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="1C1711D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="3C135A1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="004B60EC">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>op vragen van het lid Teunissen (PvdD) over de vleesgigant JBS.</w:t>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="4D74E68C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Gaat de Nederlandse overheid de "zorgplicht" actief handhaven nu JBS een Nederlands bedrijf is, zeker gezien de link met illegale ontbossing in de Amazone en de recente schikkingen wegens kinderarbeid in de VS?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="18BD64CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004B60EC">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Vraag 1</w:t>
-[...34 lines deleted...]
-      </w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="34D0BB14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t xml:space="preserve">Als met zorgplicht de verplichting voor bedrijven om gepaste zorgvuldigheid toe te passen bedoeld wordt, is het inderdaad de bedoeling hiervoor adequaat toezicht in te richten. Gepaste zorgvuldigheid komt terug in verschillende Europese wetten die binnenkort van kracht worden. Zo is het kabinet momenteel bezig eerdergenoemde CSDDD te implementeren met de eerdergenoemde Wivo. De CSDDD dient uiterlijk 26 juli 2028 omgezet te zijn in nationale wetgeving en een jaar later moeten bedrijven aan de wet voldoen. De Wivo zal ondernemingen die binnen het toepassingsbereik van de wet vallen verplichten om gepaste zorgvuldigheid toe te passen in hun waardeketen. Dit betekent dat grote ondernemingen feitelijke en potentiële nadelige gevolgen voor mens en milieu, inclusief meetbare milieuschade zoals schadelijke emissies, in hun keten moeten identificeren en deze vervolgens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B60EC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">moeten voorkomen, beperken of beëindigen. Beoogd toezichthouder Autoriteit Consument en Markt (ACM) zal op de naleving hiervan toezien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="46A5C75B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="60DDC6C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Daarnaast zal de Europese Ontbossingsverordening (EUDR) van toepassing worden vanaf 2027. Deze verordening verplicht bedrijven die onder haar toepassingsbereik vallen om aan te tonen dat hun producten niet afkomstig zijn van recent ontboste gebieden en dat zij legaal zijn geproduceerd. De bevoegde autoriteiten zullen toezicht houden op de naleving en kunnen bij overtredingen handhavend optreden. Of in een specifiek geval, zoals dat van JBS, handhaving aan de orde is, hangt af van de specifieke omstandigheden en het oordeel van de toezichthouders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="371F762B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="4D051A19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="004B60EC">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="57C7200D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Is de regering bereid om, in het kader van de Wet Internationaal Maatschappelijk Verantwoord Ondernemen (IMVO), strengere eisen te stellen aan bedrijven die Nederland enkel als juridische uitvalsbasis gebruiken voor activiteiten die elders ter wereld leiden tot grootschalige natuurverwoesting (klimaatverandering en mensenrechtenschendingen)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="0D256CF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="00062ED0">
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="6FD10156" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230963345" w:id="0"/>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t xml:space="preserve">De Wet Internationaal Verantwoord Ondernemen (Wivo), de wet die de Corporate Sustainability Due Diligence Directive (CSDDD) implementeert, wordt momenteel geschreven en geldt nog niet. De CSDDD dient uiterlijk 26 juli 2028 omgezet te zijn in nationale wetgeving en een jaar later moeten bedrijven aan de wet voldoen. De Wivo zal ondernemingen die binnen het toepassingsbereik van de wet vallen verplichten om gepaste zorgvuldigheid toe te passen in hun waardeketen. Dit betekent dat grote ondernemingen feitelijke en potentiële nadelige gevolgen voor mens en milieu, inclusief meetbare milieuschade zoals schadelijke emissies, in hun keten moeten identificeren en deze vervolgens moeten voorkomen, beperken of beëindigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="402D2B64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="1FE66B94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t xml:space="preserve">Ondernemingen vallen onder het toepassingsbereik van de Wivo wanneer zij binnen Nederland gevestigd zijn en een jaaromzet van ten minste €1,5 miljard en 5.000 medewerkers hebben. Indien JBS aan deze criteria voldoet wanneer de wet in juli 2028 in werking treedt, zal het onder de handhaving van de Nederlandse toezichthouder vallen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="65B9D4D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="252758A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nederland hecht groot belang aan een zo hoog mogelijk niveau van harmonisatie bij de implementatie van de CSDDD in de lidstaten, om een gelijk speelveld binnen de Europese Unie te waarborgen. De Wivo wordt mede daarom zuiver en lastenluw geïmplementeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="7180037C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="57129492" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:br/>
-[...21 lines deleted...]
-        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="7EDA8DDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Welke stappen gaat u ondernemen om te voorkomen dat Nederland een 'safe haven' wordt voor multinationals die hun expansie financieren ten koste van het klimaat en de natuur elders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="2181358C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004B60EC">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Vraag 2</w:t>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="74F002D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Zoals is toegelicht in het antwoord op vraag 5, wordt momenteel gewerkt aan de implementatie van de CSDDD in de nationale wetgeving. Daarmee ontstaat een gelijk speelveld op het gebied van gepaste zorgvuldigheid in de Europese Unie en kan Nederland op dat gebied geen ‘safe haven’ worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="36A8E64A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="08978120" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004B60EC">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="37414CBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:t>Deelt u de mening dat het zorgelijk is dat financiële instellingen buiten de reikwijdte van de EU-ontbossingsverordening (EUDR) vallen, waardoor investeringen in ontbossingsbedrijven zoals JBS ongehinderd doorgaan, en bent u bereid zich in Europees verband hard te maken om deze tekortkoming in de wetgeving alsnog aan te pakken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="5F29DDA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B60EC" w:rsidR="004B60EC" w:rsidP="00F12B59" w:rsidRDefault="004B60EC" w14:paraId="068C960F" w14:textId="77777777">
-[...475 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="004B60EC" w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="642843B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B60EC">
         <w:t>Het kabinet is van mening dat de EUDR in de huidige vorm geen geschikt instrument is voor het controleren van financiële stromen, omdat deze zich richt op toeleveringsketens van fysieke producten.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B60EC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B60EC" w:rsidP="00F12B59" w:rsidRDefault="004B60EC" w14:paraId="1D7FAACA" w14:textId="77777777">
-[...34 lines deleted...]
-    <w:p w:rsidR="00062ED0" w:rsidP="00F12B59" w:rsidRDefault="00062ED0" w14:paraId="7162A503" w14:textId="76A0B278">
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="77BA1E8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="3A327F48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="3E49BD68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="2DF406DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="05B81C16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="031A3CA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="2094AEA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00797DE2" w:rsidP="00797DE2" w:rsidRDefault="00797DE2" w14:paraId="02FCFF10" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00062ED0">
         <w:t>1) Volkskrant, mei 2026; https://www.volkskrant.nl/economie/greenpeace-wil-uitbreidingsplannen-vleesgigant-jbs-in-nigeria-blokkeren-via-nederlandse-rechtbank~be3bff4f/?referrer=https%3A%2F%2Fwww.google.com%2F.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00062ED0" w:rsidSect="00BF7FC5">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidR="0070255B" w:rsidRDefault="0070255B" w14:paraId="3ED1AA61" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="0070255B" w:rsidSect="00797DE2">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0858C652" w14:textId="77777777" w:rsidR="00B73DF9" w:rsidRDefault="00B73DF9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="041BEB14" w14:textId="77777777" w:rsidR="00717D5C" w:rsidRDefault="00717D5C" w:rsidP="00797DE2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C4C6DD8" w14:textId="77777777" w:rsidR="00B73DF9" w:rsidRDefault="00B73DF9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6FA7F836" w14:textId="77777777" w:rsidR="00717D5C" w:rsidRDefault="00717D5C" w:rsidP="00797DE2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68C7E341" w14:textId="77777777" w:rsidR="008F74F4" w:rsidRDefault="008F74F4">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="47604D6E" w14:textId="77777777" w:rsidR="00717D5C" w:rsidRPr="00797DE2" w:rsidRDefault="00717D5C" w:rsidP="00797DE2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0697CC84" w14:textId="77777777" w:rsidR="008F74F4" w:rsidRDefault="008F74F4">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="66627A95" w14:textId="77777777" w:rsidR="00717D5C" w:rsidRPr="00797DE2" w:rsidRDefault="00717D5C" w:rsidP="00797DE2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B5EA3FA" w14:textId="77777777" w:rsidR="008F74F4" w:rsidRDefault="008F74F4">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="420491A3" w14:textId="77777777" w:rsidR="00717D5C" w:rsidRPr="00797DE2" w:rsidRDefault="00717D5C" w:rsidP="00797DE2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4249EFA4" w14:textId="77777777" w:rsidR="00B73DF9" w:rsidRDefault="00B73DF9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="01C7D422" w14:textId="77777777" w:rsidR="00717D5C" w:rsidRDefault="00717D5C" w:rsidP="00797DE2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75C278CD" w14:textId="77777777" w:rsidR="00B73DF9" w:rsidRDefault="00B73DF9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B156D63" w14:textId="77777777" w:rsidR="00717D5C" w:rsidRDefault="00717D5C" w:rsidP="00797DE2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6219D35B" w14:textId="77777777" w:rsidR="008F74F4" w:rsidRDefault="008F74F4">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="1E8966F3" w14:textId="77777777" w:rsidR="00717D5C" w:rsidRPr="00797DE2" w:rsidRDefault="00717D5C" w:rsidP="00797DE2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CD59FAD" w14:textId="32A4E7C0" w:rsidR="00BC0AE0" w:rsidRDefault="004B60EC">
-[...360 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4DFC5490" w14:textId="77777777" w:rsidR="00717D5C" w:rsidRPr="00797DE2" w:rsidRDefault="00717D5C" w:rsidP="00797DE2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CD59FAF" w14:textId="3802534F" w:rsidR="00BC0AE0" w:rsidRDefault="004B60EC">
-[...798 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4F2A6653" w14:textId="77777777" w:rsidR="00717D5C" w:rsidRPr="00797DE2" w:rsidRDefault="00717D5C" w:rsidP="00797DE2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...561 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC0AE0"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00FB5462"/>
+    <w:rsidRoot w:val="00797DE2"/>
+    <w:rsid w:val="00191475"/>
+    <w:rsid w:val="0070255B"/>
+    <w:rsid w:val="00717D5C"/>
+    <w:rsid w:val="00797DE2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5CD59F85"/>
-  <w15:docId w15:val="{F50B0BBB-CBE5-4208-A780-ECDD87E20206}"/>
+  <w14:docId w14:val="7F83897F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0DB0F97A-D8F7-4C0B-937C-B9C2DCACFE30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2947,77 +777,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3042,75 +872,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3145,55 +975,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3262,867 +1092,797 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00797DE2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...655 lines deleted...]
-    <w:rsid w:val="00062ED0"/>
+    <w:rsid w:val="00797DE2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00062ED0"/>
+    <w:rsid w:val="00797DE2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00797DE2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4130,51 +1890,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4241,65 +2001,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4320,160 +2080,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6534</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1137</ap:Words>
+  <ap:Characters>6255</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>52</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7706</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7378</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-18T10:09:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...72 lines deleted...]
-</file>