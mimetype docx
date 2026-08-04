--- v0 (2026-06-18)
+++ v1 (2026-08-04)
@@ -1,3441 +1,1088 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CC16BC" w:rsidRDefault="00CC16BC" w14:paraId="6F8EEFB6" w14:textId="77777777"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="007D24BF" w:rsidRDefault="007D24BF" w14:paraId="5F6A2112" w14:textId="77777777">
+    <w:p w:rsidRPr="00D1667E" w:rsidR="00D1667E" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="3C4CB913" w14:textId="21FD7320">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk232005807" w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E" w:rsidR="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E" w:rsidR="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E" w:rsidR="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="00D1667E" w:rsidP="00D1667E" w:rsidRDefault="00D1667E" w14:paraId="3869F791" w14:textId="1336504B">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800 IX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Ministerie van Financiën (IXB) en de begrotingsstaat van Nationale Schuld (IXA) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="00D1667E" w:rsidP="00D1667E" w:rsidRDefault="00D1667E" w14:paraId="54602856" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E" w:rsidR="0013472C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1533</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="00D1667E" w:rsidP="00D1667E" w:rsidRDefault="00D1667E" w14:paraId="23C4B868" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="00D1667E" w:rsidP="00D1667E" w:rsidRDefault="00D1667E" w14:paraId="73FA5FAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="0FAFAD14" w14:textId="428CA4AF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="09B770CE" w14:textId="618F872B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zoals ik schreef in mijn brief van 30 maart jl.</w:t>
       </w:r>
-      <w:r w:rsidR="00F966CE">
+      <w:r w:rsidRPr="00D1667E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00BB07B4">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het ministerie van Financiën op 19 maart jl. vastgesteld dat ongeautoriseerde toegang is verkregen tot een deel van de ICT-systemen. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232005615" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00BB07B4">
-[...9 lines deleted...]
-        <w:t>Met deze brief kom ik tegemoet aan dit verzoek van de Kamer.</w:t>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de procedurevergadering van de commissie Financiën van 9 april jl. is verzocht om een vervolgbrief over de stand van zaken van dit incident. Met deze brief kom ik tegemoet aan dit verzoek van de Kamer.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00CC16BC" w:rsidRDefault="00CC16BC" w14:paraId="05839239" w14:textId="77777777"/>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="5D6F399E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="0F0257BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de ontdekking van het cyberincident is er achter de schermen onverminderd hard gewerkt aan het weer veilig openstellen van onze systemen. Al snel konden we vaststellen dat de impact zich beperkte tot de systemen van het beleidsdepartement en dat de dienstverlening van de Belastingdienst, Douane en Toeslagen niet was geraakt. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232005849" w:id="2"/>
-      <w:r w:rsidRPr="0058245A">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmiddels zijn de laatste restricties rond de systemen van het beleidsdepartement opgeheven en zijn alle systemen weer online en toegankelijk voor iedereen. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="006C115A" w:rsidP="0058245A" w:rsidRDefault="006C115A" w14:paraId="7F5BD621" w14:textId="77777777"/>
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="67ECB25E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="7E83AFA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook kan ik melden dat belangrijke primaire processen van het ministerie, zoals de voorjaarsbesluitvorming, ondanks het incident doorgang hebben kunnen vinden. Dit is te danken aan onze (ICT-)medewerkers, het Security Operations Center (SOC), de ADR en getroffen directies, experts van Belastingdienst, SSC-ICT en de betrokken leverancier die samen hard hebben gewerkt om dit mogelijk te maken. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232005865" w:id="3"/>
-      <w:r w:rsidR="00BA278D">
-[...6 lines deleted...]
-        <w:t>veiligheidsoverwegingen.</w:t>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief ga ik in op wat er is gebeurd, hoe het ministerie daarmee om is gegaan en wat dat betekent voor de toekomst, voor zover dit deelbaar is vanuit veiligheidsoverwegingen.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00623A25" w:rsidP="0058245A" w:rsidRDefault="00623A25" w14:paraId="0FC0C395" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="1CF60B36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="2618C7FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00623A25">
-        <w:rPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wat is er gebeurd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA278D" w:rsidP="001E34CB" w:rsidRDefault="00DB6F36" w14:paraId="58CCB43A" w14:textId="77777777">
-[...100 lines deleted...]
-      <w:r w:rsidR="000141CF">
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="1FBD5004" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>overleg</w:t>
-[...42 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">We hebben inmiddels duidelijkheid over hoe de digitale inbraak is verlopen. Het ministerie heeft een eigen SOC, wat fungeert als centrale digitale alarmcentrale. Dit team van beveiligingsexperts bewaakt, detecteert en analyseert continu cyberdreigingen en IT-incidenten om de ICT-omgeving veilig te houden. Op 19 maart detecteerde het SOC vreemd gebruikersgedrag binnen het netwerk van het ministerie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="3CB35CC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="47FB2864" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Net als andere departementen werkt het ministerie voor diverse digitale processen met externe leveranciers. Het was vrij snel duidelijk dat het incident een relatie had met de systemen die voor Financiën draaien bij een specifieke leverancier. In overleg met het SOC heeft de leverancier dezelfde dag mitigerende maatregelen genomen en bepaalde voorzieningen dichtgezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="094965F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="5FD95BD7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na verder onderzoek bleek het om een geavanceerde inbraak te gaan. De actor heeft een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>zero-</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>zero-day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kwetsbaarheid in de software die toegang tot de werkplekomgeving regelt misbruikt. Dit betekent dat de actor toegang had tot een kwetsbaarheid die tot dat moment nog onbekend was en waarvoor nog geen beveiligingsupdates bestonden. Met deze kennis heeft de leverancier van de getroffen software inmiddels maatregelen getroffen en op 27 maart al zijn klanten hierover geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="30A54044" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="4E9F3F87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inbraak heeft, mede doordat er tijdig mitigerende maatregelen zijn getroffen, geen schade aan de systemen tot gevolg gehad. Wel is het aannemelijk dat er door de inbraak gegevensdiefstal heeft plaatsgevonden. De betrokken medewerkers zijn hierover geïnformeerd en begeleid om de impact van het lek zo veel mogelijk te mitigeren. Het is naar verwachting niet te reconstrueren om welke bestanden het exact gaat. Daarnaast heeft de aangetaste integriteit van het systeem, vanwege de toegang van de actor, voor overlast gezorgd bij medewerkers en externe partners omdat systemen tijdelijk (en uit voorzorg) niet beschikbaar waren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="4E54FB2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="2D34E516" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoe zijn we ermee omgegaan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="61453A82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen het ministerie werd de interne crisisorganisatie geactiveerd waarbij we ons organiseerden in een overleg met technische experts, evenals een bestuurlijke tafel die dagelijks bijeen kwam en regie voerde. Vanaf het begin werd hierbij samen opgetrokken met de leverancier, met externe beveiligingsexperts en met het </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232005952" w:id="4"/>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationaal Cyber Security Centrum (NCSC)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="37E26BF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="0453A072" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De CISO en CIO (Chief Information Security Officer, Chief Information Officer) Rijk werden ingelicht, en er is melding gemaakt van het incident bij de Autoriteit Persoonsgegevens (AP). De datalekmelding bij de AP is binnen 72 uur na ontdekking van het incident gemaakt en daarmee binnen de wettelijke termijn uit de Algemene Verordening Gegevensbescherming (AVG). Er is regelmatig contact geweest met de AP om toelichting te geven of vragen te beantwoorden. Ook heeft het ministerie contact opgenomen met Team High Tech Crime (THTC) van de politie en is er aangifte gedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="173EE91E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="6381E41C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het NCSC heeft het Ministerie van Financiën en diens leverancier en beveiligingsexperts geadviseerd over mogelijke maatregelen, heeft ondersteuning geboden in het forensisch onderzoek en heeft daarnaast zijn netwerk ingezet om onderzoek te coördineren tussen verschillende partijen. Bovendien kon het NCSC met behulp van de gedeelde inzichten zowel nationale als internationale partners en organisaties geanonimiseerd informeren over de aanval, om de brede digitale weerbaarheid te verhogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="0918F991" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="1E2AD8AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>day</w:t>
-[...111 lines deleted...]
-        <w:rPr>
+        <w:t>responsible disclosure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is als eerste de eigenaar van het kwetsbare systeem op een verantwoorde manier op de hoogte gesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="6CC6B2F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is vanuit veiligheidsoverwegingen extern beknopt gepubliceerd over het incident op het ministerie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="1DCBC8CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="2DE3470D" w14:textId="6F8B0835">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Qua mitigerende maatregelen zijn onder meer zo snel mogelijk bepaalde voorzieningen dichtgezet om het risico op schade te beperken. Door het besluit om verbindingen naar bepaalde applicaties uit te zetten, konden medewerkers en externe partners tijdelijk niet meer inloggen bij voorzieningen zoals schatkistbankieren. Na forensisch onderzoek en controle op de data-integriteit bleek dat er geen indicatoren waren om aan te nemen dat de applicaties aangetast waren en dat deze met extra beveiligingschecks weer in gebruik genomen konden worden. Hierdoor konden de geraakte werkprocessen grotendeels weer doorgang vinden. Een andere maatregel die we hebben getroffen is dat de wachtwoorden van alle medewerkers van het beleidsdepartement preventief zijn gereset. Hierover zijn medewerkers op het intranet geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="03298AC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="6BBCB719" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5552D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Hoe zijn we ermee omgegaan?</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidR="002E7F95">
+        <w:t>Wat betekent dit voor de toekomst?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="41C921A3" w14:textId="0EE4833A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232087816" w:id="5"/>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op basis van het beschikbare forensisch materiaal kan geen uitsluitsel gegeven worden over de actor en de buitgemaakte gegevens</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...98 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk232005993" w:id="6"/>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij dergelijke geavanceerde inbraken is het zelden mogelijk om erachter te komen wie of welke partij ervoor verantwoordelijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="5C1C35D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="41497754" w14:textId="340069B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ministerie evalueert het incident en verwerkt de inzichten in de continuïteits- en crisisplannen. Hoewel concrete maatregelen niet publiekelijk deelbaar zijn, heeft het incident ons veel geleerd over hoe we ons willen organiseren bij incidenten in de toekomst. De multidisciplinaire samenwerking tussen informatiebeveiligingsexperts, medewerkers met kennis van de primaire processen en externe specialisten was een aanpak die goed heeft gewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="3A73BAA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="04CBF95A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bewustzijn van digitale veiligheid heeft continu aandacht binnen het Ministerie van Financiën. Daarom zetten wij in op digitale weerbaarheid van ambtenaren, processen én systemen. Hiermee zijn dit soort inbraken echter nooit geheel te voorkomen. Dit incident benadrukt het belang van deze trajecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="2029A805" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="791F95BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We richten ons de komende tijd op de verdere uitbouw en professionalisering van het team dat verantwoordelijk is voor het monitoren, detecteren, loggen en afhandelen van digitale dreigingen en incidenten. Daarnaast worden ter bevordering van onze digitale weerbaarheid periodiek penetratietesten, crisisoefeningen en kwetsbaarheidsonderzoeken uitgevoerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="4BC07044" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="56928713" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mocht uw commissie aanvullende vragen hebben over het incident, dan is het alsnog mogelijk om een aanvullende vertrouwelijke technische briefing te organiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="00D1667E" w:rsidP="00D1667E" w:rsidRDefault="00D1667E" w14:paraId="48DB717D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="00D1667E" w14:paraId="2CADF179" w14:textId="0E9F5061">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E" w:rsidR="0013472C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1667E" w:rsidR="0013472C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...345 lines deleted...]
-          <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC16BC" w:rsidRDefault="00CC16BC" w14:paraId="082C8FE9" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="0013472C" w:rsidP="00D1667E" w:rsidRDefault="0013472C" w14:paraId="638781ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>E. Heinen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC16BC" w:rsidRDefault="00CC16BC" w14:paraId="532AAB86" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidRPr="00D1667E" w:rsidR="00FE0FA3" w:rsidP="00D1667E" w:rsidRDefault="00FE0FA3" w14:paraId="185CF8EC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D1667E" w:rsidR="00FE0FA3" w:rsidSect="008A0DE5">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="251EC104" w14:textId="77777777" w:rsidR="00462DBD" w:rsidRDefault="00462DBD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1E800158" w14:textId="77777777" w:rsidR="000D41BD" w:rsidRDefault="000D41BD" w:rsidP="0013472C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4439DB3E" w14:textId="77777777" w:rsidR="00462DBD" w:rsidRDefault="00462DBD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00C24111" w14:textId="77777777" w:rsidR="000D41BD" w:rsidRDefault="000D41BD" w:rsidP="0013472C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="016EB580" w14:textId="77777777" w:rsidR="00ED71D9" w:rsidRDefault="00ED71D9">
+  <w:p w14:paraId="6D635021" w14:textId="77777777" w:rsidR="003279E1" w:rsidRPr="0013472C" w:rsidRDefault="003279E1" w:rsidP="0013472C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DCBA817" w14:textId="77777777" w:rsidR="00CC16BC" w:rsidRDefault="00CC16BC">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="7B367585" w14:textId="77777777" w:rsidR="003279E1" w:rsidRPr="0013472C" w:rsidRDefault="003279E1" w:rsidP="0013472C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="182FFD32" w14:textId="77777777" w:rsidR="00ED71D9" w:rsidRDefault="00ED71D9">
+  <w:p w14:paraId="02CE873B" w14:textId="77777777" w:rsidR="003279E1" w:rsidRPr="0013472C" w:rsidRDefault="003279E1" w:rsidP="0013472C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39DF293A" w14:textId="77777777" w:rsidR="00462DBD" w:rsidRDefault="00462DBD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A41AFD9" w14:textId="77777777" w:rsidR="000D41BD" w:rsidRDefault="000D41BD" w:rsidP="0013472C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DBE8685" w14:textId="77777777" w:rsidR="00462DBD" w:rsidRDefault="00462DBD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0418DCA0" w14:textId="77777777" w:rsidR="000D41BD" w:rsidRDefault="000D41BD" w:rsidP="0013472C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="11ACC203" w14:textId="77777777" w:rsidR="00F966CE" w:rsidRDefault="00F966CE">
+    <w:p w14:paraId="2B3F6173" w14:textId="77777777" w:rsidR="0013472C" w:rsidRPr="00D1667E" w:rsidRDefault="0013472C" w:rsidP="0013472C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 26 643, nr. 1498</w:t>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 26 643, nr. 1498</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2B9BA7AF" w14:textId="77777777" w:rsidR="006D1428" w:rsidRDefault="006D1428">
+    <w:p w14:paraId="398A3E89" w14:textId="77777777" w:rsidR="0013472C" w:rsidRPr="00D1667E" w:rsidRDefault="0013472C" w:rsidP="0013472C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1667E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t>https://www.ncsc.nl/kwetsbaarhedenbeheer/belang-van-responsible-disclosure</w:t>
+      <w:r w:rsidRPr="00D1667E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie ook https://www.ncsc.nl/kwetsbaarhedenbeheer/belang-van-responsible-disclosure</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1EAE15AE" w14:textId="77777777" w:rsidR="00ED71D9" w:rsidRDefault="00ED71D9">
+  <w:p w14:paraId="553A1636" w14:textId="77777777" w:rsidR="003279E1" w:rsidRPr="0013472C" w:rsidRDefault="003279E1" w:rsidP="0013472C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23CD41CD" w14:textId="77777777" w:rsidR="00CC16BC" w:rsidRDefault="00D01F0C">
-[...457 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="46F6EF0B" w14:textId="77777777" w:rsidR="003279E1" w:rsidRPr="0013472C" w:rsidRDefault="003279E1" w:rsidP="0013472C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7125EBA1" w14:textId="77777777" w:rsidR="00CC16BC" w:rsidRDefault="00D01F0C">
-[...1008 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1407503D" w14:textId="77777777" w:rsidR="003279E1" w:rsidRPr="0013472C" w:rsidRDefault="003279E1" w:rsidP="0013472C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...400 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0058245A"/>
-[...165 lines deleted...]
-    <w:rsid w:val="00FE7CE3"/>
+    <w:rsidRoot w:val="0013472C"/>
+    <w:rsid w:val="000D41BD"/>
+    <w:rsid w:val="0013472C"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003279E1"/>
+    <w:rsid w:val="003B109F"/>
+    <w:rsid w:val="004007E8"/>
+    <w:rsid w:val="008A0DE5"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009802E0"/>
+    <w:rsid w:val="00A913CD"/>
+    <w:rsid w:val="00D1667E"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E52D27"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="289C43B8"/>
-  <w15:docId w15:val="{50E95320-DBFC-4363-8D84-A388D4E45F6C}"/>
+  <w14:docId w14:val="42B83E0A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{72999F22-5405-4926-AD68-A01C1DF7E695}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3444,77 +1091,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3539,75 +1186,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3642,55 +1289,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3762,1191 +1409,785 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...158 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0013472C"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...18 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0058245A"/>
+    <w:rsid w:val="0013472C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0058245A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0058245A"/>
+    <w:rsid w:val="0013472C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0058245A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...96 lines deleted...]
-      <w:kern w:val="0"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006D1428"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0013472C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006D1428"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0013472C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006D1428"/>
+    <w:rsid w:val="0013472C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1667E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...352 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5003,51 +2244,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5111,65 +2352,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5190,219 +2431,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1160</ap:Words>
-  <ap:Characters>6383</ap:Characters>
+  <ap:Words>1204</ap:Words>
+  <ap:Characters>6623</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
+  <ap:Lines>55</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7528</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7812</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...109 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>