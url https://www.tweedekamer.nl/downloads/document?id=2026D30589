--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -1,5635 +1,1138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00FB28ED" w:rsidRDefault="00340ECA" w14:paraId="637F0140" w14:textId="77777777"/>
-[...161 lines deleted...]
-    <w:p w:rsidR="00FB28ED" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="66EE9614" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="20B6DEF4" w14:textId="2DF11784">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F44E2">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="006B7A36">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...31 lines deleted...]
-    <w:p w:rsidR="00FB28ED" w:rsidP="00FB28ED" w:rsidRDefault="00FB28ED" w14:paraId="6CA6FCBD" w14:textId="77777777">
+        <w:t>AH 2285</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="07122AD8" w14:textId="5F17C21B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006B7A36">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:t>2026Z11041</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="66729A98" w14:textId="5F32C91D">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4B62">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Aerdts (Economische Zaken en Klimaat) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0D17" w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="229402EB" w14:textId="77777777">
+      <w:r w:rsidRPr="006B7A36">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Wat betekent een negatief BTI-oordeel concreet voor de continuïteit, stabiliteit en beschikbaarheid van het bedrijf Solvinity en daarmee voor DigiD? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="2340C7C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B7A36" w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="073C6E3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B7A36">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F0D17" w:rsidP="00FB28ED" w:rsidRDefault="004F0D17" w14:paraId="773A2B53" w14:textId="3A2B22DE">
-[...81 lines deleted...]
-    <w:p w:rsidR="005F0D54" w:rsidP="00FB28ED" w:rsidRDefault="00D709EA" w14:paraId="6385C677" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="345DF14E" w14:textId="77777777">
+      <w:r>
+        <w:t>Op dit moment is er geen indicatie dat het besluit inzake Solvinity leidt tot een gevaar voor de continuïteit, stabiliteit en beschikbaarheid van DigiD en andere Logius voorzieningen. Logius heeft strenge contractuele afspraken met Solvinity dat zij de beschikbaarheid en veiligheid van DigiD moet garanderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="12FEFA55" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="5AD63CCF" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Een besluit in het kader van hoofdstuk 14a van de Telecommunicatiewet ziet op de risico’s van een voorgenomen investering of overname voor het publiek belang. Een dergelijk besluit vormt geen oordeel over de operationele continuïteit, stabiliteit of financiële positie van een onderneming, dus ook in dit geval niet over Solvinity. Het kabinet blijft in contact met Solvinity over de verdere ontwikkelingen. Over de bedrijfseconomische situatie van individuele ondernemingen doet het kabinet geen uitspraken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="67E7B84C" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="3F96396A" w14:textId="77777777">
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="1E1BA4CA" w14:textId="28CBCAAC">
-[...3 lines deleted...]
-      <w:r w:rsidR="00FB28ED">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="01257060" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Kunt u uiteenzetten welke risico’s er bestaan voor burgers alsmede voor de overheidsdienstverlening als de huidige situatie langer voortduurt? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="1454D6B0" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="15BCE02E" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="09F0F335" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Logius actualiseert het risicoprofiel naar aanleiding van het verbod van de overname. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F44E2">
+        <w:t xml:space="preserve">Indien nodig zal </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">het kabinet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F44E2">
+        <w:t>stappen nemen om de continuïteit van DigiD, en alle overige overheidsdienstverlening in afstemming met andere overheden te kunnen blijven garanderen.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-    <w:p w:rsidR="005F0D54" w:rsidP="00FB28ED" w:rsidRDefault="00D709EA" w14:paraId="57086F66" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7BAEF3B5" w14:textId="77777777">
       <w:r>
         <w:br/>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="79A68207" w14:textId="2D768A85">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="01C858D6" w14:textId="77777777">
       <w:r w:rsidRPr="005F44E2">
-        <w:t xml:space="preserve">Welke </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> contract op 27 maart 2026 met twee jaar is verlengd omdat een </w:t>
+        <w:t xml:space="preserve">Welke exitstrategie is er richting 2028, zeker omdat Logius/BZK zelf meldt dat het Solvinity contract op 27 maart 2026 met twee jaar is verlengd omdat een </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="005F44E2">
         <w:t>verstap vóór augustus 2026 niet veilig werd geacht?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00FB28ED" w:rsidRDefault="005F0D54" w14:paraId="03D74EEB" w14:textId="77777777"/>
-    <w:p w:rsidR="005F0D54" w:rsidP="00FB28ED" w:rsidRDefault="00D709EA" w14:paraId="75FB30F6" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7E04BF2A" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="17269BA9" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="4391FB95" w14:textId="198725CA">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="3F2E4E14" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000671C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">De huidige overeenkomst met </w:t>
-[...49 lines deleted...]
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="0EACA149" w14:textId="09448591">
+        <w:t>De huidige overeenkomst met Solvinity is op 6 mei 2026 verlengd en loopt uiterlijk af in augustus 2028. Op dit moment worden voor de aanbesteding vanaf 2028 voorbereidingen getroffen via de Aanbestedingswet Defensie en Veiligheid (ADV). De reden hiervoor is dat de ADV meer mogelijkheden biedt dan een reguliere Europese Aanbesteding om risico’s voor de nationale veiligheid te beperken. Na het selecteren van een contractant geldt een overdrachtsperiode van 6 tot 12 maanden. Voor augustus 2026 had Logius niet de mogelijkheid om zowel het aanbestedingstraject als de overdrachtsperiode te voltooien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="6E762B22" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="46619756" w14:textId="77777777">
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="0FB41F46" w14:textId="6508D96E">
-[...17 lines deleted...]
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="578C349A" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="28F78BF2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Kunt u in het licht van de in de vorige vraag benoemde risico’s, de eerdere namens de JA21-fractie gestelde Kamervragen omtrent de overname van Solvinity deze week beantwoorden, zodat de risico’s duidelijk in kaart kunnen worden gebracht? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="3BC08441" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="639E7413" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="51C65A77" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="50D7DB29" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="00895CEC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">eerdere namens de JA21-fractie gestelde Kamervragen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn inmiddels beantwoord. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="5A967E65" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="4B0C70A8" w14:textId="4E2D1AB2">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="03FFA112" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="00D2D59B" w14:textId="77777777">
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="374AC9AE" w14:textId="452F511A">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="33595947" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Kunt u toelichten op basis van welke criteria, risicoanalyses en wettelijke kaders het BTI-advies tot stand is gekomen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="4B27DA39" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="52EB9785" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="05C2B497" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="1996C1E3" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="1B260935" w14:textId="22754E98">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="4798E610" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="23F94D02">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het BTI heeft de voorgenomen overname van </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidRPr="00E36FFF" w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="1D3BEB88" w14:textId="77777777">
+        <w:t>Het BTI heeft de voorgenomen overname van Solvinity door Kyndryl getoetst op grond van hoofdstuk 14a van de Telecommunicatiewet (Tw) en het Besluit ongewenste zeggenschap telecommunicatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E36FFF" w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="4FBEC5AC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="1EC77981" w14:textId="5DDCCA89">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="64B22F26" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="23F94D02">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">De Tw biedt de bevoegdheid </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tot </w:t>
+      </w:r>
       <w:r w:rsidRPr="23F94D02">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Tw</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">het verkrijgen of houden van overwegende zeggenschap in een telecommunicatiepartij te verbieden indien het verkrijgen of houden van deze zeggenschap leidt tot een </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risico op een </w:t>
+      </w:r>
       <w:r w:rsidRPr="23F94D02">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> biedt de bevoegdheid </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">tot </w:t>
+        <w:t xml:space="preserve">bedreiging van het publiek belang. Daarbij worden de omstandigheden van het specifieke geval beoordeeld aan de hand van de criteria die in de WOZT (artikel 14a.4) zijn vastgelegd. Hierbij wordt gekeken naar de combinatie van de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kenmerken van de </w:t>
       </w:r>
       <w:r w:rsidRPr="23F94D02">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">het verkrijgen of houden van overwegende zeggenschap in een telecommunicatiepartij te verbieden indien het verkrijgen of houden van deze zeggenschap leidt tot een </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">risico op een </w:t>
+        <w:t xml:space="preserve">voorgenomen koper, de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vormgeving van de</w:t>
       </w:r>
       <w:r w:rsidRPr="23F94D02">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">bedreiging van het publiek belang. Daarbij worden de omstandigheden van het specifieke geval beoordeeld aan de hand van de criteria die in de WOZT (artikel 14a.4) zijn vastgelegd. Hierbij wordt gekeken naar de combinatie van de </w:t>
-[...40 lines deleted...]
-    <w:p w:rsidRPr="00E36FFF" w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="658D0D12" w14:textId="77777777">
+        <w:t xml:space="preserve"> transactie en de kenmerken van de activiteiten van de doelonderneming, in dit geval Solvinity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E36FFF" w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="22C7B294" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="3320A8DA" w14:textId="6F3B691E">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="621A8F36" w14:textId="77777777">
       <w:r w:rsidRPr="1A9C77C9">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Over de inhoud van de beoordeling en de daaraan ten grondslag liggende analyses in individuele gevallen worden geen nadere mededelingen gedaan.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="06FA7D61" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="29482385" w14:textId="5DF2276A">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="2FF4F458" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="634E92C2" w14:textId="77777777">
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="4F877B09" w14:textId="6A4E37CC">
-[...13 lines deleted...]
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="45CF2B4B" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="5860FE8E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Welke specifieke veiligheids-, afhankelijkheids-, governance- of soevereiniteitsrisico’s lagen ten grondslag aan het negatieve oordeel en speelt digitale autonomie hierin ook een rol? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="1C1284E0" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="0D803F73" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="2EF65613" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="0C0EC97D" w14:textId="77777777">
       <w:r>
         <w:t>Voor de beantwoording van deze vraag wordt verwezen naar het antwoord op vraag 5. Het kabinet doet geen uitspraken over de specifieke risico’s, analyses of afwegingen die ten grondslag liggen aan de beoordeling van individuele zaken op grond van de Telecommunicatiewet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="3B50DF82" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="37BCBC3B" w14:textId="289B5871">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="2E54886B" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7C0239B3" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Digitale autonomie is geen afzonderlijk wettelijk criterium binnen de WOZT. Voor zover aspecten die onder de noemer digitale autonomie worden geschaard relevant zijn voor de beoordeling van risico’s voor het publiek belang, kunnen deze worden betrokken in de integrale afweging. Over de toepassing daarvan in individuele gevallen doet het kabinet geen uitspraken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="5E8DF10F" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="017C2849" w14:textId="21AE5684">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7C6C7725" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="6823AEAA" w14:textId="77777777">
       <w:r>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="13221F43" w14:textId="7AEF17BB">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="3BF0A313" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Kunt u het volledige BTI-advies, inclusief de onderliggende overwegingen en risicoanalyses met de Kamer delen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="1F15FD4C" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="29A3152E" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="19ACD849" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="16F22DD5" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="63D4F887" w14:textId="77777777">
+      <w:r w:rsidRPr="005F44E2">
+        <w:t>Nee. Het kabinet maakt de onderliggende adviezen, risicoanalyses en vertrouwelijke overwegingen die ten grondslag liggen aan beoordelingen op grond van hoofdstuk 14a van de Telecommunicatiewet niet openbaar. Deze stukken bevatten vertrouwelijke bedrijfsinformatie</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, toezichtvertrouwelijke informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F44E2">
+        <w:t xml:space="preserve"> en informatie die raakt aan de bescherming van de nationale veiligheid. Openbaarmaking zou afbreuk kunnen doen aan de belangen die de wet juist beoogt te beschermen. Het kabinet hecht tegelijkertijd aan een goede informatievoorziening van de Kamer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F44E2">
+        <w:lastRenderedPageBreak/>
+        <w:t>Daarom is de Kamer in de gelegenheid gesteld om in vertrouwelijke technische briefing te worden geïnformeerd over de BTI-procedure.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7C4F3D10" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="06E68FD8" w14:textId="77777777">
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="5628FCDA" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Op welke exacte grondslag wordt de overname tegengehouden: Wet Vifo, hoofdstuk 14a van de Telecommunicatiewet, beide, of andere gronden? Zo ja, welke specifieke gronden? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7D79178D" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="29896CB1" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="181B8E81" w14:textId="77777777">
+      <w:r w:rsidRPr="14F8BE4E">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aangegeven in de Kamerbrief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A17F14E">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>'Besluit investeringstoetsing Solvinity'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14F8BE4E">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14F8BE4E">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03C7ED86">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36FFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e voorgenomen overname beoordeeld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4496C54D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>op grond van hoofdstuk 14a van de Telecommunicatiewet (Wet ongewenste zeggenschap telecommunicatie, WOZT).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7436BA49" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="72957109" w14:textId="77777777">
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="6A1E6379" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Kunt u toelichten welke Europese of nationale technologische alternatieven zijn onderzocht voor de overname van IT-dienst van DigiD? Kunt u tevens uitleggen of deze alternatieven van gelijkwaardige technologie zijn als die van Kyndryl, aangezien blijkt dat Europa en Nederland, de Verenigde Staten niet kunnen bijbenen op het gebied van technologische innovatie op vele gebieden? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="2ADB06E1" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="2FA3AB20" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="34E8A5BF" w14:textId="77777777">
+      <w:r w:rsidRPr="000671C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In 2020 is door Logius een Europese aanbesteding uitgezet in de markt voor het leveren van IT-diensten. Deze aanbesteding is uitgezet onder strenge voorwaarden zodat de continuïteit en veiligheid van voorzieningen gewaarborgd blijft. Solvinity is destijds geselecteerd als contractant en met Solvinity zijn contractuele afspraken gemaakt. De diensten die Solvinity levert aan Logius zijn niet uniek en kunnen bij meerdere leveranciers worden afgenomen. Het voorbereiden van een aanbesteding en de overdracht kost echter tijd. Zoals in de beantwoording op vraag 3 aangegeven bereidt Logius nu de aanbesteding voor 2028 voor. Dit betekent niet dat we inleveren op kwaliteit van de dienstverlening en veiligheid van burgers.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="5C2B4FED" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="04A61224" w14:textId="77777777">
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="721296CA" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Kunt u uitleggen dat indien het alternatief niet van gelijkwaardige technologische kwaliteit is, er voldoende rekening is gehouden met het verhoogde risico op cyberaanvallen en daarmee met de veiligheid van burgers? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="4E2FA790" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="153C139C" w14:textId="77777777">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="70704942" w14:textId="7B652481">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> en informatie die raakt aan de bescherming van de nationale veiligheid. Openbaarmaking zou afbreuk kunnen doen aan de belangen die de wet juist beoogt te beschermen. Het kabinet hecht tegelijkertijd aan een goede informatievoorziening van de Kamer. Daarom is de Kamer in de gelegenheid gesteld om in vertrouwelijke technische briefing te worden geïnformeerd over de BTI-procedure.</w:t>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="3CC90869" w14:textId="77777777">
+      <w:r w:rsidRPr="1A9C77C9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zie antwoord op vraag 9.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="1EB74C5F" w14:textId="77777777"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="3C61E482" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="07547B97" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="4F16025B" w14:textId="77777777">
+      <w:r>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="1A65473C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Welke gevolgen verwacht het kabinet dat dit oordeel heeft voor het investerings- en vestigingsklimaat voor internationale technologiebedrijven in Nederland? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="3A6A8B09" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="2464A1A0" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="128817E9" w14:textId="1FA74346">
-[...94 lines deleted...]
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="33D0E675" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="43994A4C" w14:textId="77777777">
+      <w:r>
+        <w:t>Nederland heeft een open economie en een aantrekkelijk investerings- en vestigingsklimaat voor nationale en internationale ondernemingen. Het kabinet hecht grote waarde aan buitenlandse investeringen, die bijdragen aan innovatie, werkgelegenheid en economische groei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="6AC410E9" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7EC9A989" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Tegelijkertijd is het van belang dat de nationale veiligheid en andere zwaarwegende publieke belangen adequaat worden beschermd. Instrumenten zoals de Wet ongewenste zeggenschap telecommunicatie zijn bedoeld voor situaties waarin dergelijke belangen in het geding kunnen zijn. Deze instrumenten worden indien nodig toegepast en de beoordeling vindt zorgvuldig plaats op basis van de wettelijke criteria en de specifieke omstandigheden van het geval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="1979E661" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7487E995" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Uit een evaluatie van de investeringstoetsen (Wet ongewenste zeggenschap telecommunicatie en Wet veiligheidstoets investeringen, fusies en overnames) van najaar 2025 komt naar voren dat de impact op het investeringsklimaat door deze toetsen te overzien lijkt, mede door de gerichte aanpak. Het kabinet is van oordeel dat een helder, voorspelbaar en wettelijk verankerd toetsingskader bijdraagt aan een stabiel investeringsklimaat. Het is niet mogelijk om vast te stellen welke concrete gevolgen een individueel besluit heeft voor toekomstige investerings- of vestigingsbeslissingen van ondernemingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="1D18EADF" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="5FF73CA9" w14:textId="77777777">
+      <w:r>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="2ADEFC75" w14:textId="77777777">
+      <w:r>
+        <w:t>Binnen welke termijn verwacht het kabinet duidelijkheid te kunnen geven over een definitieve oplossing?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="4787DEE8" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="427F5248" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="7025F2BD" w14:textId="5113F1C5">
-[...244 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="2984727E" w14:textId="77777777">
       <w:r w:rsidRPr="005F44E2">
         <w:lastRenderedPageBreak/>
-        <w:t>de onderliggende risicoanalyses in individuele dossiers doet het kabinet geen uitspraken. Voor de precieze inrichting en afweging ten aanzien van het GRIT project bij Defensie, verwijs ik u door naar de Minister en/of staatssecretaris van Defensie.</w:t>
+        <w:t>Met het besluit op grond van de WOZT vindt er thans geen wijziging van de zeggenschap van Solvinity plaats. Het is aan de betrokken marktpartijen te beoordelen welke vervolgstappen zij willen zetten. Het kabinet zal de situatie blijven monitoren zodat de continuïteit en kwaliteit van de dienstverlening van Solvinity geborgd blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="5929198C" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="18C5FE88" w14:textId="77777777">
+      <w:r>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7EC265BE" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Kunt u uitleggen waarom betrokkenheid van internationale technologiepartijen binnen het GRIP-ITproject van Defensie wel verenigbaar werd geacht met nationale veiligheidsbelangen, nota bene bij de hervorming van de Defensie-ICT, terwijl in de onderhavige casus een negatief BTIoordeel is afgegeven? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="02C62F06" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="0806BC8B" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="057BDF4B" w14:textId="77777777">
+      <w:r w:rsidRPr="005F44E2">
+        <w:t>Deze situaties zijn niet rechtstreeks vergelijkbaar. Een contractuele samenwerking verschilt wezenlijk van een wijziging van zeggenschap over een onderneming. Iedere casus onder investeringstoetsing wordt beoordeeld op basis van de specifieke feiten en omstandigheden en het toepasselijke wettelijke kader. Over de onderliggende risicoanalyses in individuele dossiers doet het kabinet geen uitspraken. Voor de precieze inrichting en afweging ten aanzien van het GRIT project bij Defensie, verwijs ik u door naar de Minister en/of staatssecretaris van Defensie.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="684FACFD" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="6622225A" w14:textId="792A76B1">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="7C31EC97" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="224E622F" w14:textId="77777777">
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="468CB4F5" w14:textId="3E50BF61">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="3419654A" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Welke lessen worden getrokken voor toekomstige aanbestedingen van vitale digitale Infrastructuur? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="1F06F8D1" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="69842D49" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="4D4F94E9" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="01107DFF" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="0ECA2EAD" w14:textId="29680FE6">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> rapport </w:t>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="70BE60D2" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat betreft toekomstige aanbestedingen van vitale digitale infrastructuur bouwt het kabinet voort op het ABDTOPConsult rapport </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK19" w:id="0"/>
       <w:r w:rsidRPr="000671C5">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>“Van kwetsbaar naar weerbaar. Geleerde lessen uit dreigende acute en langdurige uitval van uitbestede ICT-dienstverlening bij overheidsorganisaties” dat vorig jaar met de Kamer is gedeeld [29362 nr.388]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Dit rapport</w:t>
       </w:r>
       <w:r w:rsidRPr="000671C5">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000671C5">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">verwoordt lessen en geeft concrete </w:t>
       </w:r>
-      <w:r w:rsidR="00F47A5C">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en bruikbare </w:t>
       </w:r>
       <w:r w:rsidRPr="000671C5">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aanbevelingen</w:t>
       </w:r>
-      <w:r w:rsidR="00F47A5C">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000671C5">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">om risico’s stapsgewijs te mitigeren, </w:t>
       </w:r>
-      <w:r w:rsidR="00F47A5C">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="000671C5">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">eerste stappen daartoe </w:t>
-[...11 lines deleted...]
-        <w:t>inmiddels gezet.</w:t>
+        <w:t>eerste stappen daartoe zijn inmiddels gezet.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="7D6D5E90" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="438797E8" w14:textId="183F8228">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="5295598A" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="4698F540" w14:textId="77777777">
       <w:r>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F44E2" w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="43DB70F4" w14:textId="65D45AB4">
+    <w:p w:rsidRPr="005F44E2" w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="75056439" w14:textId="77777777">
       <w:r w:rsidRPr="005F44E2">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Wat wordt aan burgers verteld behalve "</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> blijft werken"?</w:t>
+        <w:t>Wat wordt aan burgers verteld behalve "DigiD blijft werken"?</w:t>
       </w:r>
       <w:r w:rsidRPr="005F44E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="54891A07" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="2AB87322" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="6AE2E5F3" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="1D9C963D" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="00232211" w14:paraId="69894FDD" w14:textId="3127699A">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="1B3C587C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gebruikers</w:t>
       </w:r>
-      <w:r w:rsidRPr="000671C5" w:rsidR="005F44E2">
+      <w:r w:rsidRPr="000671C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kunnen hun </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000671C5" w:rsidR="005F44E2">
+        <w:t xml:space="preserve"> kunnen hun DigiD blijven gebruiken zoals altijd. Zoals in de beantwoording van vraag 1 beschreven zijn er strenge contractuele afspraken met Solvinity waarin staat vastgelegd dat z</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>DigiD</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000671C5" w:rsidR="005F44E2">
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000671C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> blijven gebruiken zoals altijd. Zoals in de beantwoording van vraag 1 beschreven zijn er strenge contractuele afspraken met </w:t>
-[...97 lines deleted...]
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="25010F7C" w14:textId="46B2B737">
+        <w:t xml:space="preserve"> de beschikbaarheid en veiligheid van DigiD moet garanderen. Logius communiceert actief op de DigiD website wanneer er nieuwe ontwikkelingen zijn rondom Solvinity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="751B5AF8" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="357DD8B3" w14:textId="77777777">
       <w:r>
         <w:t>16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="34BBC138" w14:textId="52A94A60">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="37EF2791" w14:textId="77777777">
       <w:r w:rsidRPr="005F44E2">
         <w:t>Kunt u de vragen los van elkaar en op de kortst mogelijke termijn beantwoorden?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="21F04B86" w14:textId="77777777"/>
-    <w:p w:rsidR="005F44E2" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="1A8E26C7" w14:textId="77777777">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="6CCDA5AA" w14:textId="77777777"/>
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="2859493F" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22441" w:rsidP="00FB28ED" w:rsidRDefault="005F44E2" w14:paraId="557F347A" w14:textId="19B92A3A">
+    <w:p w:rsidR="00FC4B62" w:rsidP="00FC4B62" w:rsidRDefault="00FC4B62" w14:paraId="045BAB51" w14:textId="77777777">
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D22441" w:rsidSect="00D604B3">
+    <w:p w:rsidR="0070255B" w:rsidRDefault="0070255B" w14:paraId="4BC7E318" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="0070255B" w:rsidSect="00FC4B62">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B25DDDD" w14:textId="77777777" w:rsidR="00D709EA" w:rsidRDefault="00D709EA">
+    <w:p w14:paraId="3F554454" w14:textId="77777777" w:rsidR="009C2E78" w:rsidRDefault="009C2E78" w:rsidP="00FC4B62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BD51E9" w14:textId="77777777" w:rsidR="00D709EA" w:rsidRDefault="00D709EA"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E00D661" w14:textId="77777777" w:rsidR="00D709EA" w:rsidRDefault="00D709EA">
+    <w:p w14:paraId="24B0F6A0" w14:textId="77777777" w:rsidR="009C2E78" w:rsidRDefault="009C2E78" w:rsidP="00FC4B62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712D1888" w14:textId="77777777" w:rsidR="00D709EA" w:rsidRDefault="00D709EA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F918E3C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="730D8D96" w14:textId="77777777" w:rsidR="00FC4B62" w:rsidRPr="00FC4B62" w:rsidRDefault="00FC4B62" w:rsidP="00FC4B62">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="188F2D76" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="43BE529A" w14:textId="77777777" w:rsidR="00FC4B62" w:rsidRPr="00FC4B62" w:rsidRDefault="00FC4B62" w:rsidP="00FC4B62">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="47CFD112" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50131793" w14:textId="77777777" w:rsidR="00FC4B62" w:rsidRPr="00FC4B62" w:rsidRDefault="00FC4B62" w:rsidP="00FC4B62">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D30A988" w14:textId="77777777" w:rsidR="00D709EA" w:rsidRDefault="00D709EA">
+    <w:p w14:paraId="6E441D42" w14:textId="77777777" w:rsidR="009C2E78" w:rsidRDefault="009C2E78" w:rsidP="00FC4B62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE4C123" w14:textId="77777777" w:rsidR="00D709EA" w:rsidRDefault="00D709EA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="766B3714" w14:textId="77777777" w:rsidR="00D709EA" w:rsidRDefault="00D709EA">
+    <w:p w14:paraId="57121B9D" w14:textId="77777777" w:rsidR="009C2E78" w:rsidRDefault="009C2E78" w:rsidP="00FC4B62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2CF1A1" w14:textId="77777777" w:rsidR="00D709EA" w:rsidRDefault="00D709EA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...120 lines deleted...]
-  <w:p w14:paraId="149844E8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="40B1374D" w14:textId="77777777" w:rsidR="00FC4B62" w:rsidRPr="00FC4B62" w:rsidRDefault="00FC4B62" w:rsidP="00FC4B62">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...558 lines deleted...]
-  <w:p w14:paraId="0D1E0A1C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3CCC53F9" w14:textId="77777777" w:rsidR="00FC4B62" w:rsidRPr="00FC4B62" w:rsidRDefault="00FC4B62" w:rsidP="00FC4B62">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E194349" w14:textId="77777777" w:rsidR="00FC4B62" w:rsidRPr="00FC4B62" w:rsidRDefault="00FC4B62" w:rsidP="00FC4B62">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1949 lines deleted...]
-    <w:rsid w:val="00FB2381"/>
+    <w:rsidRoot w:val="00FC4B62"/>
+    <w:rsid w:val="00191475"/>
+    <w:rsid w:val="0070255B"/>
+    <w:rsid w:val="009C2E78"/>
+    <w:rsid w:val="00FC4B62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1A0001A6"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C7BC3F41-874D-4601-A495-84F781E2A84C}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5933,397 +1436,1111 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4B62"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9659</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1711</ap:Words>
+  <ap:Characters>9416</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>80</ap:Lines>
+  <ap:Lines>78</ap:Lines>
   <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11393</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11105</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>