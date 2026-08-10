--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -1,4508 +1,1193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...43 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="000C057B" w:rsidR="000C057B" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="5D406F55" w14:textId="5B864C1E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B" w:rsidR="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B" w:rsidR="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C057B" w:rsidR="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gehandicaptenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="000C057B" w:rsidP="000C057B" w:rsidRDefault="000C057B" w14:paraId="58FCD523" w14:textId="3A4605CF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B" w:rsidR="00A32106">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>405</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00073D8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="000C057B" w:rsidP="000C057B" w:rsidRDefault="000C057B" w14:paraId="7B279DA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="000C057B" w14:paraId="023613A5" w14:textId="2282A00F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 17 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B" w:rsidR="00A32106">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000C057B" w:rsidR="00A32106">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>In de werkagenda VN-verdrag Handicap</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000C057B" w:rsidR="00A32106">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00073D8F">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000C057B" w:rsidR="00A32106">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn diverse maatregelen opgenomen om de zorg en ondersteuning voor mensen met een beperking en hun naasten te verbeteren. Met deze brief geef ik u een actualisatie van enkele van deze maatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="6F9C4521" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="5914F8ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verschillen gemeenten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A0180" w:rsidP="001A0180" w:rsidRDefault="00FB0687" w14:paraId="6119B867" w14:textId="0428A832">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="149E8945" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231292104" w:id="0"/>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de werkagenda VN-verdrag Handicap is een maatregel opgenomen dat VWS en de VNG verschillen tussen gemeenten in kaart brengen die door mensen met een beperking als oneerlijk worden ervaren. Deze maatregel komt mede voort uit de aanbeveling van het VN-comité om onwenselijke verschillen tussen gemeenten tegen te gaan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et deze brief stuur ik u de verkenning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘Verschillen tussen gemeenten in beleid t.a.v. mensen met een beperking’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die Common Eye in opdracht van VNG heeft gedaan, toe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="2104E87F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="54580E1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verkenning laat zowel sterke als kwetsbare aspecten van ons decentraal stelsel zien. In samenspraak met vertegenwoordigende organisaties van mensen met een beperking, ervaringsdeskundigen en met 8 gemeenten zijn deze inzichtelijk gemaakt, aan de hand van een aantal illustratieve voorbeelden. Deze voorbeelden zijn aangedragen door de ervaringsdeskundigen en de hun vertegenwoordigende organisaties. De VNG heeft een keuze gemaakt om zeven illustratieve voorbeelden uit te werken, verspreid over diverse levensdomeinen: de gehandicaptenparkeerkaart, individuele hulpmiddelen, huishoudelijke ondersteuning, jobcoaching, tegemoetkoming meerkosten chronisch zieken, inclusieve onderwijshuisvesting en woningbeschikbaarheid en -toewijzing.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="5121DD9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VNG en gemeenten hebben ervoor gekozen om in het onderzoek de verschillen tussen gemeenten voor de voorbeelden in kaart te brengen op de volgende aspecten in: informatievoorziening, procedures, kennis en vaardigheden van professionals, continuïteit bij verhuizing en kosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="1B3F34D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemeenten noemen hierin enerzijds de kracht van lokaal maatwerk, waartoe het decentraal stelsel ruimte biedt. Anderzijds komen er kwetsbare aspecten naar voren, die kunnen leiden tot situaties die door inwoners met een beperking als onwenselijk worden ervaren. In het decentrale stelsel is het primair aan de gemeenteraad om te bepalen welke verschillen met andere (al dan niet naburige) gemeenten aanvaardbaar worden geacht. Tegelijkertijd constateert de verkenning ook dat het bewustzijn van die verschillen en het gesprek daarover tussen alle betrokken partijen een impuls kan gebruiken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="62DAD20D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="7FB93488" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VNG en gemeenten delen de wens om samen te zoeken naar goede manieren om het makkelijker te maken voor inwoners, zonder dat daarbij de mogelijkheid voor maatwerk wordt aangetast. De vijf aspecten die bij kwetsbare verschillen een rol spelen, verschillen per onderwerp. Daaruit volgt dat ook de aanpak per onderwerp kan verschillen. De verkenning noemt daarvoor diverse opties, zoals handreikingen, convenanten of landelijke kaders. Bij een gesprek over een mogelijke aanpak dienen in ieder geval zowel rijk, gemeenten als vertegenwoordigende organisaties van mensen met een beperking betrokken te zijn. Zoals gezegd delen die partijen de wens om dit gesprek met urgentie te voeren en hier uitwerking aan te geven. Over de uitvoering van de werkagenda voer ik in het najaar het bestuurlijke overleg met de VNG. Dan wil ik de uitkomsten van dit gesprek agenderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="7F213040" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="3745085A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dat gemeenten hiermee al bezig zijn, blijkt onder meer uit het al bestaande convenant voor meeverhuizen van individuele mobiliteitshulpmiddelen en roerende woonvoorzieningen bij een verhuizing, het convenant maatwerkprocedure toegang hulpmiddelen en het onlangs gesloten convenant ‘Stevige lokale teams’. Het convenant meeverhuizen is gericht op het kunnen meeverhuizen van hulpmiddelen op het moment dat iemand naar een andere gemeente verhuist. Het convenant maatwerk regelt een eenduidige toegang bij de aanvraag van een hulpmiddel voor een complexe ondersteuningsvraag, waaronder afspraken over het benutten van functioneel advies om tot de juiste maatwerkoplossing te komen. De convenanten meeverhuizen en maatwerk zijn ondertekend door 92 gemeenten. Daarnaast zijn er ook gemeenten die het convenant meeverhuizen wel toepassen zonder dit te ondertekenen. Via de werkagenda VN-verdrag Handicap wordt gewerkt aan verbetering van beide convenanten, door ze duidelijker te maken en te actualiseren. Dit moet ertoe leiden dat meer gemeenten de convenanten gaan ondertekenen en toepassen. Dat gebeurt in een werkgroep met VWS en landelijke koepels. Ook wordt gekeken hoe de juridische status duidelijker en beter passend gemaakt kan worden in het decentrale stelsel, zodat meer gemeenten de convenanten zowel gaan toepassen als ondertekenen. Het convenant ‘Stevige lokale teams’ is door de Vereniging van Nederlandse Gemeenten (VNG) namens alle Nederlandse gemeenten getekend. Hierin wordt geregeld hoe gemeenten en negen landelijke partners toewerken naar borging van stevige lokale teams in alle gemeenten in 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="6E5E3D55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="3063E183" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van de gehandicaptenparkeerkaart zet de VNG in ieder geval al stappen in de communicatie richting leden door bijvoorbeeld de oproep aan de leden te doen om na te gaan of de informatie over de gehandicaptenparkeerkaart goed vindbaar is. Aan de hand van het delen van goede voorbeelden krijgen de leden een beeld bij de mogelijkheden die er zijn om de beleidsverschillen te verkleinen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="610B38C5" w14:textId="4138C6F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook de inzet van jobcoaching door gemeenten is onderwerp van de verkenning. Belangrijk is in dit verband te vermelden dat de minister van Werk en Participatie zich overeenkomstig het coalitieakkoord inspant voor het harmoniseren van het re-integratiebeleid, waar onder de inzet van werkvoorzieningen ten behoeve van werkzoekenden en werkgevers. Hier wordt inmiddels onderzoek naar uitgevoerd. In het jaarlijks bestuurlijk overleg dat ik voer met de VNG over de uitvoering van het VN-verdrag Handicap, zal ik dit rapport en de opvolging ervan met de VNG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bespreken, waarbij ik ook de afstemming zal zoeken met mijn collega’s binnen het kabinet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op die manier kunnen we gezamenlijk vaststellen wat nodig is om aspecten te verbeteren die voor inwoners met een beperking kwetsbaar of problematisch zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="068DD96E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...697 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="0ADAFEBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Afwegingskader en handreiking gebruikelijke hulp Jeugdwet en Wmo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00073D8F" w:rsidR="001A0180" w:rsidP="001A0180" w:rsidRDefault="001A0180" w14:paraId="3235B907" w14:textId="77777777">
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00073D8F">
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="0E6B9831" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderdeel van de werkagenda is het ontwikkelen van een kader gebruikelijke hulp voor de Jeugdwet en Wet Maatschappelijke Ondersteuning (Wmo 2015). Gebruikelijke hulp is de normale dagelijkse zorg die mensen geacht worden elkaar te geven op basis van hun gezinsrelatie of samenwoning. De wet omschrijft dit als "hulp die naar algemeen aanvaarde opvattingen in redelijkheid mag worden verwacht van de echtgenoot, ouders, inwonende kinderen of andere huisgenoten." Bij een aanvraag om ondersteuning beoordeelt de gemeente eerst wat de directe omgeving redelijkerwijs kan bijdragen. Alleen wat daarbovenuit gaat komt in aanmerking voor een gemeentelijke voorziening. Onlangs zijn voor beide wetten een ‘afwegingskader gebruikelijke hulp’ en een ‘handreiking gebruikelijke hulp’ opgeleverd (zie bijlagen). De afwegingskaders helpen gemeenten om keuzes te maken die passen bij hun eigen visie op normaliseren, samenredzaamheid en het versterken van de sociale basis. Het afwegingskader is bedoeld als handvat om het besluitvormingsproces te structureren. Onderdeel van dat besluitvormingsproces is een breed onderzoek naar de hulpvraag, waar gebruikelijke hulp één element van is. De handreikingen bieden handvatten voor professionals in de toegang om het gesprek over gebruikelijke hulp met inwoners te voeren, en bijdragen aan een gelijk en transparant afwegingsproces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="50BA491F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="15940261" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ik herken de elementen in de afwegingskaders en handreikingen om een goed gesprek te kunnen voeren met inwoners over gebruikelijke hulp. Ook herken ik de dilemma’s die worden geschetst als het gaat om eenduidige beoordeling van hulpvragen. Uniforme uitkomsten doen geen recht aan de individuele situatie van inwoners met een ondersteuningsvraag. Het kader is niet bedoeld om uitkomsten voor te schrijven, maar vooral bedoeld om gemeenten en professionals te helpen om te komen tot een zorgvuldig afwegingsproces.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00073D8F" w:rsidR="002A4C27" w:rsidP="00C42474" w:rsidRDefault="002A4C27" w14:paraId="22DFC72C" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="6A2C0E17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="372573CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De afwegingskaders en handreikingen zijn vanaf nu beschikbaar voor gemeenten om hun lokaal beleid in te richten. Ik zal deze stukken samen met de VNG onder de aandacht van gemeenten brengen. Daarnaast zullen deze gebruikt worden bij de verdere uitwerking van een mogelijke algemene maatregel van bestuur op basis van het wetvoorstel Reikwijdte Jeugdwet, dat onlangs in internetconsultatie is gegaan. Het kader is tevens waardevolle input voor de verdere uitwerking van de uitkomsten van het Houdbaarheidsonderzoek Wmo 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="32D86B72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="339EC470" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verkenning kosten logeerzorg Jeugdwet en Wmo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00073D8F" w:rsidR="002A4C27" w:rsidP="00C42474" w:rsidRDefault="00000000" w14:paraId="22D11CC1" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00073D8F">
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="6CE2D639" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderdeel van de werkagenda VN-verdrag Handicap is een onderzoek naar de kosten van logeerzorg in de Jeugdwet en Wet Maatschappelijke ondersteuning (2015). Onlangs is door KPMG een verkenning naar de kosten van logeerzorg in beide wetten opgeleverd (zie bijlage: ‘rapportage verkenning kosten logeerzorg Jeugdwet en Wmo’). Het was uitdagend om een grote groep aanbieders te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>betrekken om tot een eenduidig beeld van de kosten te komen. Desondanks heeft de verkenning waardevolle inzichten opgeleverd in de opzet, uitvoering en kostenstructuur van logeerzorg. Aanbieders hebben te maken met een grote variatie in doelgroepen, maar ook de organisatie en vorm van logeerzorg verschillen aanzienlijk tussen aanbieders. Dit vertaalt zich in zeer uiteenlopende kostenniveaus, maar maakt wel goed zichtbaar welke factoren de kosten significant beïnvloeden en waar verschillen tussen aanbieders ontstaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="55414B3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="464E632B" w14:textId="460CF058">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik herken het beeld dat sprake is van een grote variatie in de vorm, organisatie en kosten van logeerzorg. Ik ben voornemens dit onderzoek te benutten als bouwsteen bij het verbeteren van logeerzorg. Ik zal de uitkomsten van deze</w:t>
+      </w:r>
+      <w:r w:rsidR="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gesprekken met de VNG rondom logeerzorg, in het kader van de uitvoering van de Werkagenda VN-verdrag, de Hervormingsagenda Jeugd en het Hoofdlijnenakkoord Ouderenzorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="483F3A38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="3CA948C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Spraakherkenningshulpmiddelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A4C27" w:rsidR="002A4C27" w:rsidP="00C42474" w:rsidRDefault="00000000" w14:paraId="60145FE2" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="4559598D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Graag informeer ik u over de toezegging over spraakherkenningshulpmiddelen in het onderwijs die is gedaan in de beantwoording van Kamervragen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000C057B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="002A4C27">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> van het lid Westerveld (GroenLinks-PvdA). Er is toegezegd uw Kamer voor de zomer te informeren over de opbrengst van de gesprekken met een vertegenwoordiging van Siméa, FODOK, SH Jong en Dovenschap, zorgverzekeraars, UWV, VWS en OCW. Het eerste gesprek heeft plaatsgevonden op 18 mei jl. Tijdens dit gesprek is veel nuttige informatie opgehaald over de behoeften bij leerlingen en studenten over het gebruik van spraakherkenningshulpmiddelen in het onderwijsdomein. De deelnemers hebben verduidelijkt dat spraakherkenningshulpmiddelen voor leerlingen en studenten in een behoefte kunnen voorzien, maar niet als vervanging dienen van bijvoorbeeld een tolk Nederlandse Gebarentaal (NGT). Daarbij is het van belang dat de gebruiker zelf de regie houdt over de inzet van de verschillende voorzieningen. Dit zal worden meegenomen in de verdere uitwerking. Naar aanleiding van dit gesprek wordt gekeken wat er nodig is om aanvullende behoeften mogelijk te maken met het oog op eventuele aanpassingen in de regelgeving. Op basis daarvan wordt bepaald of er nog een vervolggesprek wordt gepland. Uw Kamer wordt dit najaar op de hoogte gebracht van de opbrengst hiervan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C42474" w:rsidP="00C42474" w:rsidRDefault="00C42474" w14:paraId="0BB9F419" w14:textId="77777777">
-[...57 lines deleted...]
-          <w:kern w:val="2"/>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="00A32106" w14:paraId="0FCD419B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="000C057B" w14:paraId="2CE6BD8C" w14:textId="17737168">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B" w:rsidR="00A32106">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B" w:rsidR="00A32106">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C42474" w:rsidR="00C42474" w:rsidP="00C42474" w:rsidRDefault="00C42474" w14:paraId="037543E5" w14:textId="77777777">
-[...79 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidRPr="000C057B" w:rsidR="00A32106" w:rsidP="000C057B" w:rsidRDefault="000C057B" w14:paraId="3B9F4642" w14:textId="439168A2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C057B" w:rsidR="00A32106">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C057B" w:rsidR="004E5D09" w:rsidP="000C057B" w:rsidRDefault="004E5D09" w14:paraId="72896A7C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000C057B" w:rsidR="004E5D09" w:rsidSect="0038553F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="444F8770" w14:textId="77777777" w:rsidR="000B03E9" w:rsidRDefault="000B03E9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="584BD561" w14:textId="77777777" w:rsidR="009864BD" w:rsidRDefault="009864BD" w:rsidP="00A32106">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E4ED73A" w14:textId="77777777" w:rsidR="000B03E9" w:rsidRDefault="000B03E9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="42124752" w14:textId="77777777" w:rsidR="009864BD" w:rsidRDefault="009864BD" w:rsidP="00A32106">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...8 lines deleted...]
-    <w:altName w:val="Arial"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2BB132C0" w14:textId="77777777" w:rsidR="003A4676" w:rsidRDefault="003A4676">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2855A789" w14:textId="77777777" w:rsidR="00A32106" w:rsidRPr="00A32106" w:rsidRDefault="00A32106" w:rsidP="00A32106">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39DC2FDA" w14:textId="23EEEA85" w:rsidR="00DC7639" w:rsidRDefault="002B5B23">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6844703A" w14:textId="77777777" w:rsidR="00A32106" w:rsidRPr="00A32106" w:rsidRDefault="00A32106" w:rsidP="00A32106">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...190 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D4407EF" w14:textId="77777777" w:rsidR="003A4676" w:rsidRDefault="003A4676">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="255EB7F1" w14:textId="77777777" w:rsidR="00A32106" w:rsidRPr="00A32106" w:rsidRDefault="00A32106" w:rsidP="00A32106">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BD6941D" w14:textId="77777777" w:rsidR="000B03E9" w:rsidRDefault="000B03E9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0276DF2B" w14:textId="77777777" w:rsidR="009864BD" w:rsidRDefault="009864BD" w:rsidP="00A32106">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="512E2AEA" w14:textId="77777777" w:rsidR="000B03E9" w:rsidRDefault="000B03E9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5AA66253" w14:textId="77777777" w:rsidR="009864BD" w:rsidRDefault="009864BD" w:rsidP="00A32106">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="222F59F9" w14:textId="77777777" w:rsidR="002A4C27" w:rsidRPr="00F55206" w:rsidRDefault="00000000" w:rsidP="002A4C27">
+    <w:p w14:paraId="06882382" w14:textId="77777777" w:rsidR="00A32106" w:rsidRPr="000C057B" w:rsidRDefault="00A32106" w:rsidP="00A32106">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F55206">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F55206">
-[...29 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/45 24170, nr. 362.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0D9B7C01" w14:textId="77777777" w:rsidR="002A4C27" w:rsidRPr="00F55206" w:rsidRDefault="00000000" w:rsidP="002A4C27">
+    <w:p w14:paraId="2FC6D84B" w14:textId="77777777" w:rsidR="00A32106" w:rsidRPr="000C057B" w:rsidRDefault="00A32106" w:rsidP="00A32106">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F55206">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C057B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F55206">
-[...29 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000C057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, Aanhangsel van de Handelingen, nr. 1235.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="38E717AD" w14:textId="77777777" w:rsidR="003A4676" w:rsidRDefault="003A4676">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77AB38DA" w14:textId="77777777" w:rsidR="00A32106" w:rsidRPr="00A32106" w:rsidRDefault="00A32106" w:rsidP="00A32106">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="734D8FAD" w14:textId="6F67ACBA" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66274575" w14:textId="77777777" w:rsidR="0064218A" w:rsidRPr="00A32106" w:rsidRDefault="0064218A" w:rsidP="00A32106">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...935 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11995D8D" w14:textId="77777777" w:rsidR="003A4676" w:rsidRDefault="003A4676">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19AE4586" w14:textId="77777777" w:rsidR="0064218A" w:rsidRPr="00A32106" w:rsidRDefault="0064218A" w:rsidP="00A32106">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1544 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...183 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00A32106"/>
+    <w:rsid w:val="000C057B"/>
+    <w:rsid w:val="000D73A9"/>
+    <w:rsid w:val="00115145"/>
+    <w:rsid w:val="00323842"/>
+    <w:rsid w:val="0038553F"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0064218A"/>
+    <w:rsid w:val="009864BD"/>
+    <w:rsid w:val="009B5466"/>
+    <w:rsid w:val="00A32106"/>
+    <w:rsid w:val="00C86D89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5BE8AC60"/>
+  <w14:docId w14:val="0110C4A4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{07EA9CE3-1CC3-4851-A811-579A908611D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4617,51 +1302,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4843,1119 +1528,1211 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32106"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...44 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-    <w:rPr>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A4C27"/>
-[...8 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002A4C27"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:rsid w:val="00A32106"/>
+    <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A4C27"/>
+    <w:rsid w:val="00A32106"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005135D9"/>
-[...10 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00A32106"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005135D9"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A32106"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C057B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9559</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1757</ap:Words>
+  <ap:Characters>9668</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>79</ap:Lines>
+  <ap:Lines>80</ap:Lines>
   <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11274</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11403</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>