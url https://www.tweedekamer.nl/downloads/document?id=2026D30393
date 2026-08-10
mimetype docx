--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -1,3097 +1,1181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00687031" w:rsidRDefault="00E11AC4" w14:paraId="4224BBE6" w14:textId="77777777">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00B674A6" w:rsidRDefault="00594B3A" w14:paraId="26DCDEF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33783</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674A6" w:rsidR="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B674A6" w:rsidR="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B674A6" w:rsidR="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nucleaire ontwapening en non-proliferatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00B674A6" w:rsidP="00D80872" w:rsidRDefault="00B674A6" w14:paraId="75298BFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00B674A6" w:rsidP="00594B3A" w:rsidRDefault="00B674A6" w14:paraId="294731BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00B674A6" w:rsidP="00594B3A" w:rsidRDefault="00B674A6" w14:paraId="0A227B3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 17 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="213C4373" w14:textId="136E50E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Met deze brief informeer ik uw Kamer, zoals toegezegd in mijn brief over de Nederlandse inzet (Kamerstuk 33783, nr. 53), over de uitkomsten van de elfde Toetsingsconferentie van het Non-proliferatieverdrag (NPV), die van 27 april tot en met 22 mei 2026 plaatsvond op het VN-hoofdkwartier in New York. De conferentie vond plaats tegen de achtergrond van een verslechterd internationaal veiligheidsklimaat, met aanhoudende regionale conflicten, toenemende geopolitieke spanningen en aanhoudende druk op de bestaande wapenbeheersings- en ontwapeningsarchitectuur. Deze context bepaalde in belangrijke mate de dynamiek en de uitkomst van de conferentie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="1FF45936" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="7C0F3C90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitkomst van de conferentie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B441A" w:rsidP="007B441A" w:rsidRDefault="007B441A" w14:paraId="6CD2BFBF" w14:textId="0B522B09">
-[...61 lines deleted...]
-        <w:t xml:space="preserve">Koreaanse kernwapenprogramma en </w:t>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="6F93593F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als in 2015 en 2022 is de conferentie afgesloten zonder een slotdocument. Dit is teleurstellend, maar gezien de vooraf ingeschatte lage kans op consensus, mede door de lopende conflicten rond Iran en Oekraïne, geen verrassing, zoals ook aangegeven in bovengenoemde inzetbrief. In de slotfase van de conferentie bleken de verschillen van inzicht over de weergave van de Iraanse nucleaire kwestie en het daaraan gerelateerde gewapende conflict tussen Israël en de VS enerzijds en Iran anderzijds, het ontbreken van tekst over het Noord-Koreaanse kernwapenprogramma en </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232077966" w:id="0"/>
-      <w:r w:rsidR="004338EF">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> in </w:t>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het ontbreken van tekst over de situatie rond de door Rusland bezette kerncentrale in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00246D41">
-[...3 lines deleted...]
-        <w:t>aporizja</w:t>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zaporizja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in Oekraïne niet te overbruggen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. De voorzitter concludeerde op de laatste dag van de Toetsingsconferentie dat er geen consensus mogelijk was en legde derhalve geen slotdocument ter besluitvorming voor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="02D3A653" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="0CA068F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uiteenlopende perspectieven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B441A" w:rsidP="007B441A" w:rsidRDefault="007B441A" w14:paraId="3AE15F3C" w14:textId="56EC4D9A">
-[...43 lines deleted...]
-        <w:t xml:space="preserve">op de verslechterde veiligheidsomgeving, waaronder de snelle en </w:t>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="00E68E2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de conferentie kwam de groeiende kloof tussen kernwapenstaten en niet- kernwapenstaten, met name uit het mondiale Zuiden, duidelijk naar voren. Veel niet-kernwapenstaten uitten zorgen over het uitblijven van verdere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ontwapeningsstappen en de in hun ogen ongebalanceerde implementatie van het NPV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="27E8BCF6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="26A6008A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NAVO bondgenoten, waaronder Nederland, wezen op de verslechterde veiligheidsomgeving, waaronder de snelle en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B441A">
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>intransparante</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B441A">
-[...35 lines deleted...]
-    <w:p w:rsidR="00921362" w:rsidP="00073467" w:rsidRDefault="00073467" w14:paraId="01D5551F" w14:textId="2D30142A">
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitbreiding van het Chinese kernwapenarsenaal en de onverantwoorde en escalerende Russische nucleaire retoriek. In deze context achten zij grote, juridisch bindende ontwapeningsstappen op korte termijn niet realistisch, maar is er in hun ogen wel ruimte voor risicoreductie, transparantie en versterking van wapenbeheersing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="496F7E0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="55434E43" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> zogeheten </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook werden de zogeheten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD2A77">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nuclear</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD2A77">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD2A77">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sharing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD2A77">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD2A77">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>arrangements</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BB42C5">
-[...54 lines deleted...]
-    <w:p w:rsidR="00921362" w:rsidP="00073467" w:rsidRDefault="00921362" w14:paraId="0DFE5018" w14:textId="77777777">
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de NAVO door bepaalde NPV verdragspartijen, in het bijzonder Rusland, China en Iran, gesteund door diverse landen uit het mondiale Zuiden, bekritiseerd. Hierbij werd gesteld dat de NAVO-afspraken haaks zouden staan op het NPV. Nederland heeft, net als de andere NAVO bondgenoten, gewezen op het feit dat de afspraken volledig in lijn zijn met het NPV en bovendien hebben bijgedragen aan het voorkomen van de verspreiding van kernwapens in Europa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="121E55D5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> en </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="30CF78AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze uiteenlopende perspectieven onderstrepen het belang voor Nederland en gelijkgezinden om enerzijds de eigen veiligheidsbelangen te blijven beschermen en anderzijds actief de dialoog te zoeken met kritische niet-kernwapenstaten, om hun zorgen te adresseren en begrip te kweken voor het Nederlandse -en bondgenootschappelijke beleid. Daarbij blijft Nederland zich uitspreken tegen de Russische retoriek en de snelle en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB0B01">
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>intransparante</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB0B01">
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitbreiding van het Chinese kernwapenarsenaal.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="2254D2A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="2B21E952" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nederlandse inzet en bereikte resultaten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B441A" w:rsidP="007B441A" w:rsidRDefault="00E91DF6" w14:paraId="0FA7EC29" w14:textId="5037354A">
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="4F00BF69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk232526915" w:id="1"/>
-      <w:r w:rsidRPr="00E91DF6">
-[...12 lines deleted...]
-        <w:t>, mede dankzij Nederlandse inzet en die van gelijkgezinde landen</w:t>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het uitblijven van een consensusdocument betekent niet dat de conferentie niet betekenisvol of zinvol was, mede dankzij Nederlandse inzet en die van gelijkgezinde landen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="007B441A">
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B441A" w:rsidP="007B441A" w:rsidRDefault="007B441A" w14:paraId="381BA874" w14:textId="77777777"/>
-[...101 lines deleted...]
-        <w:t xml:space="preserve">kernwapenstaten een verklaring afgelegd over het efficiënter en effectiever maken van de NPV toetsingscyclus. </w:t>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="6ABC0A11" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="4ADB0FBB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland heeft zich sterk gemaakt voor meer transparantie van kernwapenstaten over de implementatie van hun NPV-verplichtingen, onder meer door in te zetten op het houden van interactieve discussies over hun nationale implementatierapporten. Het uitblijven van een slotdocument betekent dat een formele afspraak hierover is uitgebleven. Wel heeft de discussie ertoe geleid dat de posities van China en Rusland, die transparantie afwijzen, expliciet zichtbaar zijn geworden. Nederland blijft zich inzetten voor meer transparantie, in lijn met de Nederlandse inzet op verificatie en naleving en praktische maatregelen die daadwerkelijk bijdragen aan risicoreductie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="50F765CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="3E0966C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het verlengde hiervan heeft Nederland mede namens 30 andere niet-kernwapenstaten een verklaring afgelegd over het efficiënter en effectiever maken van de NPV toetsingscyclus. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232079453" w:id="2"/>
-      <w:r w:rsidRPr="00AE0A0A">
-[...3 lines deleted...]
-        <w:t>, en twee voorbereidende vergaderingen (van het zgn. ‘</w:t>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarbij is gepleit voor minder en kortere plenaire verklaringen, meer interactieve discussies en transparantere onderhandelingen, en twee voorbereidende vergaderingen (van het zgn. ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AE0A0A" w:rsidR="00AB3917">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Preparatory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AE0A0A" w:rsidR="00AB3917">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AE0A0A" w:rsidR="00AB3917">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AE0A0A" w:rsidR="00AB3917">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE0A0A" w:rsidR="00AB3917">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) in plaats van drie.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00AE0A0A">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> alvorens de eerste </w:t>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoewel hierover nog geen consensus is bereikt, is er brede erkenning dat het huidige proces verbetering en stroomlijning behoeft. Wel is besloten om een jaar pauze in te lassen alvorens de eerste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="20B0D1EE" w:rsidR="001A6F6A">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Preparatory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="20B0D1EE" w:rsidR="001A6F6A">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="20B0D1EE" w:rsidR="001A6F6A">
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="20B0D1EE" w:rsidR="001A6F6A">
-[...88 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te beleggen. Als gevolg hiervan zal ook de volgende Toetsingsconferentie een jaar naar achteren schuiven waardoor deze niet in 2030 maar in 2031 zal plaatsvinden. Dit biedt ruimte om in de komende jaren verder te werken aan hervormingsvoorstellen, waaraan Nederland actief zal blijven bijdragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="09B7C891" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="6A961CF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook werd tijdens de conferentie eens te meer duidelijk dat een groeiend aantal Verdragspartijen zorgen heeft over exportcontrolemaatregelen als vermeende belemmering voor vreedzame toepassingen van nucleaire technologie. Nederland heeft beklemtoond dat effectieve exportcontrole een essentieel onderdeel is van het non-proliferatiestelsel en juist bijdraagt aan veilige en verantwoorde toegang tot technologie. Tegelijkertijd ziet Nederland kansen om via samenwerking op het gebied van vreedzaam gebruik, mede in het licht van de hernieuwde inzet op en groeiende vraag naar nucleaire energie, de dialoog met deze landen te verdiepen en hun zorgen beter te adresseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="1BE23C13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="5127608B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Betekenis voor het NPV en de Nederlandse inzet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B441A" w:rsidP="007B441A" w:rsidRDefault="007B441A" w14:paraId="13DACDFE" w14:textId="598B24F7">
-[...142 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="6EAFA4D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drie opeenvolgende Toetsingsconferenties zonder consensusdocument roept bij een deel van de verdragspartijen, waaronder Nederland, vragen op over de effectiviteit van het toetsingsproces. Tegelijkertijd is het van belang de tekortkomingen van het toetsingsproces los te zien van de prestaties van het verdrag zelf. Het NPV is en blijft de hoeksteen van het mondiale non-proliferatiebeleid en van groot belang voor het voorkomen van de verspreiding van kernwapens en voor het faciliteren van vreedzaam gebruik van kernenergie onder strikte waarborgen van het Internationaal Atoomenergieagentschap (IAEA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="6352A41D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="746EE3BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De komende toetsingscyclus zal in het teken staan van het herstellen van vertrouwen, het verkleinen van de kloof tussen kernwapenstaten en niet-kernwapenstaten het vergroten van transparantie en het verbeteren van het toetsingsproces. De uitkomst van de conferentie bevestigt de noodzaak van een realistische en tegelijk ambitieuze benadering, met blijvende inzet op risicoreductie, transparantie en verificatie; versterking van IAEA-waarborgen, nucleaire veiligheid en effectieve exportcontrole; en op samenwerking rond vreedzaam gebruik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="5D23EFDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00B674A6" w14:paraId="46B5538A" w14:textId="255A88E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B674A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="00594B3A" w:rsidP="00594B3A" w:rsidRDefault="00594B3A" w14:paraId="20BA52E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B674A6" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="270B62F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B674A6" w:rsidR="004E5D09" w:rsidSect="00594B3A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="3096" w:right="2779" w:bottom="1080" w:left="1584" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DAEE07D" w14:textId="77777777" w:rsidR="006849CC" w:rsidRDefault="006849CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5D26AB26" w14:textId="77777777" w:rsidR="0007375A" w:rsidRDefault="0007375A" w:rsidP="00594B3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="054EE575" w14:textId="77777777" w:rsidR="006849CC" w:rsidRDefault="006849CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="77A63C06" w14:textId="77777777" w:rsidR="0007375A" w:rsidRDefault="0007375A" w:rsidP="00594B3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="76CB8F36" w14:textId="77777777" w:rsidR="00594B3A" w:rsidRPr="00594B3A" w:rsidRDefault="00594B3A" w:rsidP="00594B3A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="524FAFEA" w14:textId="77777777" w:rsidR="00397424" w:rsidRPr="00594B3A" w:rsidRDefault="00397424" w:rsidP="00594B3A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="471F81CC" w14:textId="77777777" w:rsidR="00397424" w:rsidRPr="00594B3A" w:rsidRDefault="00397424" w:rsidP="00594B3A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FF7D89F" w14:textId="77777777" w:rsidR="006849CC" w:rsidRDefault="006849CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="309C1BF4" w14:textId="77777777" w:rsidR="0007375A" w:rsidRDefault="0007375A" w:rsidP="00594B3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5699C694" w14:textId="77777777" w:rsidR="006849CC" w:rsidRDefault="006849CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5FFEA47C" w14:textId="77777777" w:rsidR="0007375A" w:rsidRDefault="0007375A" w:rsidP="00594B3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4224BBEE" w14:textId="0FAE25C7" w:rsidR="00687031" w:rsidRDefault="00E11AC4">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3F979E58" w14:textId="77777777" w:rsidR="00594B3A" w:rsidRPr="00594B3A" w:rsidRDefault="00594B3A" w:rsidP="00594B3A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4224BBF0" w14:textId="005ECC5E" w:rsidR="00687031" w:rsidRDefault="00E11AC4">
-[...1032 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="115A61DB" w14:textId="77777777" w:rsidR="00397424" w:rsidRPr="00594B3A" w:rsidRDefault="00397424" w:rsidP="00594B3A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20596562" w14:textId="77777777" w:rsidR="00397424" w:rsidRPr="00594B3A" w:rsidRDefault="00397424" w:rsidP="00594B3A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00687031"/>
-[...98 lines deleted...]
-    <w:rsid w:val="7B5FB860"/>
+    <w:rsidRoot w:val="00594B3A"/>
+    <w:rsid w:val="0007375A"/>
+    <w:rsid w:val="002C72A5"/>
+    <w:rsid w:val="00397424"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00A26BA9"/>
+    <w:rsid w:val="00B674A6"/>
+    <w:rsid w:val="00D24FA7"/>
+    <w:rsid w:val="00D417C3"/>
+    <w:rsid w:val="00FD038F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4224BBE6"/>
-  <w15:docId w15:val="{8400ABAD-35CF-4EDC-8E22-F5256EFC1C27}"/>
+  <w14:docId w14:val="0285B5C4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A974A529-B1F0-42A6-A16B-F35727F72060}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3100,77 +1184,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3195,75 +1279,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3298,55 +1382,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3415,926 +1499,760 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00594B3A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...61 lines deleted...]
-    <w:uiPriority w:val="8"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...70 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E11AC4"/>
+    <w:rsid w:val="00594B3A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FooterChar"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00594B3A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E11AC4"/>
+    <w:rsid w:val="00594B3A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Footer"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E11AC4"/>
-[...88 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00594B3A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4606,146 +2524,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5984</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1112</ap:Words>
+  <ap:Characters>6118</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
+  <ap:Lines>50</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7057</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7216</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-17T12:27:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0059C617296B049142960D7DBD88D31EB3</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZForumOrganisation">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...61 lines deleted...]
-    <vt:lpwstr>70325cb5-9afa-42f9-b576-c224ad139ae7</vt:lpwstr>
   </property>
 </Properties>
 </file>