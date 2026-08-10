--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -1,4001 +1,1264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00960F8C" w:rsidRDefault="00314F7B" w14:paraId="3789B59D" w14:textId="4205C911">
-[...15 lines deleted...]
-      <w:r w:rsidR="00FB5779">
+    <w:p w:rsidRPr="0043394A" w:rsidR="0043394A" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="2DB022C7" w14:textId="705FD110">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043394A" w:rsidR="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00314F7B" w:rsidR="00314F7B" w:rsidP="00314F7B" w:rsidRDefault="00314F7B" w14:paraId="5103D050" w14:textId="53DE1C42">
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>628</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043394A" w:rsidR="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0043394A" w:rsidR="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Politie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="0043394A" w:rsidP="0043394A" w:rsidRDefault="0043394A" w14:paraId="2FAD0646" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043394A" w:rsidR="002C70A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1324</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="0043394A" w:rsidP="0043394A" w:rsidRDefault="0043394A" w14:paraId="1E0B3625" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="0043394A" w14:paraId="110670D0" w14:textId="152F60C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 17 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043394A" w:rsidR="002C70A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0043394A" w:rsidR="002C70A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Adviescommissie VOG politiegegevens (hierna: de Adviescommissie) heeft haar jaarverslag over 2025 vastgesteld. Deze bied ik u aan conform artikel 10, tweede lid van het Benoemingsbesluit Adviescommissie VOG politiegegevens. Tevens geef ik met deze brief mijn beleidsreactie op het jaarverslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="3F228DC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="2BA56681" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Samenvatting jaarverslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960F8C" w:rsidP="00960F8C" w:rsidRDefault="00960F8C" w14:paraId="1B62F0B2" w14:textId="690010E6">
-[...115 lines deleted...]
-    <w:p w:rsidRPr="00B129E9" w:rsidR="00B129E9" w:rsidP="00B129E9" w:rsidRDefault="00B129E9" w14:paraId="4D277BE6" w14:textId="4308EE9D">
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="035A3597" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Adviescommissie heeft tot taak om besluiten over aanvragen voor de VOG politiegegevens (hierna: VOG P) van Justis te beoordelen op transparantie, kwaliteit en zorgvuldigheid. De Adviescommissie heeft in het bijzonder aandacht voor aanwijzingen van (bedoeld of onbedoeld) etnisch profileren in de beoordeling van aanvragen voor een VOG P. In het jaarverslag vat de Adviescommissie haar werkzaamheden, bevindingen en adviezen over 2025 samen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="36C68359" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="78A9CE96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Adviescommissie heeft 46 VOG P-dossiers beoordeeld in 2025. Daarbij heeft zij geen aanwijzingen gevonden voor bedoelde of onbedoelde vormen van discriminatie. De Adviescommissie heeft wel de volgende aandachtspunten gesignaleerd en aanbevelingen gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="256747DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="063C5DAD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kwaliteit en zorgvuldigheid ten aanzien van politiegegevens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00195520" w:rsidP="008F04E1" w:rsidRDefault="008F04E1" w14:paraId="5A271C1D" w14:textId="43B8CA80">
-[...139 lines deleted...]
-        <w:t xml:space="preserve">te wachten op de </w:t>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="54E26367" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Adviescommissie vraagt aandacht voor de kwaliteit en volledigheid van politiegegevens bij zowel de politie als Justis. Ten eerste benadrukt de Adviescommissie in algemene zin dat het uitgangspunt bij verstrekking van politiegegevens door de politie “verstrekken, tenzij” dient te zijn. Ten tweede vraagt de Adviescommissie doorlopende aandacht voor de samenvatting van politiegegevens door de politie en de volledigheid van verstrekte gegevens wanneer deze door Justis worden gebruikt voor het afwijzen van VOG P-aanvragen. De volledigheid van politiegegevens is ook van belang voor de Adviescommissie om mogelijke discriminatoire effecten te herkennen. Ten derde beveelt de Adviescommissie aan om gegevens te betrekken bij de VOG P-screening van andere diensten met een politietaak dan de politie, zoals de Koninklijke Marechaussee, de Fiscale Inlichtingen- en Opsporingsdienst en de Rijksrecherche. Daarbij beveelt de Adviescommissie aan om niet te wachten op de </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230886824" w:id="0"/>
-      <w:r w:rsidR="005A097D">
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">wetsevaluatie </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00960F8C">
-[...24 lines deleted...]
-    <w:p w:rsidR="00195520" w:rsidP="00195520" w:rsidRDefault="00195520" w14:paraId="024003E8" w14:textId="77777777">
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de VOG P. Ten slotte vraagt de Adviescommissie, naar aanleiding van een aantal casussen waarin oudere politiegegevens zijn verstrekt, aandacht voor de bewaartermijn van politiegegevens die gehanteerd wordt door de politie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="0C0C510B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B129E9" w:rsidR="00B129E9" w:rsidP="00B129E9" w:rsidRDefault="00B129E9" w14:paraId="274A58F9" w14:textId="111EC1C3">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="4F8DD8AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Belangen van derden in de VOG P-beoordeling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0076334D" w:rsidP="008F04E1" w:rsidRDefault="00B129E9" w14:paraId="29765A28" w14:textId="296EA2C3">
-      <w:r>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="0FBE6235" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Adviescommissie signaleert een dilemma. Er is een maatschappelijk belang om politiegegevens te betrekken bij de VOG P-beoordeling. Afwijzingen die op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>D</w:t>
-[...89 lines deleted...]
-    <w:p w:rsidR="0076334D" w:rsidP="0076334D" w:rsidRDefault="0076334D" w14:paraId="3C6D71A5" w14:textId="77777777">
+        <w:t xml:space="preserve">politiegegevens gebaseerd zijn, moeten daarnaast voldoende gemotiveerd worden. Dat kan spanning opleveren met de belangen van derden als meldingen herleidbaar zijn naar specifieke personen. Daarom vraagt de Adviescommissie aandacht voor deze belangen in VOG P-beoordelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="15CA3A50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B129E9" w:rsidR="00B129E9" w:rsidP="00B129E9" w:rsidRDefault="00B129E9" w14:paraId="4560D1D8" w14:textId="4A6FE4C4">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="0A2BC53D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Duur van het strafproces</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00943178" w:rsidP="00FE6613" w:rsidRDefault="00D47131" w14:paraId="52D73D65" w14:textId="6117F88C">
-[...109 lines deleted...]
-    <w:p w:rsidR="00413D2E" w:rsidP="00413D2E" w:rsidRDefault="00413D2E" w14:paraId="1B8FE7B6" w14:textId="77777777">
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="4C3A7526" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Adviescommissie constateert dat veel tijd kan verstrijken tussen de registratie van politiegegevens en vervolgingsbeslissingen door het Openbaar Ministerie (hierna: OM). In dergelijke gevallen beslist Justis op basis van informatie uit de politiegegevens waar nog geen inhoudelijk oordeel over is geveld door het OM of de rechter. Dit leidt tot een kwetsbare en onzekere positie voor aanvragers, vooral in gevallen waar weigeringen zijn gebaseerd op één enkel politiegegeven. De Adviescommissie moedigt Justis daarom aan om na te gaan in hoeveel gevallen deze situatie zich voordoet en, in samenwerking met het OM, te onderzoeken of het mogelijk is de vervolgingsbeslissing door het OM in deze gevallen te versnellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="79AD1149" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B129E9" w:rsidR="00B129E9" w:rsidP="00B129E9" w:rsidRDefault="00B129E9" w14:paraId="265AD07D" w14:textId="5D4B4E83">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="7F7D1F97" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gebruik van een voornemen tot afwijzen en leesbaarheid van de beslissing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413D2E" w:rsidP="008F04E1" w:rsidRDefault="005066CD" w14:paraId="57135425" w14:textId="27627111">
-[...31 lines deleted...]
-    <w:p w:rsidR="00413D2E" w:rsidP="00413D2E" w:rsidRDefault="00413D2E" w14:paraId="57E62B2C" w14:textId="77777777">
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="7E31F0A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het “voornemen tot afwijzen” communiceert Justis aan een aanvrager dat het van plan is om de aanvraag te weigeren en biedt het de mogelijkheid aan de aanvrager om een zienswijze in te dienen. De Adviescommissie constateert echter dat Justis in voorkomende gevallen een “voornemen tot afwijzen” verstuurt waar de aanwezige justitiële- en politiegegevens te summier zijn en behoefte is aan aanvullende informatie. De Adviescommissie adviseert om alleen een “voornemen tot afwijzen” te versturen als de beschikbare informatie de weigering van een VOG P-aanvraag kan dragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="5CE9CF78" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...38 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="10C90D3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook beveelt de Adviescommissie aan om herhalingen van informatie in beslissingen te vermijden om de leesbaarheid van de beslissingen te vergroten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="0C0D53B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00314F7B" w:rsidP="00314F7B" w:rsidRDefault="00314F7B" w14:paraId="167F682A" w14:textId="3E0D329C">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="76519807" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidsreactie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A0866" w:rsidR="00314F7B" w:rsidP="00314F7B" w:rsidRDefault="00314F7B" w14:paraId="5D6495A8" w14:textId="2F617E4D">
-[...38 lines deleted...]
-    <w:p w:rsidRPr="000A0866" w:rsidR="00B129E9" w:rsidP="004E6717" w:rsidRDefault="004E6717" w14:paraId="7A8860F4" w14:textId="77548CF8">
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="33422ABF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik ben de Adviescommissie erkentelijk voor het werk dat zij verricht en de bijdrage die zij levert aan de verdere ontwikkeling van de VOG P. Ik ga hieronder puntsgewijs in op de aanbevelingen van de Adviescommissie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="0C6EB1F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="0DAD01C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kwaliteit en zorgvuldigheid ten aanzien van politiegegevens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A0866" w:rsidR="00B129E9" w:rsidP="005066CD" w:rsidRDefault="004E6717" w14:paraId="2AA89B35" w14:textId="39190585">
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="412A14F9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
-      </w:pPr>
-[...160 lines deleted...]
-      <w:r w:rsidRPr="000A0866">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik neem de aanbevelingen ten aanzien van “verstrekken, tenzij”, de volledigheid van politiegegevens en de bewaartermijnen ter harte. Het uitgangspunt is dat de politie gegevens verstrekt, tenzij er zwaarwegende redenen zijn om dat niet te doen. Verder zijn, zoals de Adviescommissie aangeeft, reeds nadere afspraken gemaakt over de bewaartermijnen. Ook hebben Justis en de politie de onderlinge werkafspraken aangepast over welke gegevens de politie verstrekt, hoe deze worden samengevat en de mogelijkheden tot nadere duiding. Hiermee is reeds invulling gegeven aan deze aanbevelingen van de Adviescommissie. Justis en de politie evalueren periodiek de werkafspraken en scherpen deze waar nodig verder aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="06735A98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="12672D4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanbeveling om gegevens van aanvullende organisaties in het politiedomein te betrekken bij de beoordeling van VOG P-aanvragen neem ik vooralsnog niet over. Dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>uitgevoerd</w:t>
-[...39 lines deleted...]
-    <w:p w:rsidRPr="000A0866" w:rsidR="00030893" w:rsidP="00030893" w:rsidRDefault="00030893" w14:paraId="68BAD8D8" w14:textId="6EFDB3D7">
+        <w:t xml:space="preserve">is onderdeel van de wetsevaluatie van de VOG P die momenteel wordt uitgevoerd door Dialogic in opdracht van het WODC. Om tot een grondig onderbouwde beleidskeuze te komen, acht ik een wetsevaluatie van de VOG P noodzakelijk. Deze wordt voor 1 juli 2027 inclusief reactie met uw Kamer gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="1B41794E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="39D75DC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Belangen van derden in de VOG P-beoordeling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A0866" w:rsidR="00DA7E95" w:rsidP="00314F7B" w:rsidRDefault="00B129E9" w14:paraId="12172F16" w14:textId="6AAD02B1">
-[...86 lines deleted...]
-    <w:p w:rsidRPr="000A0866" w:rsidR="007D6AC5" w:rsidP="008A09B2" w:rsidRDefault="008A09B2" w14:paraId="1BBC782A" w14:textId="3F8F9F24">
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="1634ACB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van de aanbeveling van de Adviescommissie en gesprekken met de politie heeft Justis haar interne werkprocessen aangepast, zodat in meer algemene bewoordingen wordt verwezen naar politiemeldingen in beslissingen en proces-verbaalnummers niet genoemd worden. Justis heeft daarnaast aangegeven in het vervolg zaken voor te leggen aan de Adviescommissie waarin sprake is van een dilemma tussen de belangen van de aanvrager en van derden. Ook gaat Justis graag in op het aanbod van de Adviescommissie om mee te denken bij doorontwikkeling van het uitvoeringsbeleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="7DD224F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="01E1250D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Duur van het strafproces</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A0866" w:rsidR="007D6AC5" w:rsidP="00E60F0D" w:rsidRDefault="00BA3C2A" w14:paraId="38244726" w14:textId="277DACFC">
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="35570704" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk228365920" w:id="1"/>
-      <w:r w:rsidRPr="000A0866">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Een verzoek van Justis tot het nemen van een versnelde vervolgbeslissing kan afdoen aan de onafhankelijkheid en zelfstandigheid van het OM. </w:t>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik herken de impact die de duur van het strafproces kan hebben op VOG P-aanvragers. Het OM streeft er altijd naar om zo spoedig mogelijk een vervolgingsbeslissing te nemen. Het OM moet hierbij onafhankelijk en zelfstandig te werk gaan. Een verzoek van Justis tot het nemen van een versnelde vervolgbeslissing kan afdoen aan de onafhankelijkheid en zelfstandigheid van het OM. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230863108" w:id="2"/>
-      <w:r w:rsidRPr="000A0866" w:rsidR="007C5C04">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> rekening met de zwaarte, de onderlinge samenhang en het tijdsverloop. </w:t>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bovendien is bij de VOG P ervoor gekozen om ook te kunnen weigeren enkel op basis van politiegegevens, omdat de VOG P gebruikt wordt voor functies die een hogere mate van integriteit vereisen. Dat betekent dat Justis VOG P-aanvragen moet beoordelen op basis van de justitiële- en politiegegevens die op dat moment beschikbaar zijn. Justis houdt in de beoordeling van politiegegevens wel altijd rekening met de zwaarte, de onderlinge samenhang en het tijdsverloop. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000A0866" w:rsidR="00EE7ED2">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het oog op het voorgaande acht ik het niet nodig dat bij een VOG P-aanvraag in voorkomende gevallen Justis een verzoek indient voor een versnelde vervolgbeslissing door het OM. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="000A0866" w:rsidR="006F4360" w:rsidP="00E21383" w:rsidRDefault="006F4360" w14:paraId="6FB8BE84" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000A0866" w:rsidR="008A09B2" w:rsidP="008A09B2" w:rsidRDefault="008A09B2" w14:paraId="38FE863F" w14:textId="5BA55224">
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="66B4ED22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="45FA2989" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gebruik van een voornemen tot afwijzen en leesbaarheid van de beslissing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A0866" w:rsidR="008115CD" w:rsidP="00E21383" w:rsidRDefault="00D354B5" w14:paraId="2F94061F" w14:textId="41C97B47">
-[...170 lines deleted...]
-    <w:p w:rsidRPr="000A0866" w:rsidR="00C56BAB" w:rsidRDefault="00C56BAB" w14:paraId="758A4459" w14:textId="77777777">
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="29185419" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben het eens met de Adviescommissie dat een voornemen tot afwijzen enkel verstuurd dient te worden als Justis van plan is de VOG-aanvraag te weigeren en als de op dat moment beschikbare gegevens voldoende zijn om deze beslissing te dragen. Deze aanbeveling geldt breder dan de VOG P, omdat het voornemen tot afwijzen ook wordt gehanteerd in het reguliere VOG-proces. Justis heeft deze aanbeveling overgenomen. Zo wordt er in twijfelgevallen eerst overgegaan tot aanvullend onderzoek, waardoor een voornemen tot afwijzen enkel wordt verstuurd daar waar Justis daadwerkelijk voornemens is om de aanvraag af te wijzen. Ook heeft Justis reeds een project opgestart om aanvragers proactief telefonisch te benaderen als er behoefte is aan aanvullende informatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="255F0911" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="49EB9DAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenslotte neemt Justis de aanbeveling van de Adviescommissie over ten aanzien van de leesbaarheid. Justis voert een extra controle uit op beslissingen om onnodige herhalingen te voorkomen. Justis schrijft brieven daarnaast reeds op B1-niveau ter bevordering van de leesbaarheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="6F0CE124" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="000A0866" w:rsidR="0076010D" w:rsidP="0076010D" w:rsidRDefault="0076010D" w14:paraId="6374B363" w14:textId="3266AF39">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="5C26267A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0076010D" w:rsidR="0076010D" w:rsidP="0076010D" w:rsidRDefault="0076010D" w14:paraId="37D560F1" w14:textId="68D75986">
-[...55 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="3E9EEEA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De VOG P is een belangrijk instrument dat bijdraagt aan de bescherming van de samenleving en de integriteit van de overheid. De hierboven beschreven aanbevelingen van de Adviescommissie dragen bij aan de continue ontwikkeling van het instrument. Deze ontwikkeling hoop ik verder te bestendigen na de wetsevaluatie van de VOG P die ik voor 1 juli 2027 met uw Kamer deel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="36041C41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="002C70A1" w14:paraId="56BCB06B" w14:textId="31E8C80A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043394A" w:rsidR="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="002C70A1" w:rsidP="0043394A" w:rsidRDefault="0043394A" w14:paraId="410D74E7" w14:textId="66342F86">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>K.T.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043394A" w:rsidR="002C70A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043394A" w:rsidR="004E5D09" w:rsidP="0043394A" w:rsidRDefault="004E5D09" w14:paraId="12C80FDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0043394A" w:rsidR="004E5D09" w:rsidSect="002C70A1">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04371893" w14:textId="77777777" w:rsidR="00FE6B16" w:rsidRDefault="00FE6B16">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="166FAA4C" w14:textId="77777777" w:rsidR="00FD2671" w:rsidRDefault="00FD2671" w:rsidP="002C70A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00E6847C" w14:textId="77777777" w:rsidR="00FE6B16" w:rsidRDefault="00FE6B16">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6BBC2367" w14:textId="77777777" w:rsidR="00FD2671" w:rsidRDefault="00FD2671" w:rsidP="002C70A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D3B0D11" w14:textId="77777777" w:rsidR="00C56BAB" w:rsidRDefault="00C56BAB">
+  <w:p w14:paraId="787DF419" w14:textId="77777777" w:rsidR="002C70A1" w:rsidRPr="002C70A1" w:rsidRDefault="002C70A1" w:rsidP="002C70A1">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DC6D958" w14:textId="77777777" w:rsidR="008B7B3A" w:rsidRPr="002C70A1" w:rsidRDefault="008B7B3A" w:rsidP="002C70A1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0711822A" w14:textId="77777777" w:rsidR="002C70A1" w:rsidRPr="002C70A1" w:rsidRDefault="002C70A1" w:rsidP="002C70A1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09B7EC5A" w14:textId="77777777" w:rsidR="00FE6B16" w:rsidRDefault="00FE6B16">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7B61A74F" w14:textId="77777777" w:rsidR="00FD2671" w:rsidRDefault="00FD2671" w:rsidP="002C70A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="539AB9D5" w14:textId="77777777" w:rsidR="00FE6B16" w:rsidRDefault="00FE6B16">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="347766AA" w14:textId="77777777" w:rsidR="00FD2671" w:rsidRDefault="00FD2671" w:rsidP="002C70A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73E04636" w14:textId="77777777" w:rsidR="00C56BAB" w:rsidRDefault="004A287A">
-[...448 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7555D8D3" w14:textId="77777777" w:rsidR="002C70A1" w:rsidRPr="002C70A1" w:rsidRDefault="002C70A1" w:rsidP="002C70A1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B07085D" w14:textId="77777777" w:rsidR="00C56BAB" w:rsidRDefault="004A287A">
+  <w:p w14:paraId="42F4DE76" w14:textId="77777777" w:rsidR="008B7B3A" w:rsidRPr="002C70A1" w:rsidRDefault="008B7B3A" w:rsidP="002C70A1">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1371 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5075EBA1" w14:textId="77777777" w:rsidR="008B7B3A" w:rsidRPr="002C70A1" w:rsidRDefault="008B7B3A" w:rsidP="002C70A1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="A0C49DA9"/>
-[...470 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A813B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7812E7B0"/>
     <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4040,54 +1303,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B07B46"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33EC1BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A118BDD8"/>
+    <w:tmpl w:val="DF4E5E1E"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79965305"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="603673FE"/>
     <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4129,1027 +1481,157 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...621 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1739791506">
+  <w:num w:numId="1" w16cid:durableId="1390567513">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1447308469">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1122503333">
+  <w:num w:numId="2" w16cid:durableId="1883901122">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1118180991">
-[...27 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="3" w16cid:durableId="268661542">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FB5779"/>
-[...228 lines deleted...]
-    <w:rsid w:val="00FE6B16"/>
+    <w:rsidRoot w:val="002C70A1"/>
+    <w:rsid w:val="000236B2"/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rsid w:val="0043394A"/>
+    <w:rsid w:val="0049681C"/>
+    <w:rsid w:val="004D7A4D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="008B7B3A"/>
+    <w:rsid w:val="009457B8"/>
+    <w:rsid w:val="009E5A4C"/>
+    <w:rsid w:val="00FD2671"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="26D7C55D"/>
+  <w14:docId w14:val="67B6CB10"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A6998197-D790-4F90-927F-4575DEA74CCE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5158,77 +1640,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5253,75 +1735,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5356,55 +1838,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5476,918 +1958,732 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...255 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C70A1"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB5779"/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB5779"/>
-[...8 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+    <w:rsid w:val="002C70A1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...22 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE6613"/>
+    <w:rsid w:val="002C70A1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FE6613"/>
-[...38 lines deleted...]
-    <w:rsid w:val="004E6717"/>
+    <w:rsid w:val="002C70A1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043394A"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...55 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6664,52 +2960,63 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1387</ap:Words>
-  <ap:Characters>7631</ap:Characters>
+  <ap:Words>1411</ap:Words>
+  <ap:Characters>7763</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>63</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>64</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9001</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9156</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>