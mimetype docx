--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -1,3061 +1,988 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="009A01F8" w:rsidRDefault="00A97BB8" w14:paraId="44B4F08C" w14:textId="77777777">
+    <w:p w:rsidRPr="00A77838" w:rsidR="00A77838" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="30682776" w14:textId="3BAC6706">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838" w:rsidR="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>477</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838" w:rsidR="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A77838" w:rsidR="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geneesmiddelenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="00A77838" w:rsidP="00A77838" w:rsidRDefault="00A77838" w14:paraId="5ECDCB70" w14:textId="0B31FD85">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838" w:rsidR="008F67A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>979</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="00A77838" w:rsidP="00A77838" w:rsidRDefault="00A77838" w14:paraId="2FAE86E4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00A97BB8" w:rsidP="009A01F8" w:rsidRDefault="00A97BB8" w14:paraId="6C7CF808" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="00A77838" w14:paraId="0E95315B" w14:textId="6B3B53C2">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 17 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838" w:rsidR="008F67A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A77838" w:rsidR="008F67A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met deze brief reageer ik graag op het verzoek van de Commissie VWS om een reactie op de brief van D inzake het geneesmiddel Enhertu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="0C932D81" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="05455F3F" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...19 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik begin met mijn medeleven uit te spreken voor briefschrijfster. Ik kan mij haar frustratie over de situatie heel goed voorstellen, nu het geneesmiddel Enhertu voor HER2-low borstkanker (de ziekte waar briefschrijfster aan lijdt) niet vergoed wordt, maar voor HER2 positieve borstkanker wel. Ik snap ook goed de urgentie, want zoals de schrijfster zelf zegt: “elke vertraging in toegang tot effectieve behandeling heeft directe gevolgen voor prognose en kwaliteit van leven”. Ik wil briefschrijfster ook bedanken voor het delen van haar verhaal. Want ik vind het, bij discussies over de beginselen van het pakketbeheer, van belang dat iedereen zich bewust is van de concrete ervaringen van patiënten die schuilgaan achter een besluit om een geneesmiddel (voorlopig) niet te vergoeden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="51639BE6" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...28 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="7560A03E" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...439 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik wil benadrukken dat deze besluiten altijd een dilemma zijn. Dat komt omdat zo’n besluit direct grote consequenties heeft voor een groep patiënten, in dit geval die met HER2-low uitgezaaide borstkanker. Tegelijk weet ik ook dat een besluit om een prijs te accepteren die ver af staat van wat een kosteneffectieve prijs zou zijn, zoals hier het geval, uiteindelijk andere patiënten zal schaden. Gesteld voor een dilemma als deze, is het mijn verantwoordelijkheid om besluiten te nemen in het belang van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>alle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E146F3">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00E146F3" w:rsidR="008317C6" w:rsidP="009A01F8" w:rsidRDefault="008317C6" w14:paraId="11B08F41" w14:textId="77777777">
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patiënten en burgers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="16F054A0" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008317C6" w:rsidP="009A01F8" w:rsidRDefault="00315195" w14:paraId="3D747B64" w14:textId="3C0F7152">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="1CEB3965" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mijn voorganger heeft de Kamer op 11 november 2025 bericht dat de prijsonderhandelingen voor Enhertu voor de indicatie HER2-low niet tot een succesvol resultaat hebben geleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. Ik heb in maart 2026 Kamervragen hierover beantwoord, naar aanleiding van een noodkreet van een andere patiënt in de media.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A77838">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w:rsidR="009A01F8" w:rsidP="009A01F8" w:rsidRDefault="009A01F8" w14:paraId="06C40358" w14:textId="77777777">
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze antwoorden wordt uitgelegd hoe het kan dat Enhertu voor de ene indicatie wel vergoed wordt, en voor de andere (nu) niet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="0705A52C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00175E03" w:rsidP="009A01F8" w:rsidRDefault="000D60C0" w14:paraId="1BCFC1EE" w14:textId="1EFA6366">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="7E9E356A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w:rsidR="008317C6" w:rsidP="009A01F8" w:rsidRDefault="000D60C0" w14:paraId="0C4F971D" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefschrijfster verwijst naar deze antwoorden en vraagt naar de voortgang en het tijdpad van het hernieuwde verzoek aan de fabrikant. Ook roept zij de Kamer op zich in te zetten voor spoedige en coulante besluitvorming over vergoeding van Enhertu voor patiënten met HER2-low borstkanker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="167418B3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten derde vraagt zij te onderzoeken of een tijdelijke overbruggingsregeling mogelijk is voor patiënten die niet kunnen wachten op de uitkomst van verdere onderhandelingen bijvoorbeeld via een hardheidsclausule, een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>named patient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-constructie, of een tijdelijke regeling vooruitlopend op pakketopname.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="7EE441CC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="15BD26D9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Met betrekking tot het eerste punt kan ik helaas nog geen voortgang melden. Op dit moment zijn er geen hernieuwde onderhandelingen gaande, en voor zover mij bekend loopt er geen herbeoordeling bij het Zorginstituut. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Wat betreft spoedige besluitvorming wil ik benadrukken dat ik mij daarvoor inzet. Maar zonder een bod van de leverancier met een maatschappelijk verantwoorde prijs, dat wil zeggen een prijs die voldoet aan het pakketadvies van het Zorginstituut, kan ik niet positief beslissen. Ik roept de leverancier dan ook nogmaals en met klem op, om zo snel mogelijk een passend voorstel te doen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Helaas is ook een tijdelijke regeling niet mogelijk. Uit oogpunt van consistent pakketbeheer, dat er zoals gezegd op gericht is om de (uiteindelijk) gelimiteerde financiële middelen zo rechtvaardig mogelijk te verdelen over alle patiënten, waarbij de gezondheidswinst in verhouding tot de (meer)kosten centraal staat, kan ik geen uitzonderingen maken. Daarbij is het zo dat de Zorgverzekeringswet geen hardheidsclausule kent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="14881080" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="42EDC4C8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoewel ik natuurlijk heel graag anders had willen berichten, is dit het eerlijke antwoord. Ik hoop zo snel mogelijk positief nieuws te kunnen brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="36A31508" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="00A77838" w14:paraId="504CEB1E" w14:textId="32CD6C1F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838" w:rsidR="008F67A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...192 lines deleted...]
-          <w:kern w:val="2"/>
+      <w:r w:rsidRPr="00A77838" w:rsidR="008F67A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welzijn en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A01F8" w:rsidR="009A01F8" w:rsidP="009A01F8" w:rsidRDefault="009A01F8" w14:paraId="364ED33A" w14:textId="77777777">
-[...82 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:p w:rsidRPr="00A77838" w:rsidR="008F67A5" w:rsidP="00A77838" w:rsidRDefault="008F67A5" w14:paraId="627979D8" w14:textId="4D5214E6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838" w:rsidR="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A77838" w:rsidR="004E5D09" w:rsidP="00A77838" w:rsidRDefault="004E5D09" w14:paraId="7790C11C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A77838" w:rsidR="004E5D09" w:rsidSect="008F67A5">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48F58DD8" w14:textId="77777777" w:rsidR="0046355F" w:rsidRDefault="0046355F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6937ED4B" w14:textId="77777777" w:rsidR="00D54D67" w:rsidRDefault="00D54D67" w:rsidP="008F67A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78A613BE" w14:textId="77777777" w:rsidR="0046355F" w:rsidRDefault="0046355F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="40A68775" w14:textId="77777777" w:rsidR="00D54D67" w:rsidRDefault="00D54D67" w:rsidP="008F67A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...56 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C4BBE8E" w14:textId="77777777" w:rsidR="008F67A5" w:rsidRPr="008F67A5" w:rsidRDefault="008F67A5" w:rsidP="008F67A5">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="691F352F" w14:textId="77777777" w:rsidR="008F67A5" w:rsidRPr="008F67A5" w:rsidRDefault="008F67A5" w:rsidP="008F67A5">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1987AFEB" w14:textId="77777777" w:rsidR="008F67A5" w:rsidRPr="008F67A5" w:rsidRDefault="008F67A5" w:rsidP="008F67A5">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49A82D26" w14:textId="77777777" w:rsidR="0046355F" w:rsidRDefault="0046355F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="28EC060A" w14:textId="77777777" w:rsidR="00D54D67" w:rsidRDefault="00D54D67" w:rsidP="008F67A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="421067E4" w14:textId="77777777" w:rsidR="0046355F" w:rsidRDefault="0046355F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A5E74BE" w14:textId="77777777" w:rsidR="00D54D67" w:rsidRDefault="00D54D67" w:rsidP="008F67A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="39A760EA" w14:textId="77777777" w:rsidR="008317C6" w:rsidRPr="00CB52C8" w:rsidRDefault="000D60C0" w:rsidP="008317C6">
+    <w:p w14:paraId="6BADD94C" w14:textId="77777777" w:rsidR="008F67A5" w:rsidRPr="00A77838" w:rsidRDefault="008F67A5" w:rsidP="008F67A5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB52C8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB52C8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 29477, nr. 955.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="653DC1DA" w14:textId="77777777" w:rsidR="008317C6" w:rsidRPr="00540489" w:rsidRDefault="000D60C0" w:rsidP="008317C6">
+    <w:p w14:paraId="07762A5B" w14:textId="41EA198F" w:rsidR="008F67A5" w:rsidRPr="00A77838" w:rsidRDefault="008F67A5" w:rsidP="008F67A5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB52C8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77838">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB52C8">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken 2026Z05112.</w:t>
+      <w:r w:rsidRPr="00A77838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026Z05112.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="064AFD6B" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="000D60C0">
+  <w:p w14:paraId="28A6A6F1" w14:textId="77777777" w:rsidR="008F67A5" w:rsidRPr="008F67A5" w:rsidRDefault="008F67A5" w:rsidP="008F67A5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="506285AB" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="000D60C0" w:rsidP="00536636">
+  <w:p w14:paraId="09165722" w14:textId="77777777" w:rsidR="00901F4A" w:rsidRPr="008F67A5" w:rsidRDefault="00901F4A" w:rsidP="008F67A5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...315 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="099791FC" w14:textId="77777777" w:rsidR="00901F4A" w:rsidRPr="008F67A5" w:rsidRDefault="00901F4A" w:rsidP="008F67A5">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...288 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="008F67A5"/>
+    <w:rsid w:val="000236B2"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rsid w:val="00901F4A"/>
+    <w:rsid w:val="00A77838"/>
+    <w:rsid w:val="00D54D67"/>
+    <w:rsid w:val="00E85453"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="74CA0946"/>
+  <w14:docId w14:val="3AB4AE20"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0575D9AD-3DB6-4B27-B962-43D2EDF891A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3077,74 +1004,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3293,1368 +1221,1062 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008F67A5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008F67A5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008F67A5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...473 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...33 lines deleted...]
-      <w:i/>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="008F67A5"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="008F67A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="008F67A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="008F67A5"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...79 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008317C6"/>
+    <w:rsid w:val="008F67A5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F67A5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008F67A5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77838"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>614</ap:Words>
-  <ap:Characters>3456</ap:Characters>
+  <ap:Words>601</ap:Words>
+  <ap:Characters>3309</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>28</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>27</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4062</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3903</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>