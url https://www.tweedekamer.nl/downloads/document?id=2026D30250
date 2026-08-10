--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -1,3796 +1,762 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00897378" w:rsidP="00F12E59" w:rsidRDefault="00897378" w14:paraId="6A39191C" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="0610A4D5" w14:textId="79D0E6F9">
+      <w:r>
+        <w:t>AH 2274</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="6DC0C3E6" w14:textId="14D0BBA9">
+      <w:r>
+        <w:t>2026Z10559</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="14E27188" w14:textId="23252C6C">
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:t>Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport) (ontvangen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...503 lines deleted...]
-    <w:p w:rsidRPr="00F44841" w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="53016417" w14:textId="77777777">
+        <w:t xml:space="preserve">  17 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F44841" w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="47902FDB" w14:textId="77777777">
       <w:r w:rsidRPr="00F44841">
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="776995A0" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="0188D268" w14:textId="77777777">
       <w:r>
         <w:t>Bent u bekend met het bericht ‘Fabrikant negeert signalen over falend hartimplantaat, patiënten niet geïnformeerd’?¹</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="005C5A30" w14:paraId="289E2213" w14:textId="77777777"/>
-    <w:p w:rsidRPr="005C5A30" w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="558DEB9F" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="78FC9E32" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005C5A30" w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="0E4DC9C5" w14:textId="77777777">
       <w:r w:rsidRPr="005C5A30">
         <w:t xml:space="preserve">Antwoord 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="40951FDC" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="0066794B" w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="32BF71B1" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="59425545" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ja, daar is het kabinet bekend mee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="60CE1593" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0066794B" w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="5D1E9C9D" w14:textId="77777777">
       <w:r w:rsidRPr="0066794B">
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="75794EB7" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="7A6B28AB" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Deelt u de mening dat het volstrekt onacceptabel is dat duizenden hartpatiënten in Nederland jarenlang hebben rondgelopen met een ICD-draad die mogelijk sneller stukgaat dan zou moeten, terwijl zij daar niet actief over zijn geïnformeerd? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="005C5A30" w14:paraId="49CDC442" w14:textId="77777777"/>
-    <w:p w:rsidRPr="005C5A30" w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="75EEE287" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="7C042F10" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005C5A30" w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="478E7E42" w14:textId="77777777">
       <w:r w:rsidRPr="005C5A30">
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="68754AFA" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="4B3C130F" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="408E9726" w14:textId="77777777">
+      <w:r>
+        <w:t>Het kabinet begrijpt de zorgen die zijn ontstaan naar aanleiding van de berichtgeving over de Linox-draden. Patiënten moeten erop kunnen vertrouwen dat medische hulpmiddelen veilig zijn en dat signalen over mogelijke risico’s zorgvuldig worden opgevolgd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="3949593B" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="4DF110C3" w14:textId="77777777">
       <w:r>
         <w:t>Tegelijkertijd is het van belang de feiten zorgvuldig te wegen. Uit de beschikbare informatie blijkt dat cardiologen vanaf ongeveer 2013/2014 signalen van mogelijke problemen met deze specifieke lead serieus hebben genomen. Zij hebben deze signalen gemeld bij de fabrikant en de toezichthouder en hebben ervoor gekozen patiënten met deze leads extra te monitoren. Daarbij werden patiënten bij wie daadwerkelijk slijtage of andere problemen werden vastgesteld, geïnformeerd en behandeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="005C5A30" w14:paraId="5AB405FB" w14:textId="77777777"/>
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="341CEAFF" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="54701087" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het klopt dat niet alle patiënten met een Linox-draad destijds actief zijn benaderd. Volgens de betrokken cardiologen was daarvoor gekozen, omdat er geen officiële veiligheidswaarschuwing of terugroepactie van de fabrikant of toezichthouders was afgegeven en een algemene waarschuwing tot onnodige onrust en mogelijk risicovolle medische ingrepen zou kunnen leiden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="6A36E75A" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="57565F81" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Het kabinet vindt het belangrijk dat patiënten tijdig en volledig worden geïnformeerd over relevante risico’s die hun gezondheid kunnen raken. Tegelijkertijd moeten zorgverleners steeds een zorgvuldige afweging maken tussen het informeren van patiënten, de beschikbare wetenschappelijke kennis op dat moment en de mogelijke gevolgen van aanvullende medische interventies. Het kabinet zal bij de beroepsgroep benadrukken dat dit een afweging is die regelmatig opnieuw moet worden bezien.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="005C5A30" w14:paraId="2F664128" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00F44841" w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="00DE6E7B" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="279AC2B6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F44841" w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="772C9AB4" w14:textId="77777777">
       <w:r w:rsidRPr="00F44841">
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="70411B14" w14:textId="77777777">
-[...24 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="0537DC63" w14:textId="77777777">
+      <w:r>
+        <w:t>Klopt het dat tussen 2006 en 2019 bij minstens 4.600 Nederlandse patiënten een Linox-draad van fabrikant Biotronik is geïmplanteerd en dat naar schatting nog zeker duizend mensen in Nederland met zo’n draad rondlopen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="4B0E7225" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="043DC76B" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="5117FC68" w14:textId="77777777">
+      <w:r>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="2EF4739E" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="203B05E3" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Uit contact met de Nederlandse Vereniging voor Cardiologie (hierna: NVVC) heeft de IGJ opgemaakt dat de genoemde cijfers inderdaad vergelijkbaar zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="005C5A30" w14:paraId="73042FBD" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00F44841" w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="02A86079" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="135DA2B8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F44841" w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="0A382ABD" w14:textId="77777777">
       <w:r w:rsidRPr="00F44841">
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="1089AA59" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="27CC497D" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Klopt het dat cardiologen in binnen- en buitenland al jarenlang signalen zagen dat deze ICD-draden sneller kapotgingen dan andere draden? Zo ja, sinds wanneer waren de fabrikant, de Inspectie Gezondheidszorg en Jeugd (IGJ), de Nederlandse Vereniging voor Cardiologie en betrokken ziekenhuizen hiervan op de hoogte? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="005C5A30" w14:paraId="0C58C824" w14:textId="77777777"/>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="4502D336" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="632BF60F" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="288B7963" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="186D990F" w14:textId="77777777">
-[...70 lines deleted...]
-    <w:p w:rsidRPr="00F44841" w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="204B942C" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="09BC9FF0" w14:textId="77777777">
+      <w:r>
+        <w:t>In 2014 zijn de Linox-draden besproken in een overleg tussen de IGJ,  NVVC, de Netherlands Cardiovascular Data Registry (NCDR) en de Nederlandse Hart Ritme Associatie (NHRA)). De meldingen over de Linox-draden laten geen opmerkelijke verschillen zien met meldingen over andere leads. Daarnaast zijn er geen tegengestelde signalen ontvangen vanuit andere Europese en mondiale toezichthouders. De IGJ had daarom geen reden om aan te nemen dat de Linox-draden minder presteren dan vergelijkbare leads en zag geen aanleiding tot een vervolgactie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="24506CEA" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="3C6F25B9" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Naar aanleiding van de vragen van Investico en Nieuwsuur heeft de IGJ onlangs opnieuw gesproken met de NVVC en NHRA over de zorgen die cardiologen hebben over deze leads en de wijze waarop de fabrikant omgaat met meldingen. Naar aanleiding van dit gesprek heeft de IGJ vragen uitstaan bij de fabrikant over zijn </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>systeem van post market surveillance. Daarnaast gaat de IGJ de prestaties van de leads bespreken met de betrokken autoriteit in Duitsland, waar de fabrikant is gevestigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="0F070672" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F44841" w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="1B8F0DE5" w14:textId="77777777">
       <w:r w:rsidRPr="00F44841">
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="0E801C93" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="5A14D2CC" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Kunt u verklaren waarom patiënten niet actief zijn gewaarschuwd, terwijl het gaat om een implantaat in hun lichaam dat bij defecten onterechte, zeer ingrijpende shocks kan geven? Klopt het dat de Nederlandse Vereniging voor Cardiologie patiënten niet informeerde omdat zij het vertrouwen in hun apparaat niet wilde aantasten, en hoe beoordeelt u die afweging? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="005C5A30" w14:paraId="63D4FCE8" w14:textId="77777777"/>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="7CF73163" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="6BE7B652" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="334A5C4E" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="322E8C64" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00F44841" w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="4B6389BF" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="46C3E132" w14:textId="77777777">
+      <w:r>
+        <w:t>Hierbij wordt u verwezen naar het antwoord op vraag 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="63A3123B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F44841" w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="01FF3DD3" w14:textId="77777777">
       <w:r w:rsidRPr="00F44841">
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="44A82FB1" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="37F379B5" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Klopt het dat bij de IGJ in Nederland ten minste 59 meldingen zijn binnengekomen van onterechte shocks door deze draden, waarvan de meest recente melding uit 2026 komt? Hoeveel meldingen van defecten, complicaties en andere problemen met deze draden zijn in totaal bekend? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="005C5A30" w14:paraId="033A61D6" w14:textId="77777777"/>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="71C7FB9F" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="1290D51F" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="594CD1DD" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Antwoord 6 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="200CFB67" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00F44841" w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="63E0A188" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="731BEFB0" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nederlandse ziekenhuizen plaatsen jaarlijks ongeveer tienduizend ICD-draden. De IGJ ontving sinds 2009 in totaal 425 meldingen over Linox-draden. Bij 83 van deze meldingen ging het om onterechte shocks. De IGJ ziet hierin geen verschillen met de meldingen over andere leads. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="11C71C11" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="1E8C65A9" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="0B24C1B0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F44841" w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="1C2746BF" w14:textId="77777777">
       <w:r w:rsidRPr="00F44841">
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="29D1BDA4" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Welke concrete stappen worden momenteel gezet om patiënten die nog met deze Linox-draden rondlopen persoonlijk te informeren over de mogelijke risico’s en over wat dit voor hen betekent? Kunt u garanderen dat geen enkele patiënt tussen wal en schip valt? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="6E651584" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="36F75A19" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="4A482F59" w14:textId="77777777">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Vraag 7</w:t>
-[...22 lines deleted...]
-      <w:r>
         <w:t>Patiënten worden benaderd wanneer daar aanleiding toe is vanuit de normale ziekenhuiscontrole of thuismonitoring. Verder heeft de NVVC informatie beschikbaar gesteld aan cardiologen, verpleegkundigen, pacemakertechnici, de Hartstichting en patiëntenorganisatie STIN, zodat patiënten en hun omgeving kunnen worden voorgelicht.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Patiënt die vragen hebben, worden verwezen naar hun eigen cardioloog of behandelcentrum. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="005C5A30" w14:paraId="11253D00" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00F44841" w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="5CA1E774" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="4E4D40FF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F44841" w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="04C36469" w14:textId="77777777">
       <w:r w:rsidRPr="00F44841">
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="4A39230C" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="56EFC797" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Welke lessen trekt u uit deze zaak voor het toezicht op fabrikanten van medische hulpmiddelen en voor de manier waarop patiënten worden geïnformeerd bij signalen over mogelijk falende implantaten? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="005C5A30" w14:paraId="0D0253B0" w14:textId="77777777"/>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="2D512FA0" w14:textId="77777777">
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="47C8D594" w14:textId="77777777"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="7EB673EA" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C5A30" w:rsidP="00F12E59" w:rsidRDefault="00000000" w14:paraId="1E9CD8CE" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="009906D8" w:rsidP="009906D8" w:rsidRDefault="009906D8" w14:paraId="3889E074" w14:textId="77777777">
+      <w:r>
+        <w:t>Deze casus bevestigt het belang van aandacht voor de informatiepositie van patiënten in de regelmatige onderlinge informatie-uitwisseling tussen de inspectie en beroepsgroep. Deze informatie-uitwisseling is onderdeel van het toezicht op de post-market fase, omdat dit ten goede komt aan de monitoring van de kwaliteit van medische hulpmiddelen en daarmee aan de zorgvuldige en veilige zorg voor patiënten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB6FC4" w:rsidRDefault="00AB6FC4" w14:paraId="1C749324" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00AB6FC4" w:rsidSect="009906D8">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73BAA66C" w14:textId="77777777" w:rsidR="005F4765" w:rsidRDefault="005F4765">
+    <w:p w14:paraId="6297F00C" w14:textId="77777777" w:rsidR="008B73FB" w:rsidRDefault="008B73FB" w:rsidP="009906D8">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B482067" w14:textId="77777777" w:rsidR="005F4765" w:rsidRDefault="005F4765">
+    <w:p w14:paraId="43F31844" w14:textId="77777777" w:rsidR="008B73FB" w:rsidRDefault="008B73FB" w:rsidP="009906D8">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...50 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1235FC87" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+  <w:p w14:paraId="01619325" w14:textId="77777777" w:rsidR="009906D8" w:rsidRPr="009906D8" w:rsidRDefault="009906D8" w:rsidP="009906D8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0344C43A" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7410A40E" w14:textId="77777777" w:rsidR="008B73FB" w:rsidRPr="009906D8" w:rsidRDefault="008B73FB" w:rsidP="009906D8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DF4B42C" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7EBA47C4" w14:textId="77777777" w:rsidR="008B73FB" w:rsidRPr="009906D8" w:rsidRDefault="008B73FB" w:rsidP="009906D8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25726242" w14:textId="77777777" w:rsidR="005F4765" w:rsidRDefault="005F4765">
+    <w:p w14:paraId="47552420" w14:textId="77777777" w:rsidR="008B73FB" w:rsidRDefault="008B73FB" w:rsidP="009906D8">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49696150" w14:textId="77777777" w:rsidR="005F4765" w:rsidRDefault="005F4765">
+    <w:p w14:paraId="46847225" w14:textId="77777777" w:rsidR="008B73FB" w:rsidRDefault="008B73FB" w:rsidP="009906D8">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7BBCF92C" w14:textId="77777777" w:rsidR="005C5A30" w:rsidRPr="00F44841" w:rsidRDefault="00000000" w:rsidP="005C5A30">
+    <w:p w14:paraId="4913FB10" w14:textId="77777777" w:rsidR="009906D8" w:rsidRPr="00F44841" w:rsidRDefault="009906D8" w:rsidP="009906D8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F44841">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F44841">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="005C5A30" w:rsidRPr="00F44841">
+        <w:r w:rsidRPr="00F44841">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>NVVC berichtgeving Linox lead</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36DC3467" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000" w:rsidP="009071A4">
+  <w:p w14:paraId="37092B60" w14:textId="77777777" w:rsidR="009906D8" w:rsidRPr="009906D8" w:rsidRDefault="009906D8" w:rsidP="009906D8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...103 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18F7A917" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0CB93D3F" w14:textId="77777777" w:rsidR="009906D8" w:rsidRPr="009906D8" w:rsidRDefault="009906D8" w:rsidP="009906D8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...561 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31375B9C" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
-[...4 lines deleted...]
-  <w:p w14:paraId="33C25040" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="73958FEB" w14:textId="77777777" w:rsidR="008B73FB" w:rsidRPr="009906D8" w:rsidRDefault="008B73FB" w:rsidP="009906D8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...947 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...247 lines deleted...]
-    <w:rsid w:val="00FD7C20"/>
+    <w:rsidRoot w:val="009906D8"/>
+    <w:rsid w:val="008B73FB"/>
+    <w:rsid w:val="009906D8"/>
+    <w:rsid w:val="00AB6FC4"/>
+    <w:rsid w:val="00F15EEB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="28417B64"/>
+  <w14:docId w14:val="470E34B5"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{011A8250-E93B-44CC-B2C5-37E0DDD82F16}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...18 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3939,1225 +905,884 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009906D8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009906D8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009906D8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...473 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...33 lines deleted...]
-      <w:i/>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="009906D8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="009906D8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="009906D8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...98 lines deleted...]
-    <w:name w:val="annotation reference"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-      <w:szCs w:val="16"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="009906D8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C5A30"/>
+    <w:rsid w:val="009906D8"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C5A30"/>
+    <w:rsid w:val="009906D8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvvc.nl/website-documenten-openbaar/HandlerDownloadFiles.ashx?idnv=3270017" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5264,67 +1889,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1044</ap:Words>
-  <ap:Characters>5744</ap:Characters>
+  <ap:Words>959</ap:Words>
+  <ap:Characters>5276</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>47</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>43</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6775</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6223</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>