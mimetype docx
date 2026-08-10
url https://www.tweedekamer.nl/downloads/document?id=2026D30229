--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -1,3713 +1,710 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00340ECA" w:rsidP="007426AA" w:rsidRDefault="0047174E" w14:paraId="72EBD070" w14:textId="1616BAB2">
-[...117 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="004F63EC" w:rsidP="004F63EC" w:rsidRDefault="00250434" w14:paraId="50E100C0" w14:textId="7B077054">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F63EC" w:rsidR="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00061719">
-[...266 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>682</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F63EC" w:rsidR="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F63EC" w:rsidR="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004F63EC" w:rsidR="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationale Omgevingsvisie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="004F63EC" w14:paraId="341642A6" w14:textId="4216E303">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F63EC" w:rsidR="00250434">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>237</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="004F63EC" w:rsidP="004F63EC" w:rsidRDefault="004F63EC" w14:paraId="0CA32CBE" w14:textId="122D5BFC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="004F63EC" w:rsidP="004F63EC" w:rsidRDefault="004F63EC" w14:paraId="22AFD0A5" w14:textId="75A0758F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 17 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00250434" w:rsidP="004F63EC" w:rsidRDefault="00250434" w14:paraId="32AB6133" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="58500608" w14:textId="73BCBDE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vandaag vindt de ondertekening plaats van twee samenwerkingsovereenkomsten: een voor de Aanpak Veluwe en een voor De Peel. De betrokken bestuurders van gemeenten, provincies, waterschappen en het Rijk slaan de handen ineen om doorbraken te realiseren in deze bijzondere gebieden. In het coalitieakkoord is opgenomen dat in deze gebieden al in 2026 gestart zal worden met de uitvoering van een gebiedsgerichte aanpak. Daarom ben ik verheugd dat de afgelopen maanden in beide gebieden keihard is gewerkt en we vandaag de start van de gezamenlijke uitvoering kunnen bekrachtigen. Deze stap helpt om op de Veluwe en in De Peel op termijn weer vergunningverlening mogelijk te maken voor economische en maatschappelijke ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="1104495C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="6C7F09D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oplossingen voor deze grote vraagstukken zijn niet eenvoudig en zijn niet van vandaag op morgen geregeld. Ik besef dat de ingrepen in deze gebieden veel gaan vragen de komende tijd. Met het ondertekenen van de samenwerkingsovereenkomsten spreken de betrokken medeoverheden naar elkaar uit om voor de komende tien jaar samen te willen werken en voor deze grote uitdagingen aan de slag te gaan voor een vitaal landelijk gebied en robuuste natuur. Juist met oog voor en samen met de mensen in deze gebieden. We richten de samenwerking zodanig in dat er ruimte is voor flexibiliteit en bijsturen tijdens de uitvoering.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="60A95884" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="5BB5B0DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij deze samenwerkingsovereenkomsten horen ook uitvoeringsplannen. Deze hebben elk een omvang van € 300 mln. Hiervoor zijn in de LVVN-begroting middelen gereserveerd. Met deze uitvoeringsplannen kunnen, indien en nadat de Eerste Kamer met de begroting instemt, voornoemde middelen aangevraagd en uitgekeerd worden. De maatregelen worden zoveel mogelijk gericht op de zones rondom de Natura 2000-gebieden en waar effectief ook daarbuiten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00320763" w:rsidP="007426AA" w:rsidRDefault="00320763" w14:paraId="7DAD0015" w14:textId="77777777">
-[...98 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="644F2A95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="4C219296" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de uitvoeringsplannen kunnen projecten uitgevoerd worden die zijn aangedragen vanuit gebiedsprocessen, medeoverheden en/of ondernemers. Voor De Peel gaat het om a) Hydrologische en natuurherstel maatregelen, b) Extensiveren en omschakelen landbouw, c) Vrijwillig (gedeeltelijk) beëindigen en verplaatsen en d) Maatwerk en ondernemersgerichte maatregelen. Voor de Veluwe gaat het om a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">extensivering en vrijwillige beëindiging grondgebonden veehouderij, b) bedrijfsgerichte maatregelen zoals technische maatregelen, managementmaatregelen c) Gebieds- en systeemmaatregelen gericht op natuurherstel en hydrologie en d) Maatwerk, ondernemersgerichte maatregelen en monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="3F015304" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="30DAA815" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ondertekenen van de samenwerkingsovereenkomsten markeert een belangrijke eerste stap in een intensieve interbestuurlijke samenwerking. Tegelijkertijd weten we dat er meer nodig gaat zijn. Via de ministeriële taskforce landbouw, natuur en stikstof werkt het kabinet aan een samenhangend maatregelpakket gericht op stikstofreductie, natuurherstel, ondersteuning voor ondernemers en een vitaal platteland. De uitkomsten van de besluitvorming gaan ook landen op de Veluwe en op De Peel en zullen in samenhang met de vandaag getekende Uitvoeringsplannen worden uitgevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="4F6EE91F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="6CF22CA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik zie er naar uit om de komende jaren samen te werken met ondernemers, gemeenschappen en de betrokken medeoverheden om ervoor te zorgen dat er in deze unieke regio’s toekomstperspectief komt voor ondernemers en de natuur er weer goed voor komt te staan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="21A77C60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="004F63EC" w:rsidP="004F63EC" w:rsidRDefault="004F63EC" w14:paraId="6D92E14B" w14:textId="34E86E74">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE6C66" w:rsidR="00CE6C66">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="00915AD7" w:rsidP="004F63EC" w:rsidRDefault="00915AD7" w14:paraId="726A25FD" w14:textId="26036E9C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F63EC" w:rsidR="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6C66">
-[...308 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:r w:rsidRPr="004F63EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F63EC" w:rsidR="004F63EC" w:rsidP="004F63EC" w:rsidRDefault="004F63EC" w14:paraId="6F2E3634" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004F63EC" w:rsidR="004F63EC" w:rsidSect="00E3343F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66FCBEB6" w14:textId="77777777" w:rsidR="00F37D73" w:rsidRDefault="00F37D73">
+    <w:p w14:paraId="55734EBD" w14:textId="77777777" w:rsidR="000C4298" w:rsidRDefault="000C4298" w:rsidP="00915AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092D4222" w14:textId="77777777" w:rsidR="00F37D73" w:rsidRDefault="00F37D73"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7183C220" w14:textId="77777777" w:rsidR="00F37D73" w:rsidRDefault="00F37D73">
+    <w:p w14:paraId="01FFE00D" w14:textId="77777777" w:rsidR="000C4298" w:rsidRDefault="000C4298" w:rsidP="00915AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BB2DA0" w14:textId="77777777" w:rsidR="00F37D73" w:rsidRDefault="00F37D73"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BE03EF9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3535EE7F" w14:textId="77777777" w:rsidR="00915AD7" w:rsidRPr="00915AD7" w:rsidRDefault="00915AD7" w:rsidP="00915AD7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="20A61096" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="577ACEB0" w14:textId="77777777" w:rsidR="00915AD7" w:rsidRPr="00915AD7" w:rsidRDefault="00915AD7" w:rsidP="00915AD7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1DD70098" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29F8B4B3" w14:textId="77777777" w:rsidR="00915AD7" w:rsidRPr="00915AD7" w:rsidRDefault="00915AD7" w:rsidP="00915AD7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AD122D4" w14:textId="77777777" w:rsidR="00F37D73" w:rsidRDefault="00F37D73">
+    <w:p w14:paraId="0A542DC9" w14:textId="77777777" w:rsidR="000C4298" w:rsidRDefault="000C4298" w:rsidP="00915AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44321F85" w14:textId="77777777" w:rsidR="00F37D73" w:rsidRDefault="00F37D73"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E1FEF46" w14:textId="77777777" w:rsidR="00F37D73" w:rsidRDefault="00F37D73">
+    <w:p w14:paraId="2B07A358" w14:textId="77777777" w:rsidR="000C4298" w:rsidRDefault="000C4298" w:rsidP="00915AD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2B4266" w14:textId="77777777" w:rsidR="00F37D73" w:rsidRDefault="00F37D73"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...115 lines deleted...]
-  <w:p w14:paraId="6BB6F6CC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="6757AAEA" w14:textId="77777777" w:rsidR="00915AD7" w:rsidRPr="00915AD7" w:rsidRDefault="00915AD7" w:rsidP="00915AD7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...540 lines deleted...]
-  <w:p w14:paraId="4196DFC9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="508FCE7A" w14:textId="77777777" w:rsidR="00915AD7" w:rsidRPr="00915AD7" w:rsidRDefault="00915AD7" w:rsidP="00915AD7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="559E9FC2" w14:textId="77777777" w:rsidR="00915AD7" w:rsidRPr="00915AD7" w:rsidRDefault="00915AD7" w:rsidP="00915AD7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...679 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00915AD7"/>
+    <w:rsid w:val="000C4298"/>
+    <w:rsid w:val="00250434"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004C1F3D"/>
+    <w:rsid w:val="004F63EC"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009802E0"/>
+    <w:rsid w:val="00C51433"/>
+    <w:rsid w:val="00C96884"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E10D46"/>
+    <w:rsid w:val="00E3343F"/>
+    <w:rsid w:val="00E63FE6"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29D99ADF"/>
+  <w14:docId w14:val="16E6E085"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{19C4837F-3D50-4F13-AA19-403858498F96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3729,74 +726,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3945,1158 +943,1163 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00915AD7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00915AD7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00915AD7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00915AD7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00915AD7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00915AD7"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00915AD7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00915AD7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00915AD7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00915AD7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00915AD7"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00915AD7"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...74 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F63EC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>522</ap:Words>
-  <ap:Characters>2877</ap:Characters>
+  <ap:Words>549</ap:Words>
+  <ap:Characters>3023</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>23</ap:Lines>
-  <ap:Paragraphs>6</ap:Paragraphs>
+  <ap:Lines>25</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3393</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3565</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>