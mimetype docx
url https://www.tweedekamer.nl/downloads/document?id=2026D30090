--- v0 (2026-06-16)
+++ v1 (2026-08-10)
@@ -1,6307 +1,1288 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D92524" w:rsidR="00B9703D" w:rsidP="00B9703D" w:rsidRDefault="00392EBC" w14:paraId="78BB6673" w14:textId="1C7DD5D3">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00D92524" w:rsidR="00C8362B">
+    <w:p w:rsidRPr="00C93444" w:rsidR="00C93444" w:rsidRDefault="00132D38" w14:paraId="4E1C342C" w14:textId="3997C5A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92524" w:rsidR="00641C17">
-[...63 lines deleted...]
-      <w:r w:rsidRPr="00D92524" w:rsidR="00117237">
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rechtsstaat en Rechtsorde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00C93444" w:rsidP="00C93444" w:rsidRDefault="00C93444" w14:paraId="0366584C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1041</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00C93444" w:rsidP="00132D38" w:rsidRDefault="00C93444" w14:paraId="6C28A9B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00C93444" w14:paraId="5483492F" w14:textId="1C4A9F73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij ontvangt uw Kamer de rapporten ‘Vinkjes in het strafrecht? Een kwantitatieve analyse van sociaaleconomische positie en verschillen in afdoeningsuitkomsten’ en ‘Scherp op selectiviteit. Mechanismen en handelingsperspectieven bij etnische en sociaaleconomische selectiviteit in het strafrechtsysteem’ van het Wetenschappelijk Onderzoek- en Datacentrum (WODC). Ook bieden wij het rapport ‘Verdachte gronden? Een juridisch onderzoek naar selectiviteit op grond van sociaaleconomische positie en herkomst in de strafrechtspleging’ aan, dat in opdracht van het WODC opgesteld is door de Universiteit Leiden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze onderzoeken zijn uitgevoerd naar aanleiding van het rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92524" w:rsidR="00117237">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Van verdenking tot vrijheidsstraf. Een statistisch onderzoek naar de invloed van migratieachtergrond op uitkomsten in de strafrechtketen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92524" w:rsidR="00117237">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92524" w:rsidR="006E50F8">
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00D92524" w:rsidR="006E50F8">
-[...72 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omdat er op dat moment nog </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weinig zicht was op de onderliggende mechanismen die de ongelijke uitkomsten kunnen verklaren, is aanvullend kwalitatief onderzoek verricht. Onderhavige rapporten betreffen een vervolg op dat kwantitatieve onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="4B9B711B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="254EFB44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanleiding voor de onderzoeken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D92524" w:rsidR="00E32EB2" w:rsidP="00CB5F00" w:rsidRDefault="00A90BFB" w14:paraId="5A4D3B78" w14:textId="55F979DB">
-[...108 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="620A2D1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onderzoeken zijn uitgevoerd naar aanleiding van twee moties van de Tweede Kamer, waarin werd verzocht om nader onderzoek te doen naar mogelijke discriminatie en het bestaan van klassenjustitie in het Nederlandse strafrecht. De eerste motie betreft een motie van het lid Van der Staaij en had betrekking op de oververtegenwoordiging van mensen met een niet-westerse migratieachtergrond in cijfers over criminaliteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00D92524">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In reactie op deze motie is een synthese van de beschikbare cijfers opgesteld, waaruit onder meer bleek dat de oververtegenwoordiging toeneemt bij het doorlopen van de verschillende fasen in de strafrechtketen. Toegezegd werd hier via het WODC nader onderzoek naar te doen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De tweede motie betreft een motie van het lid Van Nispen en had betrekking op mogelijke vormen van ‘klassenjustitie’ in Nederland, een term die in de context van dit onderzoek is vertaald als selectiviteit langs de lijnen van sociaaleconomische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>positie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het WODC heeft zowel kwantitatief als voor beide thema’s overkoepelend kwalitatief onderzoek uitgevoerd. In aanvulling hierop heeft de Universiteit leiden in opdracht van het WODC in een juridische analyse de vraag onderzocht wanneer er sprake is van illegitieme selectiviteit in de strafrechtketen op basis van sociaaleconomische positie of etniciteit en nationaliteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92524" w:rsidR="00E96C8E">
-[...395 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="3B7130A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="0063B02A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Samenvatting bevindingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D92524" w:rsidR="000C1950" w:rsidP="000C1950" w:rsidRDefault="000C1950" w14:paraId="0632083D" w14:textId="0B08F418">
-[...125 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="0B69F1A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de kwantitatieve analyses in het onderzoek ‘Vinkjes in het strafrecht’ komt naar voren dat verdachten met een zwakke sociaaleconomische positie niet vaker  worden gestraft dan verdachten met een sterke sociaaleconomische positie. Verdachten met een sterkere sociaaleconomische positie krijgen echter wel vaker een straf opgelegd door het Openbaar Ministerie in plaats van door de rechter. Deze vroege ‘sortering’ in de strafrechtketen resulteert mogelijk in een grotere maatschappelijke zichtbaarheid van straffen voor verdachten met een zwakkere sociaaleconomische positie. Alleen zaken die bij de rechter voorkomen zijn immers openbaar. Deze sortering in de afdoeningsfase kan er daarnaast aan bijdragen dat de opgelegde straffen gemiddeld lichter zijn, aangezien alleen de rechter een gevangenisstraf kan opleggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="7A688EEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="183FFA99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gemiddeld genomen zijn de afdoeningsuitkomsten gunstiger voor verdachten met een sterkere sociaaleconomische positie dan voor verdachten met een zwakkere positie. Daarbij spelen verschillende aspecten van sociaaleconomische positie een rol, zoals werk, een opleiding, opleidingsniveau en financieel vermogen (inkomen en woningbezit). Migratieachtergrond speelt bij volwassen verdachten een kleinere rol dan sociaaleconomische kenmerken. Wel hebben verdachten met een tweede generatiemigratieachtergrond gemiddeld een hogere kans op berechting door de rechter en op zwaardere straffen, ook wanneer rekening wordt gehouden met de sociaaleconomische positie. Voorts krijgen verdachten zonder bekend woonadres relatief vaak een straf opgelegd door de rechter, met name een gevangenisstraf. Hoewel de opgelegde straffen dan gemiddeld vrij kort zijn, wijzen de bevindingen erop dat ook een instabiele woonsituatie samenhangt met zwaardere strafrechtelijke uitkomsten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D92524" w:rsidR="000C1950" w:rsidP="000C1950" w:rsidRDefault="000C1950" w14:paraId="74850984" w14:textId="77777777">
-[...139 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="697D887C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="0FE9F323" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kwalitatieve onderzoek ‘Scherp op selectiviteit’ dat is uitgevoerd naar de geconstateerde verschillen, worden hiervoor meerdere mogelijke verklaringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gegeven. Zo wordt gewezen op de mogelijkheid dat de werkdruk in de strafrechtketen ertoe kan leiden dat bepaalde vooroordelen al dan niet bewust worden meegenomen in de uiteindelijke beslissing. Een bijvoorbeeld daarvan is de relatie die men ziet tussen recidive en sociaaleconomische positie. Ook als die relatie zich voor de groep als geheel aftekent, hoeft dit nog niet in een individuele casus het geval te zijn. Ten tweede kunnen culturele verschillen van invloed zijn. Denk aan de proceshouding en wijze van communiceren door de verdachte. Verdachten met een Nederlandse herkomst of betere sociaaleconomische positie kunnen zich vaak beter uiten en voegen naar de verwachtingen van de instanties. En ten derde kan de intentie om de schade van de justitiële inzet te beperken onbedoeld leiden tot ongelijke behandeling. Ongelijkheid ontstaat dan niet omdat men verdachten met een ongunstiger uitgangspositie wil benadelen, maar omdat men verdachten die een betere positie hebben qua werk, onderdak of opleiding, wil behoeden voor verlies van de status quo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="1D214362" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="2022CCE3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...67 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eerste reactie en vervolg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="721AE279" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelijke behandeling is een van de basisprincipes van onze rechtsstaat. Dit geldt zeker in het strafrecht. Daarom moet elke vorm van ongerechtvaardigde ongelijke behandeling worden tegengegaan. Hoewel uit de bevindingen van de WODC-onderzoeken geen aanknopingspunten naar voren komen die zouden duiden op het bewust discrimineren van groepen verdachten op grond van sociaaleconomische positie of etniciteit, nemen wij de geconstateerde verschillen serieus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="0C6F3D23" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="228920E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uw Kamer is bij brief van 18 april 2025 naar aanleiding van de uitkomsten van het onder van Investico en NOSop3 geïnformeerd over welke maatregelen het OM en de Rechtspraak hebben genomen om ongerechtvaardigde ongelijke behandeling tegen te gaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo besteedt het OM niet alleen aandacht aan bewustwording over gelijke behandeling door middel van cursussen en opleidingen voor de officieren van justitie, maar hanteert het ook een landelijk uniform strafvorderingsbeleid, strafmaatoverleg in zware en gevoelige zaken en de Landelijke reflectiekamer voor bespreking van regio-overschrijdende zaken, landelijk gevoelige zaken en complexe juridisch-inhoudelijke vraagstukken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="01BF6EA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="2804830A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de Rechtspraak zijn ook maatregelen genomen om de kans op ongerechtvaardigde ongelijke behandeling zoveel mogelijk te verkleinen. Naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">het bewust discrimineren van groepen verdachten op grond van sociaaleconomische positie of etniciteit, </w:t>
-[...378 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:t xml:space="preserve">aanleiding van het genoemde onderzoek van Investico en NOSop3 is er binnen de Rechtspraak een actieplan opgesteld. Grotere bewustwording is in dat plan een belangrijke pijler, maar dit actieplan bevat ook het stimuleren van gesprekken tussen rechters onderling over mogelijke patronen in de straftoemetingspraktijk die duiden op bevooroordeelde besluitvorming en een voorstel om binnen de gerechten met alle medewerkers door middel van workshops te reflecteren op vooroordelen. Ook omvat het plan een voorstel om het scholingsaanbod voor rechters op het onderwerp rechterlijke oordeelsvorming door te lichten, aan te passen en uit te breiden. Ten slotte is er een breed besef dat aanzienlijk meer werk moet worden gemaakt van het werkelijk vergroten van de diversiteit binnen de Rechtspraak. In het actieplan is daarom opgenomen dat bekeken zal worden welke mogelijkheden er zijn om acties op dit onderwerp te versnellen en te prioriteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="5023DAF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="0A943FC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de genoemde brief van 18 april 2025 is aangegeven dat het WODC bezig was met twee onderzoeken, waarvan wij de rapporten vandaag aan uw Kamer aanbieden. Wij gaan de rapporten grondig bestuderen en zullen de bevindingen de komende tijd met de betrokken ketenorganisaties bespreken. Ook zullen wij met de ketenorganisaties bespreken of en welke eventuele aanvullende maatregelen naar aanleiding van de bevindingen van de WODC-onderzoeken noodzakelijk zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="745E728D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast heeft het WODC het voornemen om in de tweede helft van dit jaar een congres te organiseren over de uitkomsten en de aanbevelingen uit de onderzoeken. Daarvoor zullen ook de betrokken ketenorganisaties worden uitgenodigd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D92524" w:rsidR="007830EE" w:rsidP="00B11994" w:rsidRDefault="007830EE" w14:paraId="1EE31F9A" w14:textId="77777777"/>
-[...85 lines deleted...]
-      <w:r w:rsidRPr="00D92524">
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00132D38" w:rsidRDefault="00132D38" w14:paraId="4271FE48" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij streven ernaar voor het einde van het lopende jaar inhoudelijk op de bevindingen en conclusies van de rapporten te reageren, waarbij we uw Kamer ook zullen informeren over de uitkomsten van onze gesprekken met de betrokken ketenorganisaties. Tevens zullen wij ingaan op  eventuele maatregelen die wij naar aanleiding van de bevindingen van de WODC-onderzoeken treffen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00C93444" w:rsidRDefault="00132D38" w14:paraId="48612293" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00C93444" w:rsidRDefault="00132D38" w14:paraId="517836F8" w14:textId="23EA44B9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00C93444" w:rsidRDefault="00132D38" w14:paraId="788E4F9A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D92524" w:rsidR="002D08B2" w:rsidRDefault="002D08B2" w14:paraId="5AB10B9F" w14:textId="77777777"/>
-[...26 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00C93444" w:rsidRDefault="00132D38" w14:paraId="0690D264" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00C93444" w:rsidRDefault="00132D38" w14:paraId="5126E32E" w14:textId="3A6FF1BE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="00132D38" w:rsidP="00C93444" w:rsidRDefault="00C93444" w14:paraId="30895025" w14:textId="7586942F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>K.T.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444" w:rsidR="00132D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C93444" w:rsidR="004E5D09" w:rsidP="00C93444" w:rsidRDefault="004E5D09" w14:paraId="7F8FFED1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C93444" w:rsidR="004E5D09" w:rsidSect="00F36ACB">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C8CD86E" w14:textId="77777777" w:rsidR="00BA4CEC" w:rsidRDefault="00BA4CEC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5309273F" w14:textId="77777777" w:rsidR="004310F3" w:rsidRDefault="004310F3" w:rsidP="00132D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6909D67C" w14:textId="77777777" w:rsidR="00BA4CEC" w:rsidRDefault="00BA4CEC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4F158849" w14:textId="77777777" w:rsidR="004310F3" w:rsidRDefault="004310F3" w:rsidP="00132D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...25 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AE79846" w14:textId="77777777" w:rsidR="004E00F8" w:rsidRDefault="004E00F8">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="17485407" w14:textId="77777777" w:rsidR="00132D38" w:rsidRPr="00132D38" w:rsidRDefault="00132D38" w:rsidP="00132D38">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5396A2C6" w14:textId="77777777" w:rsidR="00990C66" w:rsidRPr="00132D38" w:rsidRDefault="00990C66" w:rsidP="00132D38">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="693416AB" w14:textId="77777777" w:rsidR="00132D38" w:rsidRPr="00132D38" w:rsidRDefault="00132D38" w:rsidP="00132D38">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="382C282D" w14:textId="77777777" w:rsidR="00BA4CEC" w:rsidRDefault="00BA4CEC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6B208068" w14:textId="77777777" w:rsidR="004310F3" w:rsidRDefault="004310F3" w:rsidP="00132D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6312E458" w14:textId="77777777" w:rsidR="00BA4CEC" w:rsidRDefault="00BA4CEC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D0ABE0D" w14:textId="77777777" w:rsidR="004310F3" w:rsidRDefault="004310F3" w:rsidP="00132D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6231CD6B" w14:textId="159A4BD8" w:rsidR="006E50F8" w:rsidRPr="007F5280" w:rsidRDefault="006E50F8">
+    <w:p w14:paraId="54419D53" w14:textId="77777777" w:rsidR="00132D38" w:rsidRPr="00C93444" w:rsidRDefault="00132D38" w:rsidP="00132D38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007F5280">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007F5280">
-[...18 lines deleted...]
-        <w:t>2025, 29 279, nr. 976.</w:t>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/2025, 29 279, nr. 976.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="31F55C0A" w14:textId="4F8E880D" w:rsidR="00CB5F00" w:rsidRPr="007F5280" w:rsidRDefault="00CB5F00" w:rsidP="00CB5F00">
+    <w:p w14:paraId="743D4919" w14:textId="77777777" w:rsidR="00132D38" w:rsidRPr="00C93444" w:rsidRDefault="00132D38" w:rsidP="00132D38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F5280">
+      <w:r w:rsidRPr="00C93444">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007F5280">
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2021/2022, 35 570, nr. 31.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7E3730F1" w14:textId="6FF9D202" w:rsidR="000150D7" w:rsidRPr="007F5280" w:rsidRDefault="000150D7">
+    <w:p w14:paraId="6E2A3D04" w14:textId="27C0FBA1" w:rsidR="00132D38" w:rsidRPr="00C93444" w:rsidRDefault="00132D38" w:rsidP="00132D38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007F5280">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007F5280">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2020/2021,35 570, nr. 107. </w:t>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2020/2021, 35 570 VI, nr. 107. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2CD8C972" w14:textId="3DCF2A17" w:rsidR="00CB5F00" w:rsidRPr="007F5280" w:rsidRDefault="00CB5F00" w:rsidP="00CB5F00">
+    <w:p w14:paraId="6573A2E2" w14:textId="77777777" w:rsidR="00132D38" w:rsidRPr="00C93444" w:rsidRDefault="00132D38" w:rsidP="00132D38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007F5280">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007F5280">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F5280">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2018/2019, 35 000 VI, nr. 53.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5E438F0D" w14:textId="405F445F" w:rsidR="007F5280" w:rsidRPr="007F5280" w:rsidRDefault="007F5280" w:rsidP="007F5280">
+    <w:p w14:paraId="203CAF9D" w14:textId="77777777" w:rsidR="00132D38" w:rsidRPr="00C93444" w:rsidRDefault="00132D38" w:rsidP="00132D38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007F5280">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93444">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007F5280">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00C93444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/2025, 30 950, nr. 452.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62FA099B" w14:textId="77777777" w:rsidR="004E00F8" w:rsidRDefault="00922CF4">
-[...450 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2CC59D8E" w14:textId="77777777" w:rsidR="00132D38" w:rsidRPr="00132D38" w:rsidRDefault="00132D38" w:rsidP="00132D38">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DEBABD5" w14:textId="5734E6E6" w:rsidR="004E00F8" w:rsidRDefault="00922CF4">
-[...1324 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="339D6A40" w14:textId="77777777" w:rsidR="00990C66" w:rsidRPr="00132D38" w:rsidRDefault="00990C66" w:rsidP="00132D38">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1929 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CB00BF4" w14:textId="77777777" w:rsidR="00990C66" w:rsidRPr="00132D38" w:rsidRDefault="00990C66" w:rsidP="00132D38">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00922CF4"/>
-[...324 lines deleted...]
-    <w:rsid w:val="00FF3C0F"/>
+    <w:rsidRoot w:val="00132D38"/>
+    <w:rsid w:val="0010401E"/>
+    <w:rsid w:val="00132D38"/>
+    <w:rsid w:val="004310F3"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="0054033C"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00990C66"/>
+    <w:rsid w:val="00A22D8A"/>
+    <w:rsid w:val="00C86D89"/>
+    <w:rsid w:val="00C93444"/>
+    <w:rsid w:val="00D97214"/>
+    <w:rsid w:val="00F36ACB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7624F3B8"/>
+  <w14:docId w14:val="745BF649"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{60DAF464-55B1-435D-B814-524CA7581EC5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6326,75 +1307,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6429,55 +1410,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6549,1185 +1530,763 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00060E11"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...223 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00132D38"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...69 lines deleted...]
-      <w:iCs/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00140D3E"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00140D3E"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00132D38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00140D3E"/>
+    <w:rsid w:val="00132D38"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006629F1"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006629F1"/>
-[...61 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+    <w:rsid w:val="00132D38"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...39 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00132D38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00132D38"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="003138DB"/>
-[...14 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C93444"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...170 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7892,65 +2451,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7971,65 +2530,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1369</ap:Words>
-  <ap:Characters>7534</ap:Characters>
+  <ap:Words>1395</ap:Words>
+  <ap:Characters>7678</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>62</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>63</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8886</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9055</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>