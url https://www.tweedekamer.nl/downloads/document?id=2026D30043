--- v0 (2026-06-16)
+++ v1 (2026-08-10)
@@ -1,5509 +1,1813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00AA5F6D" w:rsidR="006849C8" w:rsidP="00514BEB" w:rsidRDefault="006849C8" w14:paraId="49E99871" w14:textId="383FD18C">
+    <w:p w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="05270288" w14:textId="5ACE016C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA5F6D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">In </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AA5F6D">
+        <w:t>AH 2273</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="68BAD28D" w14:textId="5D03B05F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>antwoord op uw brief van 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA5F6D" w:rsidR="002731DE">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA5F6D">
+        <w:t>2026Z10872</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB4E9A" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="0DD610A9" w14:textId="19E83988">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4E9A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="nl-NL"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA5F6D" w:rsidR="00514BEB">
+        <w:t>Antwoord van minister Van Weel (Justitie en Veiligheid)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="nl-NL"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>mei</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA5F6D">
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4E9A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="nl-NL"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> jl. deel ik u</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA5F6D" w:rsidR="004C2687">
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="nl-NL"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA5F6D">
+        <w:t xml:space="preserve"> 16 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="4C8B38EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mede </w:t>
-[...338 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="4498D480" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="361D1C13" w14:textId="7A8641CA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kunt u nader toelichten waarom er geen middelen zijn gevonden om het luchtalarm als middel in crisissituaties te behouden, zoals aangekondigd in uw brief van 18 mei 2026?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="15CADC1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="226B5539" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="0AB13BE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoeveel geld zou het structureel kosten om het luchtalarm na 1 januari 2028 alsnog te behouden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="4C530E37" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="295527E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ziet u mogelijkheden om het luchtalarm in de toekomst te dekken met de aanvullende Defensiemiddelen in het kader van de nationale weerbaarheid?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="42E88D2E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="6E7CE364" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Deelt u de analyse dat het afsluiten van het luchtalarm onwenselijk is, gezien het belang van redundantie in de crisiscommunicatie? Is het niet in elke situatie beter als het luchtalarm en NL-Alert (of alternatieven) naast elkaar bestaan?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="482C70AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoe kijkt u naar het gegeven dat het horen van het luchtalarm en het ontvangen van een NL-Alert een andere lading heeft voor de toehoorder? Waarop baseert u dat het luchtalarm en NL-Alert dezelfde staat van paraatheid teweegbrengt bij burgers?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="6BEBBF11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>agen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2, 3, 4 en 5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="4E0DD2AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Op 9 juni 2026 is er een brief gestuurd over de inrichting van een nieuwe civiel militaire waarschuwingsketen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze brief heb ik uw Kamer, mede namens de minister van Defensie, geïnformeerd dat wij een nieuwe civiel-militaire waarschuwingsketen gaan realiseren. Onderdeel hiervan is een nieuw innovatief sirenenetwerk, in aanvulling op NL-Alert. Een nadere toelichting staat in deze brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00903EE9" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="03583F72" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Erkent u dat, in een heftige ramp of crisis, ook sprake kan zijn van sabotage van mobiele netwerken? Waarop baseert u dat NL-Alert in dergelijke situaties altijd bruikbaar zal zijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="6B86B0E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="293DB2D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NL-Alert is afhankelijk van de openbare mobiele netwerken. Uit onderzoek is gebleken dat NL-Alert volstaat als alerteringsmiddel in vredestijd. NL-Alert is robuust en er wordt gewerkt om aan het hoogste niveau van informatiebeveiliging te voldoen, maar geen systeem is onfeilbaar. Bij een scenario van ernstige hybride en militaire dreigingen, waarbij een statelijke actor zeer zware en geavanceerde middelen kan inzetten om infrastructuur (waaronder de mobiele netwerken) te ontwrichten, is het kwetsbaar om enkel over NL-Alert te beschikken. V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anwege het ontbreken van een civiel-militaire waarschuwingsketen (van detectie tot en met alertering van de bevolking) bij luchtdreigingen, is in 2025 een verkenning gestart naar wat er nodig is voor de inrichting van een robuuste en redundante civiel-militaire waarschuwingsketen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in beeld gebracht welke aanvullende mogelijkheden en middelen, naast NL-Alert, geschikt zijn om burgers te kunnen alerteren in dit specifieke scenario. Hieruit is een advies naar voren gekomen om deze civiel-militaire waarschuwingsketen robuust en redundant in te richten. Voor het inrichten van een robuust en redundante waarschuwingsketen is het nodig een tweede alerteringsmiddel naast NL-Alert te hebben. Dit tweede middel dient complementair te zijn aan NL-Alert, en op een andere infrastructuur te draaien. Een nieuw innovatief sirenenetwerk geeft het beste antwoord op de vraag.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="3F028DA4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="60009482" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="114E2774" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Is het bereik van NL-Alert, met een stabiele dekking van 92%, voldoende om in een crisissituatie iedereen te bereiken? Hoe verwacht u dit bereik te vergroten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="7E4C5A03" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00903EE9" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="5226333A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vraag 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het primaire alerteringsmiddel bij rampen en crises in Nederland is al enige jaren NL-Alert. NL-Alert kent via de verschillende distributiekanalen al jaren een stabiel bereik van circa 92% van de bevolking. Naast alarmering biedt NL-Alert ook informatie over een crisis, handelingsperspectief en doorverwijzingen naar aanvullende informatiebronnen. Naast verspreiding van NL-Alerts via de mobiele telefoons worden NL-Alerts ook via andere kanalen verspreid om zoveel mogelijk mensen te bereiken. Zo is NL-Alert te zien op digitale reclameschermen en digitale reisinformatieschermen van trein, bus, tram en metro en via schermen in publieke ruimten zoals huisartsenpraktijken en ziekenhuizen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="1E8827F1" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er wordt continu gewerkt om het bereik van NL-Alert verder te vergroten. Onder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">andere via publiekscampagnes van NL-Alert, maar ook via eventuele technische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">en functionele aanpassingen van NL-Alert en de distributiekanalen zoals de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">NL-Alert app. Ook is de publiekscampagne van NL-Alert erop gericht dat bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">ontvangst van een NL-Alert, men ook anderen hierover informeert. De NL-Alert app is mede ontwikkeld voor mensen die aan de grens wonen en soms verbonden zijn met buitenlandse zendmasten en hierdoor niet altijd NL-Alerts ontvangen en voor mensen voor wie een NL-Alert niet altijd duidelijk is. Voor mensen met een auditieve of visuele beperking kent de NL-Alert app toegankelijkheidsfuncties om het bericht te ontvangen en beter te kunnen begrijpen. De NL-Alert app wordt verder ontwikkeld en verbeterd waarbij specifiek rekening wordt gehouden met mensen met een auditieve of visuele beperking. Zo wordt momenteel samen met de belangengroepen gewerkt aan het verbeteren van toegankelijkheid van NL-Alert voor de dovengemeenschap door NL-Alert in de Nederlandse Gebarentaal toe te voegen aan de app. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="6871034B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="52983DAB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kunt u onderbouwen dat een alternatief systeem als NL-Alert, waar mensen een telefoon voor nodig hebben, goed digitaal toegankelijk is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="3582B8C4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="72F70367" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="094A7C35" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NL-Alert maakt gebruik van cell broadcast techniek waardoor tekstberichten direct naar mobiele telefoons worden doorgestuurd, ook bij overbelasting van het openbare telecommunicatienetwerk. Mensen hoeven zelf niets te doen om een bericht te kunnen ontvangen. Een NL-Alert bericht wordt in zo makkelijk mogelijke taal geschreven (B1-niveau). Daarnaast zijn er andere distributiekanalen waarlangs een bericht ontvangen kan worden (zie de beantwoording bij vraag 7). Ook is de publiekscampagne van NL-Alert erop gericht dat bij ontvangst van een NL-Alert, men ook anderen hierover informeert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="098BC56A" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Daarnaast wordt NL-Alert continu doorontwikkeld en verbeterd. Zo wordt er gewerkt aan de informatiebeveiliging, maar ook aan de toegankelijkheid, waarbij specifiek rekening wordt gehouden met mensen met een auditieve of visuele beperking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="522123E9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="5C6B8885" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bent u bekend met Project Särimner, een Zweedse infrastructuur waarin ‘datanodes’ worden gebouwd die in het geval van sabotage of verstoring onafhankelijk van elkaar crisisinformatie kunnen uitwisselen?[2]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="24613F38" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="41C30635" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="71D2084D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, ik ben op hoofdlijnen bekend met dit project. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="21956524" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225509529" w:id="0"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00AA5F6D" w:rsidR="006849C8" w:rsidP="00514BEB" w:rsidRDefault="006849C8" w14:paraId="4C311F9F" w14:textId="77777777">
-[...220 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="7B55D098" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bereid om een oplossing zoals Project Särimner nader te onderzoeken als aanvulling op de nationale crisisinfrastructuur?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="2630521A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="26CA8517" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...164 lines deleted...]
-        <w:t>Vraag 3</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="42608E6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment wordt daar in relatie tot het WAS niet naar gekeken omdat er vanuit mijn ministerie al een verkenning is gedaan wat er nodig is om een robuuste en redundante civiel-militaire waarschuwingsketen in te richten. Hieruit is het </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...8 lines deleted...]
-        <w:t>Ziet u mogelijkheden om het luchtalarm in de toekomst te dekken met de aanvullende Defensiemiddelen in het kader van de nationale weerbaarheid?</w:t>
+        <w:t xml:space="preserve">advies voortgekomen om een nieuw sirenenetwerk in te richten naast NL-Alert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="0D451251" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="2DDC66AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="7B5BA5A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kunt u deze vragen afzonderlijk van elkaar en nog vóór het commissiedebat </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...44 lines deleted...]
-        <w:t>Deelt u de analyse dat het afsluiten van het luchtalarm onwenselijk is, gezien het belang van redundantie in de crisiscommunicatie? Is het niet in elke situatie beter als het luchtalarm en NL-Alert (of alternatieven) naast elkaar bestaan?</w:t>
+        <w:t xml:space="preserve">over nationale veiligheid, weerbaarheid, brandweer en crisisbeheersing van 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="00AA5F6D" w:rsidR="002B2426">
+        <w:t>juni 2026 beantwoorden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="05EE06D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="1788B7E1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="7302E370" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het is helaas niet gelukt om deze beantwoording voor het commissiedebat nationale veiligheid, weerbaarheid, brandweer en crisisbeheersing te beantwoorden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="50DC4270" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="2CED9B2E" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>[1] Kamerstuk 29 517, nr. 275.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA5F6D" w:rsidR="00BB4E9A" w:rsidP="00BB4E9A" w:rsidRDefault="00BB4E9A" w14:paraId="3266FB0B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>[2] Slides met informatie van de Zweedse internet exchange: Matte &amp; Hugge_sarimner_condensed_english_external.key.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AA5F6D">
-[...1817 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    </w:p>
+    <w:p w:rsidR="002845D6" w:rsidRDefault="002845D6" w14:paraId="33B9ABD7" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002845D6" w:rsidSect="00BB4E9A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2204D161" w14:textId="77777777" w:rsidR="003F45DF" w:rsidRDefault="003F45DF" w:rsidP="006849C8">
+    <w:p w14:paraId="5B5862CE" w14:textId="77777777" w:rsidR="008D2C02" w:rsidRDefault="008D2C02" w:rsidP="00BB4E9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36FDCA1F" w14:textId="77777777" w:rsidR="003F45DF" w:rsidRDefault="003F45DF" w:rsidP="006849C8">
+    <w:p w14:paraId="10F7676A" w14:textId="77777777" w:rsidR="008D2C02" w:rsidRDefault="008D2C02" w:rsidP="00BB4E9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AFB7D7B" w14:textId="77777777" w:rsidR="003806DE" w:rsidRDefault="003806DE">
+  <w:p w14:paraId="1BFE2C9C" w14:textId="77777777" w:rsidR="008D2C02" w:rsidRPr="00BB4E9A" w:rsidRDefault="008D2C02" w:rsidP="00BB4E9A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43E721A6" w14:textId="77777777" w:rsidR="003806DE" w:rsidRDefault="003806DE">
+  <w:p w14:paraId="48408752" w14:textId="77777777" w:rsidR="008D2C02" w:rsidRPr="00BB4E9A" w:rsidRDefault="008D2C02" w:rsidP="00BB4E9A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26C83AA1" w14:textId="77777777" w:rsidR="003806DE" w:rsidRDefault="003806DE">
+  <w:p w14:paraId="6D998A88" w14:textId="77777777" w:rsidR="008D2C02" w:rsidRPr="00BB4E9A" w:rsidRDefault="008D2C02" w:rsidP="00BB4E9A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3365CE62" w14:textId="77777777" w:rsidR="003F45DF" w:rsidRDefault="003F45DF" w:rsidP="006849C8">
+    <w:p w14:paraId="000E2D8C" w14:textId="77777777" w:rsidR="008D2C02" w:rsidRDefault="008D2C02" w:rsidP="00BB4E9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EBBB7C5" w14:textId="77777777" w:rsidR="003F45DF" w:rsidRDefault="003F45DF" w:rsidP="006849C8">
+    <w:p w14:paraId="0887A252" w14:textId="77777777" w:rsidR="008D2C02" w:rsidRDefault="008D2C02" w:rsidP="00BB4E9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7A665ACC" w14:textId="0D0C4C8E" w:rsidR="00DC727C" w:rsidRPr="00021DEA" w:rsidRDefault="00DC727C" w:rsidP="00DC727C">
+    <w:p w14:paraId="430B113E" w14:textId="77777777" w:rsidR="00BB4E9A" w:rsidRPr="00021DEA" w:rsidRDefault="00BB4E9A" w:rsidP="00BB4E9A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D638C1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D638C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 12 514</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F75F21B" w14:textId="77777777" w:rsidR="003806DE" w:rsidRDefault="003806DE">
+  <w:p w14:paraId="009C1707" w14:textId="77777777" w:rsidR="008D2C02" w:rsidRPr="00BB4E9A" w:rsidRDefault="008D2C02" w:rsidP="00BB4E9A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B82E932" w14:textId="084DDEB3" w:rsidR="006849C8" w:rsidRDefault="006849C8">
-[...2015 lines deleted...]
-  <w:p w14:paraId="0043E700" w14:textId="77777777" w:rsidR="006849C8" w:rsidRDefault="006849C8">
+  <w:p w14:paraId="57BF7B63" w14:textId="77777777" w:rsidR="008D2C02" w:rsidRPr="00BB4E9A" w:rsidRDefault="008D2C02" w:rsidP="00BB4E9A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...235 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="452CBADE" w14:textId="77777777" w:rsidR="008D2C02" w:rsidRPr="00BB4E9A" w:rsidRDefault="008D2C02" w:rsidP="00BB4E9A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003E0ECB"/>
-[...161 lines deleted...]
-    <w:rsid w:val="00FF51B9"/>
+    <w:rsidRoot w:val="00BB4E9A"/>
+    <w:rsid w:val="002845D6"/>
+    <w:rsid w:val="0068147C"/>
+    <w:rsid w:val="008D2C02"/>
+    <w:rsid w:val="00BB4E9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="26324E6A"/>
+  <w14:docId w14:val="4AB02015"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A1275338-E63D-4F71-8330-2A25AEEC825A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5852,940 +2156,812 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="006849C8"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002731DE"/>
+    <w:rsid w:val="00BB4E9A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
-    </w:rPr>
-[...86 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6793,51 +2969,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6904,65 +3080,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6983,85 +3159,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6760</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1140</ap:Words>
+  <ap:Characters>6272</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>56</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>52</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7973</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7398</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>