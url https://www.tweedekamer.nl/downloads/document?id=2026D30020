--- v0 (2026-06-16)
+++ v1 (2026-08-10)
@@ -1,8407 +1,4060 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F76826" w14:paraId="70E4EAFD" w14:textId="77777777"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> opgenomen in </w:t>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00636F42" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="290C4570" w14:textId="34C13F40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F42" w:rsidR="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>915</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F42" w:rsidR="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>XXII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F42" w:rsidR="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00636F42" w:rsidR="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Wijziging van de begrotingsstaten van het Ministerie van Volkshuisvesting en Ruimtelijke Ordening (XXII) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00636F42" w:rsidP="00636F42" w:rsidRDefault="00636F42" w14:paraId="56D0B0D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00636F42" w14:paraId="46B67803" w14:textId="6C927E58">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F42" w:rsidR="00004415">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00636F42" w:rsidP="00636F42" w:rsidRDefault="00636F42" w14:paraId="3EE4462E" w14:textId="1BFD25FD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00636F42" w:rsidP="00636F42" w:rsidRDefault="00636F42" w14:paraId="7DA8468A" w14:textId="1E207482">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="2C712CE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="23400F64" w14:textId="6126E6CD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief informeer ik de Tweede Kamer over de onderbouwing van een beleidsvoorstel met financiële gevolgen (€ 20 mln. of meer in enig jaar) die is opgenomen in </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk208560301" w:id="0"/>
-      <w:r w:rsidR="00B050FC">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Nota van wijziging op de 1e suppletoire begroting 2026 van Begrotingshoofdstuk XXII (VRO) (Kamerstuk 36915-XXII, nr. 7).  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="002F0671" w:rsidP="00B050FC" w14:paraId="681DC689" w14:textId="77777777"/>
-[...24 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6B9B3F93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B050FC" w:rsidP="00B050FC" w14:paraId="60BFD3C1" w14:textId="77777777"/>
-    <w:p w:rsidR="00B050FC" w:rsidP="00B050FC" w14:paraId="3A2B7B7D" w14:textId="77777777">
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3DE2D8D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief wordt conform wetsartikel 3.1 van de Comptabiliteitswet 2016 voor dit voorstel ingegaan op doelen, instrumenten, financiële gevolgen, verwachte doeltreffendheid en doelmatigheid en voorgenomen monitoring en evaluatie. Sinds eind 2021 gebeurt dit Rijksbreed via de werkwijze “Beleidskeuzes uitgelegd”, zie Kamerstuk 31865, nr. 198.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="42A5CCC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6DADE73A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk231559570" w:id="1"/>
-      <w:r w:rsidRPr="00124AA4">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> € 40 mln. toegevoegd in 2026 en € 40 mln. in 2027</w:t>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze Kamerbrief is een nadere onderbouwing opgenomen over het beleidsvoorstel “ondersteuning energiearmoede”. Op begrotingsartikel 2, energietransitie gebouwde omgeving en bouwkwaliteit, wordt hiervoor € 40 mln. toegevoegd in 2026 en € 40 mln. in 2027</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00D16C61">
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A83518" w:rsidP="00A83518" w14:paraId="312D4539" w14:textId="77777777"/>
-[...48 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="438C7C5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FC66B6" w:rsidR="00FC66B6" w:rsidP="00FC66B6" w14:paraId="2315C3B4" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="7F8B7244" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Nota van wijziging op de 1e suppletoire begroting 2026 bevat ook een ophoging van het Nationaal Warmtefonds (€ 180 mln. in 2026) en aanvullende middelen in het kader van de subsidieregeling Verenigingen van Eigenaren (SVVE) (25 mln. in 2027). Voor de ophoging van het Nationaal Warmtefonds wordt nu geen kader “Beleidskeuzes uitgelegd” opgesteld omdat dit is ondervangen met de onderbouwing van eerdere ophogingen van het Nationaal Warmtefonds die reeds met uw Kamer zijn gedeeld (Kamerstuk 32813, nr. 1374 en Kamerbrief 33043, nr. 119). De middelen over de SVVE hebben betrekking op begrotingsjaar 2027. Uw Kamer zal de onderbouwing conform “Beleidskeuzes uitgelegd” ontvangen voor de behandeling van de begroting 2027 in de Tweede Kamer.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00853FF2" w:rsidR="00853FF2" w:rsidP="00B050FC" w14:paraId="1501A37D" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5E6BB825" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A83518" w:rsidP="00A83518" w14:paraId="7AE9B6BE" w14:textId="77777777"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="658453AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>On</w:t>
-[...13 lines deleted...]
-        <w:t>ersteuning Energiearmoede</w:t>
+        <w:t>Ondersteuning Energiearmoede</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B050FC" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="25595B34" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="208B3E29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00562C04" w:rsidP="00B050FC" w14:paraId="700C8DBD" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="18DC7FB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5111" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2472"/>
-        <w:gridCol w:w="5231"/>
+        <w:gridCol w:w="2716"/>
+        <w:gridCol w:w="6221"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00CC3848" w14:paraId="51D7DF52" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="7429B5AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5C9EB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="2CA6802D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5E1C5AA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3848">
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Beleidskeuzes uitgelegd </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="0A900336" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="00CDD9D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009B7DA5" w14:paraId="6B89482F" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="1B9A1E11" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="619F292D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="7F2BF275" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="31FB7BC4" w14:textId="77777777">
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="54016FDC" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3848">
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Doel(en) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="17C7CE92" w14:textId="77777777">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00CC3848">
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="562D206A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Het kabinet heeft de Kamer in april geïnformeerd over het maatregelenpakket Acties Weerbaarheid Energieschok (Kamerstuk 36933, nr. 1). Een van de genoemde maatregelen betreft (het continueren) de inzet op energiefixers. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="674C6BA3" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="1C416604" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="13F36353" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Het doel van deze beleidsmaatregel is het verlagen van de energierekening door middel van energiebesparende maatregelen en efficiënter gedrag. Daarnaast heeft energiehulp een positief effect op onder meer het wooncomfort (met name bij onderconsumptie van energie), de gezondheid van bewoners, sociaal welzijn, klimaat, en begeleiding door de energietransitie.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="2"/>
-[...16 lines deleted...]
-              <w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="7B361FA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6668FB7E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>De doelgroep van deze beleidsmaatregel betreft huishoudens die kwetsbaar zijn voor hoge energieprijzen. CBS en TNO laten in hun energiearmoedemonitor zien dat in 2024 ongeveer 510 duizend huishoudens te maken hebben met </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7">
-              <w:r w:rsidRPr="00CC3848">
+            <w:hyperlink w:history="1" r:id="rId10">
+              <w:r w:rsidRPr="00636F42">
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:color w:val="467886"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>energiearmoede</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00CC3848">
-[...44 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dat is 6,1% van alle huishoudens in Nederland. Het aantal risicohuishoudens wordt op circa 1 miljoen geschat, dit is 12,9%. Deze huishoudens zijn niet energiearm, maar hebben een laag middeninkomen in combinatie met hoge energiekosten en/of een woning van lage energetische kwaliteit. Zij zijn daardoor ook kwetsbaar bij hoge energieprijzen. Samen gaat het om 1,5 miljoen huishoudens. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="64850908" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5EB86633" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Het budget van € 80 mln. heeft als doel dat gemeenten praktische energiehulp kunnen bieden aan deze huishoudens met (risico op) energiearmoede. Met deze aanvullende € 80 mln. zouden daarmee naar schatting 300.000 huishoudens ondersteund kunnen worden.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="159FF175" w14:textId="77777777">
-[...55 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="63359AC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dat is gebaseerd op het gegeven dat er de afgelopen jaren  per energiehulptraject gemiddeld € 266 euro is uitgegeven.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="1A7EAAFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wel verwachten we dat de mogelijkheid bestaat dat dit getal lager is omdat er na veel gerealiseerde kleinere oplossingen (zoals tochtstrips, radiatorfolie en LED-lampen), er nu een beweging is naar grondigere/duurdere maatregelen zoals waterzijdig inregelen en meer langdurige coaching en begeleiding. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="504E9868" w14:textId="77777777">
-[...19 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="087293B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="2E98905E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het CBS becijfert de gemiddelde energiequote – het percentage van het inkomen dat een huishouden uitgeeft aan energiekosten - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">van huishoudens met energiearmoede in 2024 op bijna 12%. Ter vergelijking: Voor alle huishoudens bedroeg de energiequote bijna 5%. De groep met risico op energiearmoede heeft een energiequote van bijna 7,7%. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="3"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Energiehulp draagt bij aan armoedepreventie en aan het weerbaar maken van deze huishoudens voor prijsschokken.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="2A787E12" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="2DE7404A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009B7DA5" w14:paraId="5CE6B47D" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="5D131864" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="0CA33680" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="02803B16" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="6C6E970D" w14:textId="77777777">
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="0C67645B" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3848">
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Beleidsinstrument(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="69A5C3A8" w14:textId="77777777">
-[...93 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="7581B4B9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Het is op dit moment de inzet om in 2026 € 40 mln. in te zetten via verhoging en verlenging van de bestaande SPUK Aanpak Energiearmoede. Dat kan namelijk snel, en geeft gemeenten ruimte voor komend stookseizoen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="0BFF20DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="559BF4EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Voor de jaren daarna is het de bedoeling dat er budget beschikbaar wordt gesteld uit het Sociaal Klimaatfonds waarvoor een nieuwe regeling wordt opgesteld richting gemeenten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5B102EF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Het Sociaal Klimaatfonds is een Europees fonds dat de sociale en economische gevolgen van de energietransitie verzacht. Nederland heeft een conceptplan voor het Sociaal Klimaatplan ingediend bij de Europese Commissie om invulling te geven aan het Sociaal Klimaatfonds en werkt nu de definitieve aanvraag uit. Het energiehuis is als maatregel beschreven binnen dit Sociaal Klimaatplan. Binnen het energiehuis valt de energiehulp door middel van energiefixers.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00273908" w:rsidP="00CC3848" w14:paraId="7D31271C" w14:textId="77777777">
-[...44 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="16E6B823" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="2C32DA9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het Rijk, zijnde het beleidsverantwoordelijke departement, schiet dit geld voor en maakt het over aan de gemeenten, en de Europese Commissie maakt de middelen aan het Rijk over aan het einde van de termijn als de prestaties zijn geleverd. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="35F90F27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="2EC71067" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:bCs/>
-[...58 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Voor 2026 worden de middelen via de SPUK beschikt aan gemeenten, verdeeld op basis van de hoeveelheid energiearmoede in de gemeente. Voor 2027 verwacht ik in het kader van het Sociaal Klimaatplan, een aparte aanvraagprocedure op te zetten, waar eveneens alle gemeenten middelen uit kunnen ontvangen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="25CD12F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="475D5583" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wanneer de aanvraag en het goedkeuringsproces van het Sociaal Klimaatplan vertraging oploopt bestaat de terugvaloptie om voor 2027 opnieuw de bestaande SPUK Aanpak Energiearmoede te verhogen. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D16C61" w:rsidP="00CC3848" w14:paraId="0C266F50" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="62A65CE0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5F79C1F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:bCs/>
-[...45 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009B7DA5" w14:paraId="23660431" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="1C7073B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="19A71726" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="3A2FCA52" w14:textId="77777777">
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="409B913D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="2B1FB3FE" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3848">
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Financiële gevolgen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="56718A7F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="7A48E126" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="5CDB1AC1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="58F272C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3848">
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>A. voor het Rijk</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="5C9E382D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="68292B01" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="3CDDFCED" w14:textId="77777777">
-[...86 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="0E63BDDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via het Energieschokpakket wordt € 80 mln. beschikbaar gesteld voor ‘Energiefixers’ en deze middelen worden toegevoegd aan artikel 2 van de VRO-begroting onder ‘Ondersteuning Energiearmoede’. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="23770AAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="28E11DFC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>De eerste € 40 mln. wordt in 2026 ingezet om de bestaande SPUK Aanpak Energiearmoede te verhogen. Over de tweede € 40 mln. in 2027 volgt nog nadere besluitvorming</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="5"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="5265AF02" w14:textId="77777777">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5F481A8C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6C2F4A11" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3848">
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Totale </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>Totale SPUK middelen tot op heden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6D396CE1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Van 2022 tot 2024 er via de bestaande SPUK Aanpak Energiearmoede € 553 mln. verstrekt. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4F12D392" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="204B6E2B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>SPUK middelen</w:t>
-[...69 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Bedragen in mln. euro’s </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
-              <w:tblLook w:val="04A0"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1402"/>
-[...5 lines deleted...]
-              <w:gridCol w:w="539"/>
+              <w:gridCol w:w="1698"/>
+              <w:gridCol w:w="663"/>
+              <w:gridCol w:w="806"/>
+              <w:gridCol w:w="699"/>
+              <w:gridCol w:w="744"/>
+              <w:gridCol w:w="798"/>
+              <w:gridCol w:w="587"/>
             </w:tblGrid>
-            <w:tr w:rsidTr="009B7DA5" w14:paraId="73E04DCF" w14:textId="77777777">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="39C561C6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="267"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1698" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="76A7EC3D" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="08CE3134" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Subsidies aan gemeenten</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="663" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="231EE503" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6942599A" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>2022</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="806" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="73445983" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="31744E40" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>2023</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="699" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="202AE3FD" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="55EAB6E7" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>2024</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="744" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="28791BE1" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="2877AAF7" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="798" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="492F5EB4" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="11E6808D" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>2026</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="395102AC" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="52DE6B40" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>2027</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidTr="009B7DA5" w14:paraId="6D15B572" w14:textId="77777777">
-[...7 lines deleted...]
-              </w:tblPrEx>
+            <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="57804A58" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="267"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1698" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="7F15E96B" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6444B581" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t>SPUK tranche</w:t>
-[...5 lines deleted...]
-                    <w:t xml:space="preserve"> 1</w:t>
+                    <w:t>SPUK tranche 1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="663" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="06A8AB61" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3AF40821" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>150</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="806" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="0FC3654F" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3EE8B3E7" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="699" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="56123C99" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="004A7D90" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="744" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="14AB9C91" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="44BFAC38" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="798" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="16A21822" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="083EAEF3" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="63847F54" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="67CA5087" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidTr="009B7DA5" w14:paraId="0D2BA9BB" w14:textId="77777777">
-[...7 lines deleted...]
-              </w:tblPrEx>
+            <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="29CA93E6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="267"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1698" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="74DEC0E2" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6FB1031C" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t>SPUK tranche</w:t>
-[...5 lines deleted...]
-                    <w:t xml:space="preserve"> 2</w:t>
+                    <w:t>SPUK tranche 2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="663" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="209AA2A7" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="74D12DA6" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="806" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="675EA094" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="17D1297A" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>218,5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="699" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="34434BA5" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4E30DDA6" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="744" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="14B9D8C7" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="43B40937" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="798" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="38BE09FC" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6CD249A3" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="6D91CB28" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5A5FD711" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidTr="009B7DA5" w14:paraId="701C0BA3" w14:textId="77777777">
-[...7 lines deleted...]
-              </w:tblPrEx>
+            <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="65177CFE" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="267"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1698" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="5F1B297F" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5B98A789" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t>SPUK tranche</w:t>
-[...5 lines deleted...]
-                    <w:t xml:space="preserve"> 3</w:t>
+                    <w:t>SPUK tranche 3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="663" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="3013E0AD" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="0A600977" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="806" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="059F2A23" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="2157D3C7" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>185</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="699" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="462039A9" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="41643FF3" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="744" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="5D50E408" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3DF63222" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="798" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="0348E65E" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="28EE0890" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="1EBA675D" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4ECB375B" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidTr="009B7DA5" w14:paraId="224FB37D" w14:textId="77777777">
-[...7 lines deleted...]
-              </w:tblPrEx>
+            <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="509A4653" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="267"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1698" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="7EF76D8A" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5122FB6F" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>SPUK n.a.v.  Iran-pakket</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="663" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="753234C0" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="46149F06" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="806" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="221EA010" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="202590E2" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="699" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="0BEF5876" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5C33F090" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="744" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="782167C1" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4FA0A292" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="798" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="34963C7E" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6089A835" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>40</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="029B7E7A" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="1C06EC0C" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidTr="009B7DA5" w14:paraId="25B3E5E0" w14:textId="77777777">
-[...7 lines deleted...]
-              </w:tblPrEx>
+            <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="51DA6EBA" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="267"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1698" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="66A5797C" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4988C04F" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>SKP cofinanciering</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="753267EE" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="1E466E98" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>n.a.v. Iranpakket (voorzien, nog niet definitief)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="663" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="29CA0628" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="0F0D732C" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="806" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="465AE733" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="12080A12" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="699" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="286471FC" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="59771906" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="744" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="30759DF3" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4907D5C5" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="798" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="2B393F1B" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4CA0B132" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="4E36C1C1" w14:textId="77777777">
+                <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4BBAA1B5" w14:textId="77777777">
                   <w:pPr>
-                    <w:autoSpaceDN/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="right"/>
-                    <w:textAlignment w:val="auto"/>
-                    <w:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC3848">
-                    <w:rPr>
+                  <w:r w:rsidRPr="00636F42">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>40</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="01869746" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="43D6A478" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009B7DA5" w14:paraId="10FFBA6F" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="28D26D00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="725"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="1BBB8247" w14:textId="77777777">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="21136748" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="006DF30D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3848">
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>B. voor maatschappelijke   sectoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0B71" w:rsidP="00CC3848" w14:paraId="1EB5AE66" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="1511EE8D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6BF94CDF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N.v.t.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="2C60868C" w14:textId="77777777">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5606EE73" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="62F69581" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009B7DA5" w14:paraId="6684746E" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="1CA2FCF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="3D9FF8CF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="2BAC6B7F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="3D18F7CA" w14:textId="77777777">
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="10A4C074" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3848">
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nagestreefde doeltreffendheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="01E6CB04" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="1B77E966" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>TNO heeft onderzoek gedaan naar het effect van energiehulp</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. TNO berekende dat het bezoek van energiefixers kan leiden tot ongeveer 12% energiebesparing per huishouden. TNO beoordeelt energiehulp als zeer effectief bij huishoudens in energiearmoede. Ook worden positieve effecten gemeten wat betreft verlaging van het medicijngebruik (astma, reuma) en verbetering van het sociaal welzijn.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
-            <w:r w:rsidRPr="00CC3848">
-[...72 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gemeenten zien de energiehulp als transitiebegeleider in de energietransitie.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
-            <w:r w:rsidRPr="00CC3848">
-[...27 lines deleted...]
-              <w:rPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6241BDED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="0F201F11" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Via diverse wegen worden gemeenten ondersteund om de middelen zo effectief mogelijk in te zetten. Het gaat onder andere om de volgende initiatieven:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00FE0B71" w14:paraId="25A3848F" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00FE0B71" w14:paraId="0D2116A1" w14:textId="77777777">
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5E548D37" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6CBA601A" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">In de energiehulpsector zijn veel lokale initiatieven actief, waarvan TNO oordeelt dat dat heel effectief kan zijn. Om deze organisaties te laten groeien in professionaliteit en effectiviteit hebben de Energiebank en Fixbrigade het Actienetwerk Energiearmoede opgericht, en deze wordt gesubsidieerd door het Rijk. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00FE0B71" w14:paraId="496DC633" w14:textId="77777777">
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4505BF94" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Milieu Centraal heeft het Energiehulpnetwerk opgericht om kennis en kunde te creëren hoe zo goed mogelijk met diverse doelgroepen in contact te komen en op maat te ondersteunen. Deze kennis wordt breed verspreid aan alle relevante organisaties.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00FE0B71" w14:paraId="135976B6" w14:textId="77777777">
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="08936D9B" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Een uitdaging voor gemeenten is het vinden van de doelgroep. Hiervoor zijn de belangrijke initiatieven de pilot in het kader van het Energienoodfonds, waarin ontvangers van het Noodfonds toestemming geven om benaderd te worden door gemeenten voor energiehulp, en het klimaatwerk van het Instituut voor Publieke Waarden (IPW) is actief om binnen de ruimte van de Algemene Verordening Gegevensbescherming (AVG) onderzoek te doen naar hoe gemeenten de doelgroep doelgericht kunnen benaderen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="6A2BD1F9" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="1AE088CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="32ED3B33" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Er is vanuit de SISA-verantwoording van gemeenten op de SPUK Aanpak Energiearmoede gezien hoeveel middelen in 2024 zijn uitgegeven (€ 129 mln.). Daarvan hebben in 2024:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00FE0B71" w14:paraId="1433056C" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5204F0BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
-                <w:bCs/>
-[...16 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>- 210.000 huurwoningen en 130.000 koopwoningen fysieke maatregelen ontvangen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="22945B01" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">- 225.000 huishoudens advies gekregen. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="7FBE611D" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3073EEC2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6A9B678F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2024 is een jaar waarin de gemeenten op volle toeren draaiden en de aanloopeffecten zo goed als voorbij waren. Om de uitgaven in 2025 en verder in te schatten hebben we aangenomen dat in 2025 de uitvoering nog op volle kracht draait, en afbouwt in 2026 en 2027 omdat de budgetten opraken. Deze inschatting doen we ook op basis van gesprekken met gemeenten en partijen in de sector en blijkt tevens uit de meegeleverde flitspeiling van gemeenten.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="3C2A4A95" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="66E0C60B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="581A7FD1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vorig jaar is door TNO via enquête gepeild hoe gemeenten in de middelen stonden, en dat bevestigt dat beeld.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="9"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="586CB212" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="0BA65D61" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="08590DA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">De effectiviteit van de inzet wordt onderzocht door onder meer TNO en het Nationaal Energiearmoede Observatorium (NEO) en dit ondersteunt gemeenten en gemeenteraden om doelmatig met de middelen om te gaan. Uiteindelijk is het aan gemeenten om de middelen zo effectief mogelijk te besteden. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="3B19C417" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5B6DC171" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009B7DA5" w14:paraId="7587352D" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="40C319C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="801"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="02738425" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="33CF85AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="24A12D4D" w14:textId="77777777">
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3B47C737" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3848">
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nagestreefde doelmatigheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="56539CBE" w14:textId="77777777">
-[...94 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4BB25781" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>De uitvoeringslast van de SPUK Aanpak Energiearmoede is laag. De gevraagde registratie van de uitgevoerde activiteiten is tot een minimum beperkt, zodat hier geen onnodige tijd aan wordt verspild. Gemeenten rapporteren via de SiSa-methodiek en daarmee loopt het mee in de jaarlijkse accountantscontrole daarvan. De aandacht van de gemeentelijke ambtenaren zal daarmee vooral gefocust zijn op het maken van impact bij huishoudens.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="13D3D77E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="40FEB844" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">De middelen van de SPUK en het Sociaal Klimaatfonds worden via gemeenten ingezet. Het is een bewuste strategie om energiehulp </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">niet via nationaal of provinciaal niveau te laten verlopen. De inzet van middelen via gemeenten is de meest effectieve inzet omdat lokale factoren heel belangrijk zijn voor de energiehulp. Dit gaat om: gebouwkenmerken, sociale factoren in de wijk (denk bijvoorbeeld aan vertrouwen van bewoners, armoede en culturele diversiteit), de verhuurders of woningcorporaties, het warmtetransitieplan en de lokaal actieve organisaties zoals energiehulpdiensten. Ook kan een gemeente synergie bereiken met bijvoorbeeld het Nationaal Isolatieprogramma, of andere lokale initiatieven. Een nationaal programma kan niet dit maatwerk leveren dat nodig is om goed aan te sluiten, en zou daarmee minder doelmatig zijn. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="06EFEB16" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3D1A716D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hetzelfde doel nastreven met minder middelen had minder effect opgeleverd. Gemeenten schalen hun maatregelenpakketten met de budgetten die er zijn. Dus kleinere budgetten betekent minder woningen, minder tijd per woning en/of minder maatregelen. 85% van de gemeenten geeft aan behoefte te hebben aan meer SPUK-middelen.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="10"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:footnoteReference w:id="9"/>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  Hetzelfde bereiken via bijvoorbeeld reclamecampagnes is niet goed mogelijk. Dit type campagnes wordt uiteraard ook ingezet, maar bereikt niet alle huishoudens, en levert geen maatwerk. Ook is het onwenselijk om bijvoorbeeld extra financiële prikkels te geven door bijvoorbeeld een hogere energiebelasting, om de prikkel tot verduurzaming te versterken. Dit zou energiearmoede juist versterken, en bewoners zonder veel handelingspersperspectief extra raken.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="54D4EBE4" w14:textId="77777777">
-[...68 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3A7E328C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="1665F76F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Een hogere doelmatigheid door het vereisen van bepaalde targets, of limiteren van doelgroepen is niet mogelijk. In de uitvoeringspraktijk is het onhaalbaar om van bewoners inkomensgegevens te vragen en de energierekening. Dit zou een hoge uitvoeringslast meenemen, daarmee een aanzienlijk deel van het budget in bureaucratie laten uitgeven en tevens niet goed werken bij bewoners met een hoog wantrouwen richting overheden.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="60D2173E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="7D22F2A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009B7DA5" w14:paraId="2105D6C5" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidTr="002D799B" w14:paraId="1964D5AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="801"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="5F0FFFD9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="17BFBFFB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="03D71575" w14:textId="77777777">
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3234C2DF" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3848">
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Evaluatieparagraaf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="6D5ED303" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="2D24B1D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Om zicht te houden op de besteding en effecten van de middelen van Ondersteuning Energiearmoede worden een aantal acties uitgevoerd. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC3848" w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="69D20C0E" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="73C6595E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="1B5F5F11" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jaarlijks rapporteren gemeenten via SiSa de bestedingen van de SPUK Aanpak Energiearmoede. Daarnaast voert TNO jaarlijks de monitor energiearmoede uit onder gemeenten via een enquête als verantwoordings- en leerinstrument.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+              <w:footnoteReference w:id="10"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="34CEC2A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="7B0E5256" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Er liep tot en met 2025 een Landelijk Onderzoekprogramma Energiearmoede geleid door TNO. In dit onderzoeksprogramma is onderzoek verricht naar de stand van de energiearmoede in Nederland, hoe ondersteuning in de praktijk eruit ziet, en om te bepalen wat de effectieve elementen zijn van energiehulp.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> De resultaten worden zo goed mogelijk meegenomen in beleidsontwikkeling en worden bekend gemaakt bij gemeenten via onder meer het NPLV. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6F79ACFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>De opvolging van het Landelijk Onderzoeksprogramma Energiearmoede is het Nationaal Energiearmoede Observatorium, geleid door de RvO, ondersteund door TNO. Het NEO zal een kennis en expertisecentrum zijn voor alle relevante organisaties betrokken bij Energiearmoede, en ook dit zal informatie op blijven leveren over hoe middelen voor energiearmoede goed kunnen worden ingezet. Hieronder valt ook de eerder genoemde jaarlijkse monitoring uitvoering energiearmoedebeleid onder gemeenten.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="12"/>
             </w:r>
-            <w:r w:rsidRPr="00CC3848">
-[...43 lines deleted...]
-              <w:rPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="29EE80F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3DD549FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Een evaluatie van de SPUK Aanpak Energiearmoede wordt op dit moment opgestart en afgerond in 2027. Deze evaluatie wordt ook opgenomen op de Strategische Evaluatie Agenda (SEA) van het thema Energietransitie en de gebouwde omgeving.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="3A84175F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="788174A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">De monitoring en evaluatiecyclus van het onderwerp Energiehuis van het Sociaal Klimaatplan wordt op dit moment ontworpen. Vanuit de verordening van de Europese Commissie wordt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>uitgewerkt aan welke eisen de monitoring en evaluatie moet voldoen, en dit moet een heldere auditeerbare monitoring zijn.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="13"/>
-            </w:r>
-[...81 lines deleted...]
-              <w:footnoteReference w:id="14"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CC3848" w:rsidP="00B050FC" w14:paraId="780D01E7" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="287C9DBC" w14:textId="77777777">
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="4C6631E0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="07944B06" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="5F0EE731" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De minister van Volkshuisvesting en Ruimtelijke Ordening,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="4FBBF416" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="6381FD96" w14:textId="50F68B6B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F42" w:rsidR="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boekholt-O’Sullivan</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="788FD212" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00636F42" w:rsidR="00004415" w:rsidP="00636F42" w:rsidRDefault="00004415" w14:paraId="0CEA5C21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk205994692" w:id="2"/>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="00046731" w:rsidP="00046731" w14:paraId="5E29532E" w14:textId="77777777">
+    <w:p w:rsidRPr="00636F42" w:rsidR="00FE0FA3" w:rsidP="00636F42" w:rsidRDefault="00FE0FA3" w14:paraId="58349364" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00046731" w:rsidP="00046731" w14:paraId="7268FAE7" w14:textId="77777777">
-[...13 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidRPr="00636F42" w:rsidR="00FE0FA3" w:rsidSect="00DF5275">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7C71A8E7" w14:textId="77777777" w:rsidR="004E4A86" w:rsidRDefault="004E4A86" w:rsidP="00004415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="046715CE" w14:textId="77777777" w:rsidR="004E4A86" w:rsidRDefault="004E4A86" w:rsidP="00004415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="005A13F0" w14:paraId="0EC64EED" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D5D70F1" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00004415" w:rsidRDefault="00004415" w:rsidP="00004415">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4202C3ED" w14:textId="77777777" w:rsidR="006F4929" w:rsidRPr="00004415" w:rsidRDefault="006F4929" w:rsidP="00004415">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EF9268A" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00004415" w:rsidRDefault="00004415" w:rsidP="00004415">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2E60FE09" w14:textId="77777777" w:rsidR="004E4A86" w:rsidRDefault="004E4A86" w:rsidP="00004415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="10AFED69" w14:textId="77777777" w:rsidR="004E4A86" w:rsidRDefault="004E4A86" w:rsidP="00004415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="09CB24BD" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Effect energiehulp | TNO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="514D0A8D" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Energiearmoede in 2024 gestegen naar 6,1 procent | CBS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="139A9D4A" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met het energiehuis geeft Nederland invulling aan de eisen uit artikel 18 van de EPBD IV voor een one-stop-shop-systeem. De wetgeving verplicht Europese lidstaten om dit in te richten voor de ondersteuning bij de verduurzaming van gebouwen. Centraal staat dat gebouweigenaren, bewoners en organisaties op één plek terecht moeten kunnen voor betrouwbare informatie, begeleiding, ondersteuning en ontzorging. Dit met als doel de verduurzaming van gebouwen te versnellen en ervoor te zorgen dat de gebouwde omgeving in 2050 CO₂-neutraal is.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00CC3848" w:rsidRPr="00FE0B71" w:rsidP="00CC3848" w14:paraId="2DC0CBA8" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2D90E019" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...45 lines deleted...]
-        <w:t>et als doel de verduurzaming van gebouwen te versnellen en ervoor te zorgen dat de gebouwde omgeving in 2050 CO₂-neutraal is.</w:t>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De huidige inzet is dat deze middelen in 2027 worden toegevoegd aan de middelen die beschikbaar komen vanuit het Sociaal Klimaat Fonds. Deze € 40 mln. maakt deel van de Nederlandse cofinanciering die nodig is om Europese middelen uit het Sociaal Klimaat Fonds te ontvangen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00CC3848" w:rsidP="00CC3848" w14:paraId="5851C51F" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="29F1EC1C" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...32 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Verkenning energiebesparing door energiefixers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="40FBBD85" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Effect energiehulp | TNO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="14A27EDF" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Energiehulp als transitiebegeleider in aanpak energiearmoede</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="38E9E58A" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jaarlijkse monitoring bij gemeenten over de uitvoering van energiearmoedebeleid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>TNO-2026-16643.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="00179F47" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jaarlijkse monitoring bij gemeenten over de uitvoering van energiearmoedebeleid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>TNO-2026-16643.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="2546067D" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Energiehulp als transitiebegeleider in aanpak energiearmoede</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="0A73BCE3" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Overzicht onderzoeken: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>TNO-2025-R11107.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="1521F88E" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jaarlijkse monitoring bij gemeenten over de uitvoering van energiearmoedebeleid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>TNO-2026-16643.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="14">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="534919E1" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00636F42" w:rsidRDefault="00004415" w:rsidP="00004415">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE0B71">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00636F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00FE0B71">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00636F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Verordening - 2023/955 - EN - EUR-Lex</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...204 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BD0B2C5" w14:textId="77777777" w:rsidR="00004415" w:rsidRPr="00004415" w:rsidRDefault="00004415" w:rsidP="00004415">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="005A13F0" w14:paraId="5A0B3031" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F3945FD" w14:textId="77777777" w:rsidR="006F4929" w:rsidRPr="00004415" w:rsidRDefault="006F4929" w:rsidP="00004415">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1151 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="022BE9F6" w14:textId="77777777" w:rsidR="006F4929" w:rsidRPr="00004415" w:rsidRDefault="006F4929" w:rsidP="00004415">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...6 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05222311"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17187592"/>
+    <w:lvl w:ilvl="0" w:tplc="342A7920">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="463" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A644B18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1183" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="603C37EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1903" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FA72AD8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2623" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C12C3B06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3343" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D7DE12DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4063" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0DAA8D16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4783" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="295AB022">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5503" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7F28A8B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6223" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7F7B91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F188898E"/>
+    <w:lvl w:ilvl="0" w:tplc="C76C062A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D274584A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8AE6FCF8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="454AA7B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8A44BCA4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="679431F2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8C10D6CE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20281C7C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3AFE86FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74DE347E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDDCD332"/>
+    <w:lvl w:ilvl="0" w:tplc="0C3EF716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Opsomming"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="C0FAEF52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="DB4A4BBA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="A6F20954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="1FF45DB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="33C46006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="4628D462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="4836AD3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...864 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-[...71 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3326B824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-[...1478 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="1" w16cid:durableId="2006863002">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1404377501">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1424304449">
+  <w:num w:numId="2" w16cid:durableId="411202891">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1671905519">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1340162921">
+  <w:num w:numId="3" w16cid:durableId="760835665">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B050FC"/>
-[...276 lines deleted...]
-    <w:rsid w:val="00FF4C3F"/>
+    <w:rsidRoot w:val="00004415"/>
+    <w:rsid w:val="00004415"/>
+    <w:rsid w:val="0014661E"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004C650F"/>
+    <w:rsid w:val="004E4A86"/>
+    <w:rsid w:val="00636F42"/>
+    <w:rsid w:val="006F4929"/>
+    <w:rsid w:val="00782B92"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009802E0"/>
+    <w:rsid w:val="00B115EB"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00DF5275"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="2CEA18DD"/>
-  <w15:docId w15:val="{61FCFFEC-9204-408B-ABD3-3B19B9ACA86A}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7DE6E29B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9E621850-DFEB-4E10-AE51-C2597643FBED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8410,77 +4063,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8505,75 +4158,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8608,55 +4261,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8719,887 +4372,781 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00603B72"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00004415"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00004415"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...193 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00004415"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00004415"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...189 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00004415"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00004415"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Footnote text Rebel,Voetnoottekst Char Char Char Char Char,Voetnoottekst Char Char1,Voetnoottekst Char Char1 Char,Voetnoottekst Char1 Char Char Char,Voetnoottekst Char2,Voetnoottekst Char2 Char,Voetnoottekst Char2 Char Char Char Char Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00004415"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="Footnote text Rebel Char,Voetnoottekst Char Char Char Char Char Char,Voetnoottekst Char Char1 Char1,Voetnoottekst Char Char1 Char Char,Voetnoottekst Char1 Char Char Char Char,Voetnoottekst Char2 Char1,Voetnoottekst Char2 Char Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Footnote reference Rebel"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00004415"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B050FC"/>
+    <w:rsid w:val="00004415"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B050FC"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00004415"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B050FC"/>
+    <w:rsid w:val="00004415"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B050FC"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00004415"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...74 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F76826"/>
+    <w:rsid w:val="00636F42"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...127 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/nieuws/2025/30/energiearmoede-in-2024-gestegen-naar-6-1-procent/huishoudens-met-energiearmoede" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/nieuws/2025/30/energiearmoede-in-2024-gestegen-naar-6-1-procent/huishoudens-met-energiearmoede" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tno.nl/nl/newsroom/2025/07/energiehulp-goed-klimaat-portemonnee/" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/nieuws/2025/30/energiearmoede-in-2024-gestegen-naar-6-1-procent" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34645264/0vkvb78S/TNO-2025-R12132.pdf" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tno.nl/nl/newsroom/2025/05/aanpak-energiearmoede/" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34646061/37ThEVhd/TNO-2026-16643.pdf" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34645273/moAMsdg3/TNO-2025-R11107.pdf" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2023/955/oj/nld" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tno.nl/nl/newsroom/2025/05/aanpak-energiearmoede/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34645264/0vkvb78S/TNO-2025-R12132.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34646061/37ThEVhd/TNO-2026-16643.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/nieuws/2025/30/energiearmoede-in-2024-gestegen-naar-6-1-procent" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tno.nl/nl/newsroom/2025/07/energiehulp-goed-klimaat-portemonnee/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34646061/37ThEVhd/TNO-2026-16643.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2023/955/oj/nld" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tno.nl/nl/newsroom/2025/05/aanpak-energiearmoede/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34646061/37ThEVhd/TNO-2026-16643.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tno.nl/nl/newsroom/2025/07/energiehulp-goed-klimaat-portemonnee/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34645273/moAMsdg3/TNO-2025-R11107.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9656,51 +5203,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9847,76 +5394,72 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11780</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2189</ap:Words>
+  <ap:Characters>12040</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>98</ap:Lines>
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Lines>100</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13894</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14201</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>