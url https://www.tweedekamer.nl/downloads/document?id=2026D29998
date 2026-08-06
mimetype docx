--- v0 (2026-06-16)
+++ v1 (2026-08-06)
@@ -1,6871 +1,3113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00BC3829" w:rsidRDefault="00340ECA" w14:paraId="5778A776" w14:textId="77777777"/>
-    <w:p w:rsidR="00B824BA" w:rsidP="00BC3829" w:rsidRDefault="00D81AA3" w14:paraId="4ABD470A" w14:textId="77777777">
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00EC6236" w:rsidRDefault="00573582" w14:paraId="588BFD6A" w14:textId="75BB1D31">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidR="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>446</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidR="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidR="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ruimtevaartbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00EC6236" w:rsidP="004474D9" w:rsidRDefault="00EC6236" w14:paraId="745B94C7" w14:textId="2E988DEE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidR="00573582">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>103</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
-[...39 lines deleted...]
-      <w:r w:rsidR="000E3421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00EC6236" w:rsidP="00EC6236" w:rsidRDefault="00EC6236" w14:paraId="1A3D5513" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00EC6236" w:rsidRDefault="00EC6236" w14:paraId="25302856" w14:textId="1A6308B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidR="00573582">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidR="00573582">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Met deze brief informeer ik uw Kamer, mede namens de ministers van Buitenlandse Zaken, Defensie, Infrastructuur en Waterstaat en Onderwijs, Cultuur en Wetenschap, over de voortgang van de Lange-termijn Ruimtevaartagenda (LTR), conform de toezegging tijdens het commissiedebat Ruimtevaart van 9 april 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidR="00573582">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00C91D0F">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00EC6236" w:rsidR="00573582">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C91D0F" w:rsidR="0053061A" w:rsidP="00BC3829" w:rsidRDefault="0053061A" w14:paraId="536FDC05" w14:textId="77777777">
-[...204 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="43883C3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5C7BD78F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de Lange-termijn Ruimtevaartagenda heeft het kabinet voor het eerst een integraal kompas vastgesteld voor het Nederlandse ruimtevaartbeleid voor de komende 10-15 jaar. Het ruimtedomein is een belangrijke randvoorwaarde voor onze strategische autonomie en veiligheid én voor het functioneren van de Nederlandse economie en samenleving. Satellieten leveren essentiële diensten voor onder meer veiligheid en militaire operaties, navigatie en tijdsbepaling, communicatie, klimaat- en aardobservatie en toepassingen in landbouw, waterbeheer en infrastructuur. Tenslotte zorgt een sterk onderzoek- en innovatie ecosysteem er voor dat Nederland op wetenschappelijk gebied tot de top blijft behoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="16097C44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="04F10516" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd verandert het internationale speelveld snel. De geopolitieke context is het afgelopen jaar sterk verscherpt en de afhankelijkheid van en veiligheidsrisico’s voor ruimte-infrastructuur nemen dagelijks toe. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een breed scala aan dreigingen, van cyberaanvallen tot kinetische antisatellietwapens, kan grote impact hebben in het ruimtedomein, op militair optreden en op de maatschappij. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="2D5CE24D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het ruimtedomein speelt een steeds grotere rol in zowel civiele als militaire toepassingen en is daarmee bij uitstek een dual-use domein. De ontwikkeling, bescherming, toegang tot en het gebruik van ruimte-infrastructuur zijn daarmee direct verbonden aan de strategische autonomie en weerbaarheid van Europa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5F627E7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="609B4512" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoewel deze brief primair terugblikt op de voortgang sinds de vaststelling van de Lange-termijn Ruimtevaartagenda, verandert de context waarin deze agenda wordt uitgevoerd snel. Nieuwe geopolitieke ontwikkelingen, toenemende investeringen in defensie en strategische autonomie, de opkomst van nieuwe commerciële ruimtevaartmarkten en veranderende Europese wet- en regelgeving (EU Space Act en EUSSA) vragen om voortdurende actualisering van accenten binnen de bestaande missies. Daarbij raakt ruimtevaart in toenemende mate aan bredere maatschappelijke en economische transities, zoals ook onderstreept in het rapport-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">investeringen in defensie en strategische autonomie, de opkomst van nieuwe commerciële ruimtevaartmarkten en veranderende Europese wet- en regelgeving (EU Space Act en EUSSA) vragen om voortdurende actualisering van accenten binnen de bestaande missies. Daarbij raakt ruimtevaart in toenemende mate aan bredere maatschappelijke en economische transities, zoals ook onderstreept in het rapport-Wennink, en raakt het steeds meer verweven met opgaven op het gebied van defensie, klimaat, digitalisering en economisch verdienvermogen. Het kabinet blijft daarom monitoren hoe de uitvoering van de </w:t>
-[...57 lines deleted...]
-      <w:r>
+        <w:t>Wennink, en raakt het steeds meer verweven met opgaven op het gebied van defensie, klimaat, digitalisering en economisch verdienvermogen. Het kabinet blijft daarom monitoren hoe de uitvoering van de Lange-termijn Ruimtevaartagenda hierop aansluit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="3FB59E34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="3583027D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen deze context zet het kabinet in op het versterken van de Nederlandse bijdrage aan Europese ruimtevaartcapaciteiten en het beter benutten van ruimtevaart voor nationale en Europese belangen. Sinds de kabinetsreactie op de Lange-termijn Ruimtevaartagenda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00350D68">
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn hiervoor stappen gezet in technologieontwikkeling, capaciteitsopbouw, toepassingen van satellietdata en governance. Tegelijkertijd zijn verdere keuzes nodig om de ambities uit de LTR te realiseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="7E0347D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5EE788B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tegen deze achtergrond beschrijft het kabinet hieronder de voortgang en de inzet voor de komende periode per missie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C91D0F" w:rsidR="0053061A" w:rsidP="00BC3829" w:rsidRDefault="0053061A" w14:paraId="1B0AB19D" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="73751305" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="6D67A3A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Missie 1: Veiligheid en defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0053061A" w:rsidP="00BC3829" w:rsidRDefault="0053061A" w14:paraId="0A13BA71" w14:textId="77777777">
-[...106 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="3BFDE275" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie werkt aan de versterking van eigenstandige capaciteiten op het gebied van aardobservatie en Space Situational Awareness. Met de lancering van de eerste eigenstandige Synthetic Aperture Radar-satelliet door het Commando Lucht- en Ruimtestrijdkrachten is de eigenstandigheid van de krijgsmacht versterkt. Ook in de komende kabinetsperiode zet Defensie stappen om deze eigenstandigheid te bestendigen. Tevens wordt binnen Defensie het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Defence Space Security Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doorontwikkeld naar een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Space Command</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om nationale operationele capaciteiten binnen de door de NAVO vastgestelde functiegebieden verder te ontwikkelen, in te zetten en in stand te houden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="15E5838A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="20F4013A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland treft diverse maatregelen om verstoringen en manipulatie van satellietnavigatiesystemen voor plaats-, navigatie- en tijdsbepaling aan te pakken. Deze verstoring van deze systemen hebben, mede door cascade-effecten, in potentie een groot effect op het merendeel van onze vitale processen. Het kabinet werkt met gebruikers in vitale sectoren om bewustwording te vergroten, afhankelijkheden in kaart te brengen en risico’s te beperken. Daarnaast verkent het kabinet het gebruik van robuuste grondgebonden oplossingen als alternatief voor satellietnavigatiesystemen voor plaats-, navigatie- en tijdsbepaling.  Denk hierbij aan navigatie op zee via radioantennes en tijddistributie via een glasvezelnetwerk. Hiervoor wordt ook bilateraal met de ons omliggende landen samengewerkt. Specifiek voor overheidsdiensten wordt ingezet op het beschikbaar maken van het beveiligde Galileo-signaal, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Public Regulated Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="4BDFDB79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="65F37CC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de Lange-termijn Ruimtevaartagenda  heeft het kabinet daarnaast de eerste fasen gestart van de ontwikkeling van een nationale ontvanger voor het beveiligde Public Regulated Service signaal (PRS-signaal) van het Europese navigatiesatellietsysteem Galileo. Daarmee wordt gewerkt aan onafhankelijke en betrouwbare, satellietgebaseerde positie-, navigatie- en tijdsignalen voor publieke toepassingen. Dit vergroot de open strategische autonomie van Nederland en Europa en versterkt de weerbaarheid van de ruimte-infrastructuur. Vitale processen zoals energie- en drinkwatervoorziening, financiële transacties, defensie en logistiek zijn in hoge mate afhankelijk van ruimte-infrastructuur. Deze vitale processen zijn dus gebaat bij een weerbare en storingsbestendige ruimte-infrastructuur en robuuste grondgebonden alternatieven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="4906FDF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="2C49C97E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is technologische ontwikkeling ondersteund op het gebied van lasersatellietcommunicatie, waaronder een stabiele verbinding tussen een vliegtuig en een satelliet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze demonstratie vond plaats in februari 2026. Lasersatellietcommunicatie maakt extreem snelle, veilige en storingsbestendige dataverbindingen mogelijk tussen satellieten onderling en tussen satellieten en de aarde. Lasersatellietcommunicatie biedt mogelijkheden voor toepassingen van defensie. De krijgsmacht is afhankelijk van informatie en communicatie in en vanuit de ruimte en is dus gebaat bij snelle en betrouwbare dataverbindingen, maar ook klimaatmonitoring en de wereldwijde internetinfrastructuur kunnen ook van lasersatellietcommunicatie profiteren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Via onder andere het ESA-programma OpStar zijn Nederlandse partijen gepositioneerd in de ontwikkeling van nauwkeurigere en robuustere optische navigatiesystemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="25C3BBAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="6103613E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze ontwikkelingen worden in de komende periode doorgezet richting operationele inzet en verwezenlijkt daarmee de versterking van de weerbaarheid en storingsbestendigheid van ruimte-infrastructuur. Dit is van belang voor vitale processen, die kwetsbaar zijn in geval van uitvallen van ruimte-infrastructuur. De gevolgen beperken zich dan niet tot een sector, maar verspreiden zich snel door de gehele samenleving. Het kabinet werkt aan opschaling van de nationale PRS-dienstverlening via samenwerking tussen IenW, Defensie en de Netherlands Space Agency. Daarnaast wordt de lancering voorbereid van de observatiesatelliet PAMI-1 in 2028. In lijn met inzet van de Defensie Strategie voor Industrie en Innovatie 2025-2029 op een sterke Nederlandse ruimte-industrie wordt het project gedragen door een groep Nederlandse technologiebedrijven. Daarnaast versterkt het kabinet de nationale capaciteit om verstoringen van ruimte-infrastructuur beter te monitoren, analyseren en daarop te reageren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="59B6645C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="4534F949" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om slagvaardig op te kunnen treden bij incidenten in en vanuit de ruimte, zoals botsingen van satellieten of de ongecontroleerde terugkeer van ruimtepuin met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mogelijke impact op Nederlands grondgebied, hebben de ministeries van Buitenlandse Zaken en Defensie het voortouw genomen bij de ontwikkeling van een interdepartementaal responsmechanisme. Het eerder aangekondigde onderzoek naar de inrichting van interdepartementale samenwerking is uitgevoerd. Interdepartementaal worden de aanbevelingen en de implementatie hiervan momenteel besproken, met als concreet doel een gezamenlijk getest en operationeel responsmechanische. Parallel hieraan wordt gewerkt aan het beter inrichten van verantwoordelijkheden rond publieke communicatie bij incidenten in en vanuit de ruimte, zodat duidelijk is welk departement of welke organisatie in welke fase het voortouw neemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="1C4C3386" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="32615287" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast werkt Nederland samen met internationale partners in het ruimtedomein. Op deze manier kan van elkaars kennis en kunde gebruik gemaakt worden, kunnen de kosten beheersbaar blijven en kunnen schaalvoordelen worden bereikt. Zo wordt er onder andere samengewerkt binnen het Europese samenwerkingsverband voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Space Surveillance and Tracking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SST), waarin 15 EU-lidstaten hun kennis en middelen bundelen om om via het door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU Space Programme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EUSPA) beheerde SST-portaal diensten aan te bieden die dreigingen in de ruimte vroegtijdig signaleren. Deze diensten helpen om botsingen tussen satellieten te voorkomen, ongecontroleerde terugkeer van ruimtepuin richting de aarde te voorspellen en nieuwe brokstukken in de ruimte snel te detecteren en te analyseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5AA7DD62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="74E4D85B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook de implementatie van de CER- en NIS2-richtlijnen versterkt de weerbaarheid van het ruimtedomein. Via de Wet weerbaarheid kritieke entiteiten en de Cyberbeveiligingswet wordt bezien welke ruimtevaartdiensten en -entiteiten onder deze kaders vallen en hoe cyber- en fysieke risico’s passend worden beheerst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="0A4D2082" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="26C03FB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Missie 2: Klimaat en leefomgeving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="385873FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds de Lange-termijn Ruimtevaartagenda is de ontwikkeling gestart van de TANGO-missie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarin Nederlandse bedrijven en kennisinstellingen samenwerken aan een satellietsysteem dat broeikasgasemissies wereldwijd per individuele fabriek kan meten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="3466B96E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="63E488DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ondertekening van het contract tussen het Nederlandse consortium en ESA voor de bouw van de TANGO-missie tijdens het Living Planet Symposium 2025 in Wenen was een belangrijk hoogtepunt hierin. TANGO zal broeikasgassen en stikstofdioxide met hoge gevoeligheid en ruimtelijke resolutie meten, waardoor emissies van fabrieken en lekkende infrastructuur nauwkeurig kunnen worden opgespoord. Dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bouwt voort op de sterke Nederlandse positie met onder andere TROPOMI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het TROPOspheric Monitoring Instrument (TROPOMI) is een Nederlands onderzoeksinstrument dat sinds 2017 luchtvervuiling wereldwijd nauwkeurig in kaart brengt, onder meer door de samenstelling van stoffen zoals ozon, fijnstof, koolmonoxide en stikstofdioxide te meten. Het contract voor het gebruik van TROPOMI is verlengd tot en met 2028, waardoor deze data beschikbaar blijft voor gebruikers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5162EF82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5B8B1FAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook in het datagebruik voor klimaat en leefomgeving is vooruitgang geboekt. De gegevens van het Nederlandse SPEXone-instrument (als onderdeel van de NASA PACE-missie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) en de ESA EarthCARE-missie zijn gebruikt om het afkoelende effect van aerosolen in een klimaatmodel beter in kaart te brengen. Hierdoor is de onzekerheid met circa 30% verminderd, mede dankzij de toepassing van machine learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="034AF456" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="6D8C3B77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vooruitkijkend worden resultaten verwacht van het EarthInspect-project, gericht op technologieontwikkeling voor zeer nauwkeurige detectie van ammoniakemissies, en van het INFLAMES-project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, dat satellietdata, modellen en veldonderzoek combineert om de wereldwijde effecten van natuurbranden beter te begrijpen en te voorspellen. Ook is via innovatiegericht inkopen ingezet op de ontwikkeling van toepassingen, onder meer op het gebied van biodiversiteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="37D2353A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de komende periode ligt de nadruk op het daadwerkelijk benutten van deze technologie. Het kabinet werkt aan besluitvorming en verdere ontwikkeling van nieuwe meetinstrumenten, waaronder voor ammoniak en aerosolen, en zet in op integratie van Nederlandse instrumenten in satellietmissies. Daarnaast wordt het gebruik van satellietdata in beleid en uitvoering verder vergroot, onder meer voor klimaatmonitoring en milieutoepassingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="1650B954" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="31E29B64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Missie 3: Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5D7016EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet steunt de ontwikkeling van wetenschappelijke instrumenten in een vroege fase via nationale en ESA-programma’s en bouwt hierop verder sinds de Lange-termijn Ruimtevaartagenda. Nederland is sterk in astrofysica en aardobservatie. In het kader van de Lange-termijn Ruimtevaartagenda  worden deze sterktes verder uitgebouwd door financiering van instrumentontwikkeling en het wetenschappelijk gebruik. Dit leidt tot zichtbare resultaten, waaronder succesvolle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nederlandse voorstellen in Europese selectieprocedures, zoals de NEBULA-missie van SRON, en verdere valorisatie via programma’s als PhiLab en het Gebruikersondersteuningsprogramma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="302C8CDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="3824E369" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse bedrijven en kennisinstellingen leveren daarnaast een zichtbare bijdrage aan internationale missies, waaronder de door gerichte investeringen in de ontwikkeling van instrumentatie voor de ESA Athena-missie en de zonnepanelen voor de Artemis-maanmissies. Op wetenschappelijk gebied werd succes geoogst met de James Webb Space Telescope. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="7A3506E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5F571BB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vooruitkijkend kan het instrumentenprogramma Nederland in een goede positie brengen voor toekomstige ESA-missies, waaronder de NEBULA-missie. Ook is er perspectief op bijdragen aan internationale missies, zoals NASA’s HWO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Daarnaast worden wetenschappelijke doorbraken verwacht in het exoplaneetonderzoek met de PLATO-missie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die in 2027 door ESA wordt gelanceerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="2BCE49AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="23ECDBF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er wordt vanuit Nederland over de periode 2026-2028 in totaal € 102,4 miljoen bijgedragen aan het ESA Science Programme. Daarnaast is er ondersteunend nationaal flankerend beleid. Bezuinigingen hebben ertoe geleid dat het Gebruikersondersteuningsprogramma van NWO in de komende jaren zal worden afgebouwd. Als gevolg hiervan wordt het eerder gecommuniceerde nationale flankerende budget van OCW verlaagd van € 15,8 miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar € 13,6 miljoen voor de jaren 2026–2028. NWO zal zich inzetten om het ruimtedomein meer algemeen te verankeren als onderwerp in de financieringsprogramma’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="50BF916F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De komende periode richt het kabinet zich op het scherper prioriteren van de nationale inzet binnen aardobservatie en planeetonderzoek, het versterken van de koppeling tussen wetenschap en toepassingen en een heroriëntatie op internationale samenwerking. Als eerste concrete stap wordt onder de governance van de Lange-termijn Ruimtevaartagenda gewerkt aan de oprichting van een thematische werkgroep wetenschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="603B2F15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="598A17B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Missie 4: Gebruik satellietdata</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="21BC8E37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft de beschikbaarheid van hoge-resolutie satellietdata geborgd via het Satellietdataportaal, waardoor publieke en private partijen toegang houden tot essentiële data. Daarnaast is de samenwerking tussen uitvoeringsorganisaties zoals CBS, NVWA en RVO versterkt om satellietdata te vertalen naar concrete dataproducten. Ook op regionaal en lokaal niveau zijn toepassingen ontwikkeld, onder meer voor waterbeheer en slimme steden, waarbij Nederlandse bedrijven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>betrokken zijn. Tot slot is het initiatief GEO Netherlands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgezet om de samenwerking tussen overheid, kennisinstellingen en bedrijfsleven te versterken bij het gebruik en bredere toepassing van satellietdata te bevorderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="59A89970" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Satellietdata worden in toenemende mate toegepast in beleid en uitvoering, onder meer voor klimaatmonitoring, milieutoepassingen en toezicht. Door het combineren van satellietdata met andere databronnen ontstaan nieuwe inzichten die bijdragen aan effectiever en gerichter beleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="34134623" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="62768E7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De komende periode staat in het teken van opschaling en structurele inbedding. Het kabinet werkt aan een betere koppeling van satellietdata met geodata en initiatieven zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...102 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>digital twins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, zet in op het wegnemen van juridische en organisatorische belemmeringen en op het nemen van adequate en proportionele veiligheidsmaatregelen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en stimuleert toepassingen die daadwerkelijk worden geïmplementeerd in de uitvoering. Daarnaast wordt gewerkt aan het beter inzichtelijk maken van de maatschappelijke en economische meerwaarde van het gebruik van satellietdata.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waar veiligheidsrisico’s daartoe aanleiding geven, kunnen maatregelen rond openbaar beschikbare satellietbeelden worden bezien, waarbij steeds een zorgvuldige afweging plaatsvindt tussen veiligheidsbelangen en de impact op legitieme gebruikers, innovatie en maatschappelijke toepassingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...103 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00654EB3" w:rsidR="00654EB3">
-[...447 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="7945798C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="7954E0C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00C91D0F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Missie 5: Versterking verdienvermogen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="484001F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet investeert in de Nederlandse ruimtevaartsector via de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European Space Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ESA). Bij de Ministeriële Conferentie in november 2025 heeft het kabinet aangekondigd in de periode 2026–2028 in totaal € 450 miljoen te investeren via ESA. Door het geo-returnprincipe vloeien deze investeringen rechtstreeks terug naar opdrachten voor Nederlandse industriële partijen en kennisinstellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5A9757AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van dit bedrag is € 109 miljoen incidenteel toegevoegd; bij een eventuele volgende inschrijving zal dit budget niet vanzelfsprekend opnieuw beschikbaar zijn. Met de huidige bijdrage van € 450 miljoen wordt de in de Lange-termijn Ruimtevaartagenda geschetste uitbreiding van het ESA-budget nog niet bereikt. Om dit ambitieniveau te realiseren en de positie van Nederland binnen ESA duurzaam te versterken, zijn op termijn aanvullende structurele middelen nodig. Zoals gebruikelijk vindt eventuele besluitvorming hierover plaats in het voorjaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="7B0BCC4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="0EA9D695" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NL Space Campus in Noordwijk is verder ontwikkeld, onder meer met de ingebruikname van het CometLab en de ontwikkeling van een gezamenlijk uitvoeringsprogramma van Rijk en regio. Dit uitvoeringsprogramma wordt rond de zomer gepubliceerd vanuit de provincie Zuid-Holland, de gemeente Noordwijk, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Netherlands Space Agency en het ministerie van EZK conform de motie Postma c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00C91D0F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="2499CA8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="3AFC5472" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het kader van missie 5 is daarnaast ingezet op talentontwikkeling en het stimuleren van jongeren om het ruimtedomein te verkennen, onder meer via het ESERO-programma en het Space4Talent-onderzoek. In maart en april 2026 vonden de lancering en jurering van de CanSat-competitie plaats. Daarnaast hebben in oktober 2025, tijdens de Nederlandse ‘Space Week’, vele ruimtevaartprofessionals een les gegeven op basisscholen in het kader van ‘Space goes to school’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F102B">
-[...216 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="7D406F5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="2BFCDD03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de komende periode richt het kabinet zich op het vergroten van deelname aan Europese programma’s zoals Horizon Europe, CASSINI en het Europees Defensiefonds, het versterken van de samenhang in technologieontwikkeling, inclusief dual-use toepassingen, en de verdere ontwikkeling van het ecosysteem, inclusief talent en regionale clusters. Daarnaast is een thematische werkgroep Industrie &amp; Innovatie gestart, gericht op het versterken van het industriebeleid binnen het ruimtedomein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="1EB785BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="0192B912" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 9 april 2025 is tijdens het commissiedebat Ruimtevaart gevraagd of EZK en OCW voor uw Kamer inzichtelijk kunnen maken wat de bezuinigingen op innovatie, onderwijs, onderzoek en wetenschap betekenen voor ruimtevaart. Deze inzichten kunnen echter niet door respectievelijk EZK of OCW worden gegeven, omdat de Rijksoverheid een stelselverantwoordelijkheid heeft. Individuele kennisinstellingen bepalen zelf, in medezeggenschap, hoe bezuinigingen worden opgevangen en of deze het ruimtevaartdomein raken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="74D2A25B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="4FAB6D74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Missie 6: Internationaal juridisch kader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="7E92CBD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds de Lange-termijn Ruimtevaartagenda heeft het kabinet een gecoördineerde Nederlandse inzet geleverd in onderhandelingen over de EU Space Act, de Digital Networks Act en het ruimtevaartprogramma binnen het European Competitiveness Fund. Daarmee wordt actief gestuurd op de Europese kaders waarbinnen ruimtevaart zich ontwikkelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="60A2C2A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5F119E49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de komende periode richt het kabinet zich op de doorvertaling van deze Europese regelgeving naar nationale wetgeving, waaronder de Wet ruimtevaartactiviteiten. Daarnaast blijft Nederland actief deelnemen aan internationale fora zoals COPUOS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">en wordt gewerkt aan verdere positionering binnen Europese uitvoeringsstructuren, waaronder de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European Union Agency for the Space Programme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EUSPA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="41F243C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="061E899A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De veranderende geopolitieke context vraagt om een aangescherpte Nederlandse multilaterale inzet op ruimteveiligheid. In dat kader blijft het Ministerie van Buitenlandse Zaken, in samenwerking met het Ministerie van Defensie, zich inzetten in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Open-Ended Working Group on the Prevention of an Arms Race in Outer Space</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, met als doel multilaterale overeenstemming te bereiken ter preventie van destabiliserende of destructieve acties in het ruimtedomein en het voorkomen van misverstanden. Daarbij is van belang dat de af te spreken internationale kaders voldoende ruimte blijven bieden voor nieuwe militaire activiteiten in de ruimte ter versterking van onze defensie en afschrikking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5C9192CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="57B931EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...377 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Governance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="76BCB260" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds de vaststelling van de Lange-termijn Ruimtevaartagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidDel="00654EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft het kabinet de governance van het ruimtevaartbeleid versterkt. De Interdepartementale Raad Ruimtedomein is inmiddels meerdere keren bijeen geweest voor strategische afstemming op hoog ambtelijk niveau en de interdepartementale coördinatie is aangescherpt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="4013FAF2" w14:textId="2D49C76D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="598EE94F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast is de naam van het Netherlands Space Office gewijzigd in Netherlands Space Agency, met een steviger mandaat en duidelijkere positionering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="5A995BE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interdepartementaal zijn de governance-afspraken geactualiseerd. Een deel hiervan zal worden vastgelegd in kaderinstructies, zodat de nationale standpuntbepaling wordt geborgd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="4867B5D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="4DB6C0EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de komende periode wordt deze samenwerking verder verdiept, onder meer door versterking van de gezamenlijke standpuntbepaling en een grotere betrokkenheid van het ministerie van Defensie bij de uitvoering in het ruimtedomein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="77145887" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="62952CBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...201 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...71 lines deleted...]
-      <w:r w:rsidRPr="0053061A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="0FE1B4D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet constateert dat met de uitvoering van de Lange-termijn Ruimtevaartagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidDel="00654EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F34E19" w:rsidR="000E3421">
-[...129 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een belangrijke stap is gezet naar een meer samenhangend en strategisch ruimtevaartbeleid. Tegelijkertijd vraagt de verdere realisatie van de ambities uit de Lange-termijn Ruimtevaartagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidDel="00654EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om blijvende keuzes, in een context waarin het belang van ruimtevaart voor veiligheid, economie en strategische autonomie toeneemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="60E24FD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00573582" w:rsidRDefault="00573582" w14:paraId="651E3230" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet blijft zich daarom inzetten voor een gerichte uitvoering van de Lange-termijn Ruimtevaartagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidDel="00654EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C91D0F">
-[...54 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en zal, mede in het licht van internationale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>inclusief talent en regionale clusters. Daarnaast is een thematische werkgroep Industrie &amp; Innovatie gestart, gericht op het versterken van het industriebeleid binnen het ruimtedomein.</w:t>
-[...671 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+        <w:t>ontwikkelingen en de positie van Nederland binnen ESA en de Europese Unie, bezien welke aanvullende stappen nodig zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00EC6236" w:rsidRDefault="00573582" w14:paraId="52784D07" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00EC6236" w:rsidP="00EC6236" w:rsidRDefault="00EC6236" w14:paraId="6FFC0DC3" w14:textId="48DB2E88">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="00573582" w:rsidP="00EC6236" w:rsidRDefault="00573582" w14:paraId="7B77CE5F" w14:textId="47FE7380">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236" w:rsidR="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC6236" w:rsidR="004E5D09" w:rsidP="00EC6236" w:rsidRDefault="004E5D09" w14:paraId="16077DA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00EC6236" w:rsidR="004E5D09" w:rsidSect="0087328D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20A718E5" w14:textId="77777777" w:rsidR="002665C5" w:rsidRDefault="002665C5">
+    <w:p w14:paraId="21965FDE" w14:textId="77777777" w:rsidR="00051B07" w:rsidRDefault="00051B07" w:rsidP="00573582">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4572BBB1" w14:textId="77777777" w:rsidR="002665C5" w:rsidRDefault="002665C5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13368D8F" w14:textId="77777777" w:rsidR="002665C5" w:rsidRDefault="002665C5">
+    <w:p w14:paraId="154923F3" w14:textId="77777777" w:rsidR="00051B07" w:rsidRDefault="00051B07" w:rsidP="00573582">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE1704E" w14:textId="77777777" w:rsidR="002665C5" w:rsidRDefault="002665C5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3760EFC7" w14:textId="77777777" w:rsidR="005C2538" w:rsidRDefault="00D81AA3">
+  <w:p w14:paraId="55F49A0E" w14:textId="77777777" w:rsidR="00D704F7" w:rsidRPr="00573582" w:rsidRDefault="00D704F7" w:rsidP="00573582">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...116 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="292529FE" w14:textId="39D39067" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="23850487" w14:textId="77777777" w:rsidR="00D704F7" w:rsidRPr="00573582" w:rsidRDefault="00D704F7" w:rsidP="00573582">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="28937BF5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="45BD358B" w14:textId="77777777" w:rsidR="00D704F7" w:rsidRPr="00573582" w:rsidRDefault="00D704F7" w:rsidP="00573582">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AD34A4D" w14:textId="77777777" w:rsidR="002665C5" w:rsidRDefault="002665C5">
+    <w:p w14:paraId="0FA9BDE4" w14:textId="77777777" w:rsidR="00051B07" w:rsidRDefault="00051B07" w:rsidP="00573582">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D65660" w14:textId="77777777" w:rsidR="002665C5" w:rsidRDefault="002665C5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E955706" w14:textId="77777777" w:rsidR="002665C5" w:rsidRDefault="002665C5">
+    <w:p w14:paraId="136B0446" w14:textId="77777777" w:rsidR="00051B07" w:rsidRDefault="00051B07" w:rsidP="00573582">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52385579" w14:textId="77777777" w:rsidR="002665C5" w:rsidRDefault="002665C5"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="50C56EDA" w14:textId="467FACDB" w:rsidR="000E3421" w:rsidRPr="00BC3829" w:rsidRDefault="000E3421">
+    <w:p w14:paraId="747C8B73" w14:textId="77777777" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC3829">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202504-072</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1C5700B1" w14:textId="77777777" w:rsidR="0053061A" w:rsidRPr="00BC3829" w:rsidRDefault="0053061A" w:rsidP="0053061A">
+    <w:p w14:paraId="68FEB4AF" w14:textId="0B19A74D" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC3829">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> https://www.rijksoverheid.nl/documenten/kamerstukken/2025/02/21/kabinetsreactie-lange-termijn-ruimtevaartagenda</w:t>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00EC6236">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2025/02/21/kabinetsreactie-lange-termijn-ruimtevaartagenda</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="50C24ED5" w14:textId="77777777" w:rsidR="0053061A" w:rsidRPr="00BC3829" w:rsidRDefault="0053061A" w:rsidP="0053061A">
+    <w:p w14:paraId="0E668BCC" w14:textId="77777777" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC3829">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...62 lines deleted...]
-        <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Twin Anthropogenic Greenhouse Gas Observers </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00EC6236">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>KNMI - Nederlandse partners starten bouw klimaatsatelliet TANGO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="495714A0" w14:textId="77777777" w:rsidR="0053061A" w:rsidRPr="00BC3829" w:rsidRDefault="0053061A" w:rsidP="0053061A">
+    <w:p w14:paraId="0F0DCC02" w14:textId="77777777" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC3829">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00BC3829">
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00EC6236">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.knmi.nl/kennis-en-datacentrum/uitleg/tropomi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>https://www.knmi.nl/kennis-en-datacentrum/uitleg/tropomi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>https://www.knmi.nl/kennis-en-datacentrum/uitleg/tropomi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>https://www.knmi.nl/kennis-en-datacentrum/uitleg/tropomi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2CBF1066" w14:textId="77777777" w:rsidR="0053061A" w:rsidRPr="00BC3829" w:rsidRDefault="0053061A" w:rsidP="0053061A">
+    <w:p w14:paraId="1F58135D" w14:textId="59633C72" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC3829">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> https://www.sron.nl/missies/active/pace/</w:t>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00EC6236">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.sron.nl/missies/active/pace/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="38E4DD77" w14:textId="77777777" w:rsidR="0053061A" w:rsidRPr="00BC3829" w:rsidRDefault="0053061A" w:rsidP="0053061A">
+    <w:p w14:paraId="10EB97D3" w14:textId="77777777" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC3829">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00BC3829">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00EC6236">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://inflames-project.github.io/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>https://inflames-project.github.io/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>https://inflames-project.github.io/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>https://inflames-project.github.io/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3F10F1DA" w14:textId="77777777" w:rsidR="0053061A" w:rsidRPr="00BC3829" w:rsidRDefault="0053061A" w:rsidP="0053061A">
+    <w:p w14:paraId="392C469B" w14:textId="77777777" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC3829">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> missie op het gebied van astrofysica voor de jaren 2030-2040. </w:t>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Habitable Worlds Observatory (HWO) is NASA's flagship missie op het gebied van astrofysica voor de jaren 2030-2040. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="081B06F3" w14:textId="77777777" w:rsidR="0053061A" w:rsidRPr="00BC3829" w:rsidRDefault="0053061A" w:rsidP="0053061A">
+    <w:p w14:paraId="729D70B0" w14:textId="77777777" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Transits and Oscillations of stars</w:t>
+        <w:t xml:space="preserve"> PLAnetary Transits and Oscillations of stars</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0FE64816" w14:textId="77777777" w:rsidR="0053061A" w:rsidRPr="00BC3829" w:rsidRDefault="0053061A" w:rsidP="0053061A">
+    <w:p w14:paraId="1CF8FB9D" w14:textId="77777777" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00BC3829">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00EC6236">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Kabinetsinzet</w:t>
-[...44 lines deleted...]
-          <w:t xml:space="preserve"> ESA 2025</w:t>
+          <w:t>Kabinetsinzet Ministeriële Conferentie ESA 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="10682320" w14:textId="77777777" w:rsidR="0053061A" w:rsidRPr="00BC3829" w:rsidRDefault="0053061A" w:rsidP="0053061A">
+    <w:p w14:paraId="16D96A43" w14:textId="77777777" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00BC3829">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00EC6236">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="13"/>
+            <w:sz w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>GEO Netherlands - Netherlands Space Agency</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="2A80DE1E" w14:textId="1421FE06" w:rsidR="000E3421" w:rsidRPr="00BC3829" w:rsidRDefault="000E3421">
+    <w:p w14:paraId="2DCE56F8" w14:textId="00F5B611" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 24446-96</w:t>
+        <w:t xml:space="preserve"> Kamerstuk 24 446, nr. 96</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="06183FC5" w14:textId="77777777" w:rsidR="0053061A" w:rsidRPr="00BC3829" w:rsidRDefault="0053061A" w:rsidP="0053061A">
+    <w:p w14:paraId="5FEB3EA2" w14:textId="77777777" w:rsidR="00573582" w:rsidRPr="00EC6236" w:rsidRDefault="00573582" w:rsidP="00EC6236">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00BC3829">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00EC6236">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://esero.nl/voor-in-de-klas/expert-in-de-klas/space-goes-to-school-informatie-voor-experts/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://esero.nl/voor-in-de-klas/expert-in-de-klas/space-goes-to-school-informatie-voor-experts/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://esero.nl/voor-in-de-klas/expert-in-de-klas/space-goes-to-school-informatie-voor-experts/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
+      <w:r w:rsidRPr="00EC6236">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://esero.nl/voor-in-de-klas/expert-in-de-klas/space-goes-to-school-informatie-voor-experts/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3829">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00EC6236">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...93 lines deleted...]
-  <w:p w14:paraId="451979A0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5905C49B" w14:textId="77777777" w:rsidR="00573582" w:rsidRPr="00573582" w:rsidRDefault="00573582" w:rsidP="00573582">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...574 lines deleted...]
-  <w:p w14:paraId="36FEE7B1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3777536C" w14:textId="77777777" w:rsidR="00D704F7" w:rsidRPr="00573582" w:rsidRDefault="00D704F7" w:rsidP="00573582">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D1A16A0" w14:textId="77777777" w:rsidR="00D704F7" w:rsidRPr="00573582" w:rsidRDefault="00D704F7" w:rsidP="00573582">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...614 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00573582"/>
+    <w:rsid w:val="00051B07"/>
+    <w:rsid w:val="00143184"/>
+    <w:rsid w:val="003A68C0"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00573582"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00605130"/>
+    <w:rsid w:val="0087328D"/>
+    <w:rsid w:val="009802E0"/>
+    <w:rsid w:val="00A95DBB"/>
+    <w:rsid w:val="00D704F7"/>
+    <w:rsid w:val="00EC6236"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EED83D8"/>
+  <w14:docId w14:val="026FF9E5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EA8E1C70-3D2C-4BDC-B1F0-F4157992FA69}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6881,74 +3123,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7097,1127 +3340,1213 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...25 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00573582"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00573582"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00573582"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="00573582"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="00573582"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C82AFE"/>
-[...98 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00573582"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...172 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0053061A"/>
+    <w:rsid w:val="00573582"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F7728A"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00573582"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...23 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC6236"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inflames-project.github.io/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knmi.nl/kennis-en-datacentrum/uitleg/tropomi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knmi.nl/over-het-knmi/nieuws/nederlandse-partners-starten-bouw-klimaatsatelliet-tango" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esero.nl/voor-in-de-klas/expert-in-de-klas/space-goes-to-school-informatie-voor-experts/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlsa.nl/wat-doet-nlsa/samenwerking-bevorderen/geo-netherlands/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/4a97d22f-8fbc-48a8-9fde-0a4dcfd0f60c/file" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esero.nl/voor-in-de-klas/expert-in-de-klas/space-goes-to-school-informatie-voor-experts/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knmi.nl/kennis-en-datacentrum/uitleg/tropomi" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlsa.nl/wat-doet-nlsa/samenwerking-bevorderen/geo-netherlands/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knmi.nl/over-het-knmi/nieuws/nederlandse-partners-starten-bouw-klimaatsatelliet-tango" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/02/21/kabinetsreactie-lange-termijn-ruimtevaartagenda" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/4a97d22f-8fbc-48a8-9fde-0a4dcfd0f60c/file" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inflames-project.github.io/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sron.nl/missies/active/pace/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>9</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>18681</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>3419</ap:Words>
+  <ap:Characters>18806</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>155</ap:Lines>
+  <ap:Lines>156</ap:Lines>
   <ap:Paragraphs>44</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>22033</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>22181</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>