--- v0 (2026-06-16)
+++ v1 (2026-08-04)
@@ -1,3344 +1,1052 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="0EEC7E3F" w14:textId="77777777">
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="00A86B9A" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="5D7556F3" w14:textId="210A44E6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk231819888" w:id="0"/>
-      <w:r>
-[...16 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A" w:rsidR="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A" w:rsidR="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A" w:rsidR="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="00A86B9A" w:rsidP="00A86B9A" w:rsidRDefault="00A86B9A" w14:paraId="165482F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A" w:rsidR="000876BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1521</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="00A86B9A" w14:paraId="4144BC89" w14:textId="25A90754">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="00A86B9A" w:rsidP="00A86B9A" w:rsidRDefault="00A86B9A" w14:paraId="4AE8B120" w14:textId="48FC025B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="2D682018" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="50140DAB" w14:textId="0501B422">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Door een wildgroei aan domeinnamen is een situatie ontstaan waarin het afzenderschap van overheidswebsites (en e-mails) niet altijd duidelijk is. Hierdoor lopen jaarlijks (tien)duizenden Nederlanders het risico schade te ondervinden door phishing, fraude of andere vormen van misleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het ontbreekt aan een uniek en betrouwbaar overheidskenmerk dat niet makkelijk is te kopiëren of na te maken en waaraan een officiële overheidswebsite (of e-mail) direct te herkennen is. Een uniforme domeinnaamextensie draagt bij aan meer herkenbaarheid, meer consistentie en meer grip op het digitale domeinlandschap. Door het publieke digitale gezicht van de overheid onder één herkenbaar en centraal geregisseerd stelsel te organiseren, ontstaat meer grip op een belangrijk deel van de digitale basisinfrastructuur en kunnen eisen aan beheer, veiligheid en continuïteit meer robuust worden ingericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="2C5D3343" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="0E845886" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorafgaand aan eventuele vervolgstappen heb ik een impactanalyse laten uitvoeren om de haalbaarheid, uitvoerbaarheid en betaalbaarheid van een uniforme domeinnaamextensie voor overheidswebsites in beeld te brengen. Daarmee geef ik invulling aan eerdere toezeggingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en aan de motie van het lid Ceder (CU).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze impactanalyse bied ik u hierbij aan. In de impactanalyse zijn zowel de second-level domeinnaamextensie .gov.nl als .overheid.nl onderzocht. De impactanalyse dient als input voor de verdere besluitvorming over het wel of niet invoeren van een uniforme domeinnaamextensie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="0644D597" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="19C2AB38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Impact</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="7D89B1F9" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="5C2F4102" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het onderzoek blijkt dat een uniforme domeinnaamextensie bijdraagt aan grotere herkenbaarheid, meer consistentie en meer grip op het digitale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">domeinlandschap van de (rijks)overheid. Ook wordt met de invoering van een uniforme domeinnaam de uitgifte centraal gecoördineerd. Hierdoor kunnen eisen worden gesteld aan veiligheid en toegankelijkheid, en wordt nieuwe wildgroei voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="1BDDD660" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="2875E2E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De organisatorische impact is aanzienlijk, omdat het huidige domeinlandschap versnipperd is. Invoering vraagt daarom om duidelijke kaders voor beleid, uitgifte, beheer, uitzonderingen en toezicht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="14B72864" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="4D8DF947" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="5AA0F853" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Technisch is de invoering goed mogelijk, maar er moet rekening worden gehouden met koppelingen, doorverwijzingen, certificaten, vindbaarheid en afhankelijkheden met andere systemen. Ook communicatie is belangrijk: de meerwaarde van een uniforme domeinnaam zit in betere herkenbaarheid voor eindgebruikers (inwoners en ondernemers in binnen- en buitenland). Deze herkenbaarheid ontstaat alleen als de betekenis van de nieuwe domeinnaam duidelijk wordt uitgelegd. Tijdens de overgangsperiode kunnen oude en nieuwe domeinnamen naast elkaar bestaan, wat kwetsbaar kan zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="68BDBB23" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="6C6378B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="3F1A17C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Financiële haalbaarheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="79F76E74" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="670E583F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De kosten voor de invoering bestaan uit investeringen voor betere aansturing, een (tijdelijk) expertteam dat organisaties helpt bij het opschonen en omzetten van domeinnamen, en communicatie naar het publiek. Ook het aantal domeinen en hun technische complexiteit bepalen de kosten. Uit het onderzoek blijkt dat de kosten aanzienlijk dalen als de invoering wordt gecombineerd met het opschonen van het bestaande webportfolio. Onnodige, dubbele of verouderde websites hoeven dan niet allemaal omgezet te worden. Zo kan 50% tot 60% van de overheidswebsites van de Rijksoverheid worden opgeschoond of samengevoegd. Dit leidt op termijn tot structurele besparingen van gemiddeld €23 miljoen per jaar. De eenmalige kosten voor het omzetten van de domeinen van de Rijksoverheid kunnen worden beperkt tot ongeveer €24 miljoen. Ter vergelijking: als alle domeinen één voor één worden omgezet zonder opschoning, bedragen de eenmalige kosten gemiddeld €50 miljoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Door structureel op te schonen, verdient het traject zichzelf al na drie tot vijf jaar terug.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="245563E2" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="2C5C62DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="6F49D3C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mogelijke invoeringsscenario’s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="57167500" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="7E4DB601" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de impactanalyse zijn twee theoretische implementatiescenario’s op hoofdlijnen uitgewerkt. Het eerste scenario geeft prioriteit aan het versneld omzetten van belangrijke centrale websites, zoals overheid.nl en rijksoverheid.nl, als makkelijk te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">begrijpen vertrekpunt om richting het publiek te gaan communiceren over de uniforme domeinnaamextensie. In dit scenario bedraagt de doorlooptijd maximaal vijf jaar. Het tweede scenario kiest voor een meer geleidelijke invoering, met een gefaseerde omzetting van eenvoudige naar meer complexe websites en een doorlooptijd van vijf tot maximaal tien jaar. Het eerste scenario biedt sneller zichtbare publiekswaarde; het tweede scenario is vanuit uitvoerbaarheid en beheersbaarheid meer geleidelijk van aard. Financieel laat het eerste scenario sneller rendement zien: de terugverdientijd wordt geraamd op ongeveer twee tot drie jaar. Voor het tweede scenario wordt de terugverdientijd geraamd op ongeveer drie tot vijf jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="064C4060" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="364E47AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Conclusie en vervolgstappen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="25347570" w14:textId="77777777">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="742025B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De impactanalyse laat zien dat er een duidelijke opgave ligt om het webportfolio van de (rijks)overheid op orde te brengen. Om de overheidsinformatie en dienstverlening beter herkenbaar en begrijpelijk te houden is een stevige regie op de domeinnamen noodzakelijk en is het nodig dat het aantal domeinnamen moet worden teruggebracht. Verkend wordt of de voordelen die een extensie biedt aansluiten bij de al lopende trajecten om overheidsinformatie en diensten in het kader van de Slagvaardige Overheid te ontsluiten via de centrale websites overheid.nl en rijksoverheid.nl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="688A0388" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="1053B8F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="76EBD3B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Om te komen tot een zorgvuldige afweging om domeinnaamextensie in te voeren wordt dit jaar een praktisch programmavoorstel voor implementatie van de uniforme domeinnaamextensie uitgewerkt. Dit omvat ook een voorstel tot verdeling van de te verwachten kosten en baten per organisatie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="1BCB7D8F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="5024FFB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="689C9EA7" w14:textId="77777777">
-[...27 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="36732E8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Parallel aan- en in samenhang met het programmavoorstel voor de domeinnaamextensie wordt op basis van het Nationaal Actieplan Webbeleid, dat op 1 juli 2025 met uw Kamer is gedeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, een voorstel uitgewerkt voor de opschoning van websites van de rijksoverheid. Opschoning is hoe dan ook noodzakelijk voor de beheersbaarheid en de begrijpelijkheid van het webportfolio van de rijksoverheid. Voor het kerstreces zal ik uw Kamer opnieuw informeren over de stand van zaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="7BCDC8F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="20A37B3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In geval van een positief besluit op de invoering van de uniforme domeinnaamextensie wordt het als eerste stap verplicht om de domeinnaamextensie te gebruiken voor alle nieuwe (publieksgerichte) websites van de rijksoverheid, worden als tweede stap de bestaande websites van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">rijksoverheid opgeschoond en worden als laatste stap de overgebleven websites van de rijksoverheid omgezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="3FD10177" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="5032155C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="000876BC" w:rsidP="00A86B9A" w:rsidRDefault="000876BC" w14:paraId="65EBE927" w14:textId="5E3CAE86">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A" w:rsidR="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...80 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A86B9A" w:rsidR="00FE0FA3" w:rsidP="00A86B9A" w:rsidRDefault="00FE0FA3" w14:paraId="0075F46C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A86B9A" w:rsidR="00FE0FA3" w:rsidSect="000876BC">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4BC64C7A" w14:textId="77777777" w:rsidR="005611AF" w:rsidRDefault="005611AF" w:rsidP="000876BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2B25549F" w14:textId="77777777" w:rsidR="005611AF" w:rsidRDefault="005611AF" w:rsidP="000876BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="KIX Barcode">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75909BE3" w14:textId="77777777" w:rsidR="00AF4862" w:rsidRPr="000876BC" w:rsidRDefault="00AF4862" w:rsidP="000876BC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D276925" w14:textId="77777777" w:rsidR="00AF4862" w:rsidRPr="000876BC" w:rsidRDefault="00AF4862" w:rsidP="000876BC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EEF9DFE" w14:textId="77777777" w:rsidR="00AF4862" w:rsidRPr="000876BC" w:rsidRDefault="00AF4862" w:rsidP="000876BC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1D8E7AF9" w14:textId="77777777" w:rsidR="005611AF" w:rsidRDefault="005611AF" w:rsidP="000876BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="537B6678" w14:textId="77777777" w:rsidR="005611AF" w:rsidRDefault="005611AF" w:rsidP="000876BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="378C4881" w14:textId="77777777" w:rsidR="000876BC" w:rsidRPr="00A86B9A" w:rsidRDefault="000876BC" w:rsidP="000876BC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voorzichtige schatting op basis van fraude en phishingcijfers van het CBS (zie o.a. https://www.cbs.nl/nl-nl/longread/rapportages/2026/veiligheidsmonitor-2025/6-online-criminaliteit) en de Fraudehelpdesk (https://www.fraudehelpdesk.nl/wp-content/uploads/2026/02/Terugblik-2025.pdf).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="59CED126" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1BC65CB3" w14:textId="00B06299" w:rsidR="000876BC" w:rsidRPr="00A86B9A" w:rsidRDefault="000876BC" w:rsidP="000876BC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> van het CBS (zie o.a. https://www.cbs.nl/nl-nl/longread/rapportages/2026/veiligheidsmonitor-2025/6-online-criminaliteit) en de Fraudehelpdesk (https://www.fraudehelpdesk.nl/wp-content/uploads/2026/02/Terugblik-2025.pdf).</w:t>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 2023-2024, 26 643, nr. 1112 Verzamelbrief Digitalisering (22 december 2023); Kamerstuk 2024-2025, 26 643, nr. 1360 Informatie- en communicatietechnologie (ICT) (1 juli 2025), betreffende ‘Nationaal Actieplan Webbeleid’; Wetgevingsoverleg (02 maart 2026), toezegging 2025A06618.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="6E3A8262" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="23DEFEB8" w14:textId="698A13AC" w:rsidR="000876BC" w:rsidRPr="00A86B9A" w:rsidRDefault="000876BC" w:rsidP="000876BC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>’; Wetgevingsoverleg (02 maart 2026), toezegging 2025A06618.</w:t>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 2025-2026, 36800 VII, nr. 82 motie van het lid Ceder (wetgevingsoverleg 2 maart 2026).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="55A8D2CD" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="3CDE9B75" w14:textId="77777777" w:rsidR="000876BC" w:rsidRPr="00A86B9A" w:rsidRDefault="000876BC" w:rsidP="000876BC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstuk TK 2025-2026, 36800 VII nr. 82 motie van het lid Ceder (wetgevingsoverleg 2 maart 2026).</w:t>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Opmerking: de genoemde bedragen zijn opgetelde schattingen van kosten en baten, die in de praktijk verdeeld zijn over verschillende organisaties en afdelingen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="48ABDD36" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="42FE9D56" w14:textId="139B5325" w:rsidR="000876BC" w:rsidRPr="00A86B9A" w:rsidRDefault="000876BC" w:rsidP="000876BC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Opmerking: de genoemde bedragen zijn opgetelde schattingen van kosten en baten, die in de praktijk verdeeld zijn over verschillende organisaties en afdelingen.</w:t>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 2024-2025 26643, nr.1371 Verzamelbrief digitalisering (11 juli 2025)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00BE470F" w:rsidP="00BE470F" w14:paraId="04523930" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="3CE6D12C" w14:textId="77777777" w:rsidR="000876BC" w:rsidRPr="00A86B9A" w:rsidRDefault="000876BC" w:rsidP="000876BC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> (https://www.rijksoverheid.nl/documenten/2025/07/01/kamerbrief-over-nationaal-actieplan-webbeleid).</w:t>
+      <w:r w:rsidRPr="00A86B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerbrief over Nationaal Actieplan WebBeleid (https://www.rijksoverheid.nl/documenten/2025/07/01/kamerbrief-over-nationaal-actieplan-webbeleid).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F2542E7" w14:textId="77777777" w:rsidR="00AF4862" w:rsidRPr="000876BC" w:rsidRDefault="00AF4862" w:rsidP="000876BC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...360 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B774C5D" w14:textId="77777777" w:rsidR="00AF4862" w:rsidRPr="000876BC" w:rsidRDefault="00AF4862" w:rsidP="000876BC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1249 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F2C5E7A" w14:textId="77777777" w:rsidR="00AF4862" w:rsidRPr="000876BC" w:rsidRDefault="00AF4862" w:rsidP="000876BC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...732 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A6CFC"/>
-[...219 lines deleted...]
-    <w:rsid w:val="2E23415C"/>
+    <w:rsidRoot w:val="000876BC"/>
+    <w:rsid w:val="000876BC"/>
+    <w:rsid w:val="00092694"/>
+    <w:rsid w:val="00241C8F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005611AF"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009C772D"/>
+    <w:rsid w:val="00A86B9A"/>
+    <w:rsid w:val="00AF209F"/>
+    <w:rsid w:val="00AF4862"/>
+    <w:rsid w:val="00CA063D"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="76B3A51F"/>
-  <w15:docId w15:val="{EC4DEE55-D22B-4D23-A02F-9F1DA121427F}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="617EBA12"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{045ED7C6-DE4E-48F5-9B0E-C7A09CBE4B62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3347,77 +1055,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3442,75 +1150,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3545,55 +1253,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3656,816 +1364,834 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...19 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000876BC"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...65 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
     <w:name w:val="Kix Barcode"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...79 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A6CFC"/>
+    <w:rsid w:val="000876BC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A6CFC"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A6CFC"/>
+    <w:rsid w:val="000876BC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A6CFC"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...67 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004848E2"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="000876BC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004848E2"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="000876BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004848E2"/>
+    <w:rsid w:val="000876BC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...37 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A86B9A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
-[...5 lines deleted...]
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4522,51 +2248,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4630,65 +2356,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4709,85 +2435,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5558</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1042</ap:Words>
+  <ap:Characters>5737</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
+  <ap:Lines>47</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6555</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6766</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>