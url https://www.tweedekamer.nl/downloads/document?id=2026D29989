--- v0 (2026-06-16)
+++ v1 (2026-08-10)
@@ -1,14042 +1,12126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="40E5A154" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="004A61F9" w:rsidP="004A61F9" w:rsidRDefault="00CB7BDF" w14:paraId="22A1F5AA" w14:textId="47E0A208">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916734">
-[...142 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32716</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9" w:rsidR="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Wet werk en inkomen naar arbeidsvermogen (Wet WIA)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="446AECFB" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="004A61F9" w:rsidP="004A61F9" w:rsidRDefault="004A61F9" w14:paraId="1D819774" w14:textId="127A5594">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>67</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="004A61F9" w:rsidP="00913CD1" w:rsidRDefault="004A61F9" w14:paraId="6C0FE8DE" w14:textId="6F9B2329">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="004A61F9" w:rsidP="00913CD1" w:rsidRDefault="004A61F9" w14:paraId="0AB0704E" w14:textId="75F854D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00CB7BDF" w:rsidP="00913CD1" w:rsidRDefault="00CB7BDF" w14:paraId="28096A6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00036FAC" w:rsidR="0085106A" w:rsidRDefault="00F20DFB" w14:paraId="551239D7" w14:textId="48F8DF4A">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="261186E6" w14:textId="00286077">
       <w:pPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D1FA1">
-[...95 lines deleted...]
-        <w:t>-</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens het commissiedebat werknemersverzekeringen van 8 april jl. (Kamerstuk 32716, nr. 66) heb ik een technische brief over de fondsensystematiek aan uw Kamer toegezegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik begrijp dat de fondsensystematiek complex is. Het is goed dat we kritisch naar de systematiek kijken. De premies zijn namelijk niet alleen gebaseerd op de verwachte uitkeringen, maar zijn ook integraal onderdeel van de overheidsfinanciën. Met deze brief geef ik antwoord op de verschillende technische vragen in het commissiedebat over de werking van de fondsen en premies, de maatregelen uit het coalitieakkoord en de doorwerking op lonen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="49907616" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het debat zijn ook vragen gesteld over het draagvlak, rolverdeling en toekomst van de fondsensystematiek. Vragen die een laag dieper gaan dan de werking en ons vragen ook dieper te kijken dan de techniek. Ik heb daarom, naast voorliggende technische brief, ook toegezegd in het najaar via een brief die ziet op de toekomst fondsensystematiek hierop te reflecteren en dit te bespreken met sociale partners. Die brief zal dieper ingaan op de visie van het kabinet op de zeggenschap omtrent het stelsel en de relatie tussen de begroting, het budget en de fondsen en tegemoetkomen aan motie-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D1FA1" w:rsidR="00834D3E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Grinwis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D1FA1" w:rsidR="00423EC5">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00036FAC" w:rsidR="00834D3E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patijn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00036FAC" w:rsidR="00DE51CB">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00036FAC" w:rsidR="00834D3E">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Deze motie gaat over de juridische houdbaarheid van het stelsel en de maatschappelijke wenselijkheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00036FAC" w:rsidR="007C0A19">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="003E0F8B" w14:paraId="3741D315" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="460F0734" w14:textId="76DD5FFC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036FAC">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00036FAC">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast is de motie-Jimmy Dijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00036FAC">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aangenomen die de regering verzoekt de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00036FAC">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00036FAC">
-[...69 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-premie niet te verhogen voor de vrijheidsbijdrage van bedrijven. Deze heb ik ontraden met verwijzing naar de begrotingssystematiek. In deze brief ga ik dieper in op de huidige relatie tussen de fondsensystematiek en de begrotingsregels. Het kabinet begrijpt dat de Kamer niet tevreden is met de huidige invulling van de vrijheidsbijdrage van bedrijven, tegelijkertijd levert deze motie geen dekking. Met dat in het achterhoofd zal het kabinet deze motie meenemen in de augustusbesluitvorming over de invulling van de vrijheidsbijdrage. Daarnaast gaat het kabinet hierover ook in gesprek met werkgeversorganisaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA60BB" w:rsidP="007C0A19" w:rsidRDefault="00BA60BB" w14:paraId="734BAEA2" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="49942E3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00497E00" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="39776D2B" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="54BE6D31" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00497E00">
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Leeswijzer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1494E" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="35A3EF40" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="286FCFE3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="37144F48">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De brief is opgedeeld in drie paragrafen. Paragraaf 1 gaat in op de huidige fondsensystematiek, zodat de cijfermatige informatie die daarop volgt in de juiste context kan worden geplaatst. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00485755" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="6D1E41EA" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="6486FE32" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="37144F48">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>In paragraaf 2 wordt een aantal (cijfermatige) vragen van diverse Kamerleden beantwoord, die zijn gesteld tijdens het debat van 8 april jl. Tot slot gaat paragraaf 3 in op de processtappen die ik komende periode ga zetten om mijn andere toezegging rondom het thema aan uw Kamer te vervullen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485755">
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="37144F48">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00485755" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="3CD39BC7" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00497E00" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="1D0BFF2E" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="12B63F00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00497E00">
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Huidige fondsensystematiek </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="7049520A" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:t>terugvallen op een uitkering. Deze uitkeringen worden gefinancierd uit fondsen: het Arbeidsongeschiktheidsfonds (</w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="749B9E6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In Nederland hebben we een stelsel met werknemersverzekeringen. Als een werknemer bijvoorbeeld ziek of werkloos wordt, kan hij onder voorwaarden (verschillend per verzekering) terugvallen op een uitkering. Deze uitkeringen worden gefinancierd uit fondsen: het Arbeidsongeschiktheidsfonds (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00916734">
-[...6 lines deleted...]
-        <w:t>erkhervattingskas (</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), de Werkhervattingskas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Whk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>), het Algemeen Werkloosheidsfonds (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>AWf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00916734">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en het Uitvoeringsfonds voor de overheid (Ufo). Het beheer van de fondsen wordt gedaan door UWV als zelfstandig bestuursorgaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="47DD2AAA" w14:textId="77777777"/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Als het resultaat negatief is, dan neemt het fondsvermogen af. </w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="12439D14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De fondsen worden gevuld met de inkomsten uit premies die werkgevers voor de werknemersverzekeringen betalen. Als in een jaar de inkomsten bij een fonds hoger zijn dan de uitgaven dan heeft het fonds een positief resultaat. Dat resultaat wordt toegevoegd aan het zogenaamde fondsvermogen. Als het resultaat negatief is, dan neemt het fondsvermogen af. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="34575141" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="27BE6B6A" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De huidige fondsvermogens zijn in de afgelopen 12 jaar opgebouwd. In het verleden waren er periodes dat de sociale fondsen een negatief saldo hadden en geen overschot. De huidige situatie waarin er elk jaar een overschot is, bestaat vanaf 2016. Het begrotingsoverschot dat alle sociale fondsen sindsdien gezamenlijk hebben, wordt voornamelijk verklaard door het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De andere fondsen hebben gemiddeld vrijwel geen overschot of tekort zoals in onderstaande grafiek duidelijk wordt. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="14D4F253" w14:textId="77777777">
-[...70 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="4F2B9008" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="642343CB" wp14:editId="37ECA5A7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="386A58E0" wp14:editId="62E0632D">
             <wp:extent cx="4788535" cy="2544445"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="1063706281" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="4D5A9669" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="55416A88" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Grafiek: Fondsvermogens UWV-fondsen, miljard euro, lopende prijzen. Bron: UWV jaarverslagen en januarinota 2026. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> betreft tot 2020 zowel het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> en januarinota 2026. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> als de sectorfondsen; 2026 betreft voorlopige cijfers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="37BC7DB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er gelden verschillende regels bij het vaststellen van de premies. Het kabinet kan sommige premies beleidsmatig aanpassen, de premiestelling van de andere premies is wettelijk vastgelegd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="552FE8A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zo moet UWV de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lastendekkend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaststellen en moet het kabinet de inkomensafhankelijke bijdrage </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) zodanig vaststellen dat deze de helft van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitgaven dekt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="5D4D2C9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Awf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>- en Ufo-premie stelt het kabinet jaarlijks vast, zonder directe koppeling aan de uitgaven uit het betreffende fonds. De minister heeft beleidsruimte bij het vaststellen van de premietarieven. In de praktijk wordt die ruimte benut binnen het inkomstenkader. De ontwikkeling van de premies is hieronder weergegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="7689FD7C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...44 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...131 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C9BC885" wp14:editId="4F68496B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="554996C1" wp14:editId="0329490D">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1984522743" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD354DD5-B804-40F2-93C0-8B987B6ECB29}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="29504C05" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="26CE7B2E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4CBF">
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Grafiek: gemiddelde premietarieven voor marktwerkgevers, procent, bron: CPB lange tijdreeksen overheidsfinanciën, CEP 2026. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Het </w:t>
+        </w:rPr>
+        <w:t>-tarief is tot 2011 inclusief de premie voor de Arbeidsongeschiktheidskas. Het WW-tarief is tot 2020 inclusief de premie voor de Sectorfondsen. Voor de WW premie was er tot 2013 een franchise waardoor het tarief niet vergelijkbaar is met de andere premies (stippellijn).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="09A9B75A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vooral de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> was er tot 2013 een franchise waardoor het tarief niet vergelijkbaar is met de andere premies (stippellijn).</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie is recent beleidsmatig verhoogd. Het gemiddelde premietarief van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is sinds 2015 gestegen van 5,25 procent naar 7,36 procent in 2026. Dit komt met name doordat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie met 1,5%-punt is gestegen ter compensatie van verlagingen van de premies voor de zorgverzekeringswet (nader toegelicht onder “Overheidsfinanciën en begrotingsregels”). De hogere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-premietarieven zorgen voor hogere inkomsten van het fonds, terwijl daar geen hogere uitgaven vanuit het fonds tegenover staan. Onderstaande grafiek laat zien dat de premiegrondslag is achtergebleven bij de fondsuitgaven, zodat de toename van het fondsvermogen sinds 2015 niet uit grondslaggroei maar volledig uit tariefverhogingen te verklaren is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B4CBF" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="08812540" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="4EEBAE51" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC1169" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="5D7EBC06" w14:textId="77777777">
-[...102 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="428B433A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ED56310" wp14:editId="0B464AD0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61E43084" wp14:editId="0A262C06">
             <wp:extent cx="4562475" cy="2886075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1639071399" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2475CA97-4A38-4C95-8640-0F59CF33F7C9}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000838E5" w:rsidR="00532B58" w:rsidP="007C0A19" w:rsidRDefault="00532B58" w14:paraId="2BCF770C" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="739ECDD3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4CBF">
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Grafiek: ontwikkeling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ntwikkeling </w:t>
+        </w:rPr>
+        <w:t>-tarief, inkomsten en grondslagen, 2014=100, bron: UWV jaarverslagen, CPB ramingen, gegevens SZW.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="2E4B1BFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="127D1745" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00532B58">
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie wordt beperkter ingezet als beleidsinstrument en is de afgelopen jaren relatief stabiel gebleven rond de 4 procent. Een uitzondering hierop vormde de tijdelijke verlaging van het premietarief in 2021. Deze beleidsmatige verlaging volgde op het intrekken van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Baangerelateerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investeringskorting (BIK), waarvoor werkgevers werden gecompenseerd met een lager </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premietarief. Doordat de premietarieven een relatief constant verloop tonen, worden tekorten en overschotten in het fondsvermogen voornamelijk bepaald door conjuncturele ontwikkelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="67BAD9CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanaf 2011 kende het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een negatief fondsvermogen als gevolg van de hoge werkloosheidsuitgaven na de financiële crisis. Sinds 2018 is het fondsvermogen geleidelijk hersteld doordat de premie-inkomsten hoger waren dan de uitgaven, mede door lagere uitgaven aan de Werkloosheidswet (WW). Dit positieve saldo heeft vanaf 2023 geleid tot een overschot in het fonds. Het huidige overschot kan daarmee deels worden gezien als herstel na een conjuncturele dip. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="004A61F9" w:rsidRDefault="004A61F9" w14:paraId="0642CB32" w14:textId="00BB22E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="4B79ED58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1.1 Juridisch kader fondsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="1F931AF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De heer Ceulemans heeft tijdens het WGO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wijziging van de begrotingsstaten van het ministerie van Sociale Zaken en Werkgelegenheid (XV) voor het jaar 2026 van 18 mei jl. een vraag gesteld over de juridische en economische kaders van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie. Ik ga hierna verder in op deze gestelde vraag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="099D45E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De specifieke inkomsten en uitgaven van de fondsen zijn geregeld in de Wet financiering sociale verzekeringen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wfsv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De premies worden vastgesteld door de Minister van Sociale Zaken en Werkgelegenheid bij ministeriële regeling. Welke premies worden vastgesteld en wat de grondslag is voor deze premies, is geregeld in hoofdstuk 3 van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wfsv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="718EBC5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In hoofdstuk 7 van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wfsv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is bepaald welke inkomsten er in de fondsen vloeien en welke uitgaven er uit de fondsen mogen worden gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="2BE3C19E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wet legt geen directe koppeling tussen de hoogte van de premie en de omvang van die uitgaven. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wfsv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schrijft dus niet voor dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- of Ufo-premies </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lastendekkend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moeten worden vastgesteld. De minister heeft daarmee beleidsruimte bij het vaststellen van de premietarieven. In de praktijk wordt die ruimte benut binnen het inkomstenkader. Dit is anders bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie, waarvoor in de wet is vastgelegd dat UWV deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lastendekkend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaststelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="7A5ED03D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1.2 Overheidsfinanciën en begrotingsregels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="2267B03E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitgaven en inkomsten van de fondsen zijn collectieve uitgaven en inkomsten. Zij tellen mee in het EMU-saldo en de EMU-schuld van de collectieve sector. Vanuit het perspectief van de overheidsfinanciën is het daarom niet het saldo van een individueel fonds dat ertoe doet, maar het totaal van alle collectieve inkomsten en uitgaven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="1AAC12E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat betekent dat elke beslissing van het kabinet over de premies of de uitgaven uit de fondsen direct effect heeft op de overheidsfinanciën. Een verhoging van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-premie verbetert het EMU-saldo. Een verhoging van de uitkeringen verslechtert het. Als de fondsen in een jaar een overschot hebben (dus meer inkomsten dan uitgaven) dan verbetert dat het EMU-saldo. Daardoor kunnen andere delen van de overheid een groter tekort hebben zonder dat het totale begrotingstekort te groot wordt. Omdat elk fonds een eigen boekhouding heeft zijn de overschotten uit recente jaren zichtbaar als fondsvermogen. Dat fondsvermogen heeft dus de afgelopen jaren steeds het EMU-saldo verbeterd, en kan niet worden uitgegeven of afgebouwd zonder het EMU-saldo in de toekomst weer te verslechteren. Het fondsvermogen vertegenwoordigt daarmee geen middelen die beschikbaar zijn voor besteding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="565E2E6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="76277411" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het aantreden van een kabinet legt de coalitie in het coalitieakkoord vast hoe het pad van inkomsten en uitgaven eruitziet voor de kabinetsperiode. Daarbij kan het kabinet keuzes maken over premies en uitgaven, met de gevolgen op de overheidsfinanciën van dien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="2FF38D50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de kabinetsperiode gebruikt het kabinet vervolgens begrotingsregels om de afgesproken kaders te bewaken. Sinds de jaren negentig is een van de belangrijkste begrotingsregels de scheiding tussen de inkomsten en de uitgaven van de overheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="2D8113E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>uitgavenkant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geldt een jaarlijkse maximumgrens: het zogenoemde uitgavenplafond. Het plafond wordt aan het begin van de kabinetsperiode bepaald voor de duur van de kabinetsperiode, al worden ze wel bijgesteld wat betreft loon- en prijsontwikkelingen. Het uitgavenplafond zorgt voor een beheerste ontwikkeling van de uitgaven van de overheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="0DD48074" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> ramingen, gegevens SZW.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">inkomstenkant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zorgt het zogenoemde inkomstenkader voor de financiële beheersing. Het inkomstenkader bevat alle effecten op de belasting- en premieontvangsten die het gevolg zijn van beleidswijzigingen. Tijdens de kabinetsperiode en structureel moeten alle extra lastenverzwaringen en lastenverlichtingen aan de inkomstenkant elkaar opheffen. Als het kabinet een belasting of premie verhoogt, dan is afgesproken dat een andere belasting of premie omlaag moet, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-versa. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="5116C506" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="2C509DDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De totale beleidsmatige ontwikkeling van de lastendruk voor burgers en bedrijven blijft op die manier overeenkomstig met de afspraken aan het begin van de kabinetsperiode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="38B32BE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze scheiding werkt ook zo voor de fondsen voor werknemersverzekeringen: de fondsuitgaven vallen onder het uitgavenkader en de premies vallen onder het inkomstenkader. Extra fondsuitgaven moeten binnen de kabinetsperiode worden ingepast onder het uitgavenkader en mogen niet betaald worden via hogere premies. Hogere premie-inkomsten mogen niet worden aangewend voor hogere uitgaven. Daardoor blijven zowel het totale uitgavenniveau als de totale lastendruk stabiel en voorspelbaar in lijn met het coalitieakkoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="662D9147" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>AWf</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve">-premie wordt beperkter ingezet als beleidsinstrument en is de afgelopen jaren relatief stabiel gebleven rond de 4 procent. Een uitzondering hierop vormde de tijdelijke verlaging van het premietarief in 2021. Deze beleidsmatige verlaging volgde op het intrekken van de </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie is de afgelopen jaren meermaals verhoogd: soms in een coalitieakkoord maar vaker als compensatie van mee- of tegenvallers elders binnen het inkomstenkader. Binnen het inkomstenkader worden mee- of tegenvallers niet altijd exact gecompenseerd met één andere maatregel. De stijging van het gemiddelde </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Baangerelateerde</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">-premietarief. Doordat de premietarieven een relatief constant verloop tonen, worden tekorten en overschotten in het fondsvermogen voornamelijk bepaald door conjuncturele ontwikkelingen. </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-premietarief sinds 2015 van circa 2,1 procentpunt is daarom niet exact toe te rekenen aan specifieke oorzaken, maar indicatief is de opbouw als volgt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00197E6E" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="71AF7E06" w14:textId="77777777"/>
-[...11 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="7D2B3FFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="54443B89" w14:textId="77777777"/>
-[...480 lines deleted...]
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="7754313D" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="7F4295A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bijna 1,5 procentpunt van de stijging komt doordat de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00916734">
-[...12 lines deleted...]
-        <w:t>de premies van de Zorgverzekeringswet (</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> premie is gebruikt om te werkgevers te compenseren voor de premies van de Zorgverzekeringswet (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F8312C">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F8312C">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">). Daar ga ik hieronder in meer detail op in. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="73F1F525" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="387482FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> is voor nieuw beleid dat uit het </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circa 0,2 procentpunt is voor nieuw beleid dat uit het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00916734">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">en voor beleid dat niet uit het </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt betaald, zoals de compensatieregeling transitievergoedingen en betaald ouderschapsverlof, en voor beleid dat niet uit het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001843BD">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001843BD">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> tegemoetkoming voor </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt betaald zoals de tegemoetkoming voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>stoffengerelateerde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00916734">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">pensioenakkoord. </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beroepsziekten (TSB) en de uitgaven die samenhangen met het pensioenakkoord. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="245677F7" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="68D1CA7F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Circa 0,25 procentpunt is ingezet als dekking binnen het inkomstenkader, onder andere om tegenvallers in box 2 en box 3 van de inkomstenbelasting te compenseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="24450B62" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="535258E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54813">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> komt door technische en autonome ontwikkelingen, en wordt deels gedempt doordat de </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het resterende deel van de stijging (0,16 procentpunt) komt door technische en autonome ontwikkelingen, en wordt deels gedempt doordat de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54813">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54813">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">-premie ook weleens beleidsmatig is verlaagd, bijvoorbeeld voor de compensatie van een hogere </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54813">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Whk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54813">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>-premie of voor lastenverlichting voor bedrijven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="07D2817A" w14:textId="77777777"/>
-[...246 lines deleted...]
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="411B704B" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="19289B6A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="54AFC3A4" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="45DEE5A8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De compensatie van de zorgpremies licht ik uitgebreider toe omdat dit complex is, en omdat het de belangrijkste oorzaak is van de tariefverhoging en daarmee het huidige overschot in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="65621BBF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt, ietwat versimpeld, gefinancierd uit een nominale premie (te betalen aan de verzekeraar) en uit de inkomensafhankelijke bijdrage </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Voor werknemers betaalt de werkgever de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zelfstandigen en sommige uitkeringsontvangers betalen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zelf. De zorgpremies moeten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lastendekkend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden vastgesteld. Als de uitgaven aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minder stijgen dan verwacht dan moet het kabinet dus ook het tarief van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lager vaststellen dan eerder geraamd. Volgens de begrotingsregels moet deze lastenverlichting via de zorgpremies gecompenseerd worden met een lastenverzwaring elders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="529636C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het deel van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat door werkgevers wordt betaald kiest het kabinet dan voor compensatie via een hogere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-premie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dat is de meest neutrale manier, omdat de grondslag van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor werkgevers en de grondslag van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie gelijk zijn. Deze worden namelijk allebei geheven over het premieplichtige loon voor de werknemersverzekeringen. Als de lagere zorgpremies waren gecompenseerd met een andere premie of belasting, dan zou dat leiden tot verschillen tussen werkgevers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="334AE63F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als de zorgpremies soms meevallen en soms tegenvallen, blijft het effect van de compensatie op het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beperkt. De afgelopen twaalf jaar vielen de zorgpremies echter voornamelijk lager uit dan verwacht, waardoor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-premie dus in veel kleine stappen substantieel is verhoogd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="5B6FCE62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...47 lines deleted...]
-        <w:textAlignment w:val="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="1701E24A" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="6B4D7B16" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000771B4">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 Economische doorwerking </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="1677F401" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het nettoloon dat een werknemer ontvangt is lager dan de totale loonkosten die een werkgever maakt. Dit is het brutoloon minus door de werkgever ingehouden inkomstenbelasting, premie volksverzekeringen en eventuele pensioenpremies. De werkgever betaalt boven op het brutoloon werkgeverspremies, pensioenpremie en de inkomensafhankelijke bijdrage </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het totale verschil tussen het nettoloon en de totale loonkosten is de zogenoemde wig op arbeid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="1865DB80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een grotere wig op arbeid betekent dat het verschil tussen wat een werkgever betaalt en wat een werknemer ontvangt toeneemt. Heffingen op arbeid verstoren de arbeidsmarkt, wat leidt tot lagere werkgelegenheid en lagere lonen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="000771B4">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Daarnaast vergroot een hogere wig specifiek het kostenverschil tussen werknemers, die wel premieplichtig zijn, en zelfstandigen, die dat niet zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="3E52ECAD" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="74950D4B" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de loonvorming spelen de totale loonkosten per werknemer een centrale rol. Een verhoging van de werkgeverspremies leidt tot hogere loonkosten en beperkt daarmee de loonruimte, wat leidt tot een lagere cao-loonstijging. Omgekeerd geldt dat een verlaging van werkgeverspremies de loonruimte vergroot. Op de langere termijn werkt een wijziging in de werkgeverslasten daardoor deels door in de cao-loonstijging en daarmee in het besteedbare inkomen van werknemers.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="0E4E80BE" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> in de cao-loonstijging en daarmee in het besteedbare inkomen van werknemers.</w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="533B6448" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het CPB berekent het langetermijneffect op lonen van een werkgeverspremieverhoging in het macromodel Saffier 3.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Een toename van de werkgeverslasten komt op lange termijn voor 25% bij de werkgever terecht in de vorm van hogere loonkosten. De overige 75% wordt via lagere lonen door werknemers gedragen. Dit percentage is in lijn met recente economische literatuur over de doorwerking van sociale premies op lonen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="74ADAEF8" w14:textId="77777777"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> lonen door werknemers gedragen. Dit percentage is in lijn met recente economische literatuur over de doorwerking van sociale premies op lonen.</w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="4453D918" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op korte termijn wordt een kleiner percentage afgewenteld op werknemers, doordat loononderhandelingen en aanpassingen tijd kosten. De uiteindelijke effecten van een verhoging van de werkgeverslasten op de lonen zijn daarnaast afhankelijk van andere factoren, zoals bestedings- en arbeidsmarkteffecten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="151F23D8" w14:textId="77777777"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="2FBE7D37" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="580AD508" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00497E00">
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Coalitieakkoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00497E00" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="39D66146" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="329B75B0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="705EA068" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="10FEBC5A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1 </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>2.1 Effecten coalitieakkoord op premietarieven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="178C9340" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het commissiedebat werknemersverzekeringen van 8 april jl. zijn vragen gesteld over onder andere de effecten van het coalitieakkoord op de premietarieven. Ik ga hierna verder in op de gestelde vragen door de Kamerleden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="06F9CDD4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn er drie maatregelen die invloed hebben op de geraamde premietarieven. Ten eerste de vrijheidsbijdrage van bedrijven. Deze is in het coalitieakkoord ingevuld als taakstellende verhoging van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie met 0,43 procentpunt. De definitieve invulling van de vrijheidsbijdrage van bedrijven wordt nog besproken met werkgeversorganisaties en is onderdeel van de augustusbesluitvorming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="6D0286E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede een compensatie voor een lagere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De maatregelen in het coalitieakkoord bij de Zorgverzekeringswet zorgen voor lagere geraamde zorgpremies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zowel de nominale premie als de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt aangenomen dat 65 procent daarvan wordt betaald door bedrijven voor hun werknemers. De rest wordt betaald door zelfstandigen en uitkeringsontvangers (zelfstandig ondernemers en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aow-ers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betalen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bijvoorbeeld zelf). Voor bedrijven worden de lagere geraamde lasten, vanwege de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gecompenseerd door de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-premie te verhogen. Deze verhoging loopt op naar 0,30 procentpunt in 2030.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="028BB900" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten derde versmalt de grondslag voor verschillende premies voor de werknemersverzekeringen door de maatregel uit het coalitieakkoord om het maximumpremieloon (het maximale loon waarover premies verschuldigd zijn) met 20 procent te verlagen. Deze maatregel hangt samen met het maximumdagloon (het maximale dagloon dat onder de verzekering valt). Hiervoor worden compenserende premieverhogingen doorgevoerd, zodat de inkomsten gelijk blijven. Dit komt neer op 0,45 procentpunt voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie, 0,22 procentpunt voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie en kleinere verhogingen bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Ufo en opslag </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De exacte maatvoering is te vinden in de bijlage. Deze compenserende premieverhogingen hebben per saldo geen effect op de fondsinkomsten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="01EA673A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de bijlage is per fonds en per maatregel een totaaloverzicht van de gevolgen van het coalitieakkoord opgenomen, zoals deze op basis van de huidige invulling zijn verwerkt in de geraamde premietarieven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="08DA6842" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Effecten coalitieakkoord op premietarieven</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228527721" w:id="0"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2.2 Doorwerking premietarieven op lonen en koopkracht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="793C97C9" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> verder in op de gestelde vragen door de Kamerleden.</w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="3DDE691E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het commissiedebat verzocht het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Patijn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om in te gaan op de inkomenseffecten van de premieverhogingen. Een precieze koopkrachtanalyse of berekening van inkomenseffecten per huishoudtype van premieverhogingen is niet goed mogelijk, omdat de doorwerking afhankelijk is van cao-onderhandelingen die per sector en per bedrijf verschillen en zich over een onbekende periode uitstrekt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="2497EA57" w14:textId="77777777">
-[...251 lines deleted...]
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="540CBAC2" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="18738622" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="07658A62" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:t>de gevolgen van het coalitieakkoord opgenomen, zoals deze op basis van de huidige invulling zijn verwerkt in de geraamde premietarieven.</w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="22ED7ED9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het CPB heeft bij de doorrekening van het coalitieakkoord het integrale effect van alle maatregelen uit het coalitieakkoord op de cao-loonstijging geraamd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="5D7A8646" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="407E1FDE" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="0C282307" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk228527721" w:id="0"/>
-[...10 lines deleted...]
-        <w:t>Doorwerking premietarieven op lonen en koopkracht</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de doorrekening blijkt dat de cao-loonstijging in de kabinetsperiode gemiddeld 0,1 procentpunt per jaar lager uitvalt dan in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>basispad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In dit cijfer zijn maatregelen verwerkt die de loonruimte beperken (zoals de premieverhogingen), maatregelen die de looneisen juist verhogen (zoals de hogere lasten voor werknemers) en de doorwerking van die maatregelen via arbeidsaanbod- en algemene evenwichtseffecten. Het CPB geeft in de doorrekening geen uitsplitsing van het effect per maatregel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D16E3" w:rsidP="001D16E3" w:rsidRDefault="001D16E3" w14:paraId="6F800705" w14:textId="47B77211">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">verzocht het lid </w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="42B33A54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wel kan per maatregel grofweg worden beschreven wat het verwachte effect op de loonruimte op lange termijn is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="2D8BD0E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegenover de 0,30 procentpunt verhoging van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00030A7A">
-        <w:t>Patijn</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00030A7A">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">mogelijk, omdat de doorwerking afhankelijk is van cao-onderhandelingen die per sector en per bedrijf verschillen en zich over een onbekende periode uitstrekt. </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie ter compensatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staat een nagenoeg gelijke verlaging van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iab-Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor werkgevers. Het netto-effect op de loonruimte is daarmee nihil. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D16E3" w:rsidP="007C0A19" w:rsidRDefault="001D16E3" w14:paraId="1D9A49AC" w14:textId="77777777"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> geraamd. </w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="066FE998" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De compenserende verhoging van de premies voor de verlaging van het maximumpremieloon is budgetneutraal: het hogere tarief compenseert de smallere grondslag door het lagere maximumpremieloon. Dat heeft een effect op de verdeling van premies voor verschillende werkgevers en werknemers, maar niet op de totale loonruimte. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC3B6B" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="430912E4" w14:textId="0E9AF274">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> dan in het </w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="3D0A185B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoe dit per werkgever uitpakt verschilt: bedrijven met vooral werknemers onder het maximumpremieloon zien hun premielast per saldo eerder stijgen, terwijl bedrijven met veel werknemers daarboven juist baat hebben bij het lagere plafond. Via de loonruimte kan dit ook doorwerken op de betrokken werknemers. In cao-onderhandelingen wordt doorgaans echter niet gestuurd op basis van de individuele wig per werknemer. Het is daarom onzeker of werknemers boven en onder het maximumpremieloon in de praktijk een ander effect zullen ervaren, of dat de premieverandering per cao verwerkt wordt in een generieke aanpassing van het loonbod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="2B7C25FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vrijheidsbijdrage van bedrijven bedraagt een verhoging van 0,43 procentpunt van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
-        <w:t>basispad</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00916734">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie op basis van de taakstellende invulling in het coalitieakkoord. De vrijheidsbijdrage van bedrijven brengt, anders dan de compensatie voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het maximumpremieloon, daadwerkelijk aanvullende middelen op. Dat vergroot de wig en heeft daarmee effect op de loonruimte. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC3B6B" w:rsidP="007C0A19" w:rsidRDefault="00CC3B6B" w14:paraId="4E2692A3" w14:textId="77777777"/>
-[...160 lines deleted...]
-    <w:p w:rsidRPr="00B13FF6" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="3F1422D8" w14:textId="4BE3BD11">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="666E7F72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk229489645" w:id="1"/>
-      <w:r>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Het is uiteindelijk aan iedere individuele werkgever om te besluiten op welke manier zij hogere werkgeverslasten opvangen. </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om een gevoel van orde van grootte te krijgen, kan de vrijheidsbijdrage van bedrijven van 1,7 miljard gedeeld worden door de circa 10 miljoen werkenden. Dit komt gemiddeld neer op 170 euro per werknemer per jaar aan hogere werkgeverslasten. Het CPB gaat er op lange termijn vanuit dat circa 75% van deze lasten wordt doorberekend in de loonruimte. Op korte termijn zal het effect kleiner zijn. Dit is nadrukkelijk een grove inschatting, want de berekening doet geen recht aan verschillen tussen werknemers en bovendien zijn effecten via arbeidsaanbod, bestedingen en algemene evenwichtseffecten hierin niet meegenomen. Het is uiteindelijk aan iedere individuele werkgever om te besluiten op welke manier zij hogere werkgeverslasten opvangen. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="02899D1B" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="2AC978B2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2.3 Structurele tegenvaller</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00497E00" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="745CB6C0" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="0E281B5C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00497E00">
-[...3 lines deleted...]
-        <w:t>2.3 Structurele tegenvaller</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het commissiedebat is gevraagd of de tegenvaller bij de WIA niet eenmalig is. Het betreft een structurele tegenvaller. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B240CD" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="7FBF01DD" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Het betreft een structurele tegenvaller. </w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="33AE51F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De WIA-tegenvaller zal ervoor zorgen dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lastendekkende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-premie hoger wordt vastgesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Volgens de begrotingsregels van het kabinet worden de hogere premie-inkomsten echter niet gebruikt om hogere uitgaven te bekostigen vanwege de scheiding van inkomsten en uitgaven (zie “Overheidsfinanciën en begrotingsregels” hierboven). Het kabinet kiest daarom om de hogere uitkeringslasten binnen het uitgavenplafond te compenseren met maatregelen aan de uitgavenkant van de begroting. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="23DBC875" w14:textId="1FD66A76">
-[...101 lines deleted...]
-    <w:p w:rsidRPr="00497E00" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="185535C0" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="1A98739B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00497E00">
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kamerbrief over de toekomst van de fondsensystematiek</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C961BD" w:rsidDel="00C961BD">
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9" w:rsidDel="00C961BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00497E00">
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="00524329" w:rsidRDefault="00164D0F" w14:paraId="17FBBB47" w14:textId="77777777">
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> Daarbij betrek ik ook de motie-</w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="6597C784" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit deze Kamerbrief wordt duidelijk dat de fondsensystematiek werknemersverzekeringen complex is. Dat is onder andere de situatie, omdat de premies een verzekeringskarakter hebben maar ook functioneren als onderdeel van de rijksbegroting. Dat roept terecht vragen op over het stelsel, zoals ook tijdens het commissiedebat van 8 april jl. naar voren kwam. Ik heb daarom een Kamerbrief toegezegd over de toekomst van de fondsensystematiek. Die brief zal dieper ingaan op de visie van het kabinet over zeggenschap omtrent het stelsel en de relatie tussen de begroting, het budget en de fondsen. Daarbij betrek ik ook de motie-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00922A3B" w:rsidR="00922A3B">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Grinwis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D539AD">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00922A3B" w:rsidR="00922A3B">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Patijn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000838E5" w:rsidR="00D539AD">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="00922A3B" w:rsidR="00922A3B">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> over de juridische houdbaarheid en maatschappelijke wenselijkheid van de stijgende </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00922A3B" w:rsidR="00922A3B">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00922A3B" w:rsidR="00922A3B">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie. Deze brief is voor het najaar toegezegd en wordt met sociale partners besproken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="2F4C52EF" w14:textId="77777777"/>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00916734" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="51E6AFB6" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="0ACDF45D" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="19EFA878" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="1A244C5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="004A61F9" w:rsidRDefault="00913CD1" w14:paraId="7D921E37" w14:textId="4EEA6357">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9" w:rsidR="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="004A61F9" w:rsidRDefault="00913CD1" w14:paraId="0432790C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>J.A. Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="004A61F9" w:rsidRDefault="00913CD1" w14:paraId="1F5A6AB9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="004A61F9" w:rsidRDefault="00913CD1" w14:paraId="6ABCF8DF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="1A1EC4C9" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="6EA46FA8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bijlage </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="2970078C" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="355C6868" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="49DE45FF" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="351E38AC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="6F30340E" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="6370DE9F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005C0A67" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="2749F6EC" w14:textId="77777777">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">grondslag van het premieplichtige inkomen van het betreffende fonds. Hieruit volgt dan de tariefverhoging die nodig is om de door het kabinet afgesproken lastenverlichting of lastenverzwaring voor bedrijven en burgers te bereiken. De individuele tariefmutaties worden niet afgerond. Dat gebeurt pas als, tegen het einde van het jaar, het definitieve premietarief voor het aankomende jaar wordt vastgelegd in een ministeriele regeling. Daarmee wordt voorkomen dat de premie meer of minder stijgt dan de bedoeling is enkel vanwege het meermaals afronden. </w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="7C19662E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In onderstaande tabel staan per fonds en per maatregel de gevolgen van het coalitieakkoord zoals deze nu in de geraamde premietarieven zijn verwerkt. De methodiek die daarbij wordt gebruikt, luidt als volgt. Het coalitieakkoord is opgesteld in 2026. Alle maatregelen in het coalitieakkoord zijn daarom ook weergegeven in het prijsniveau van 2026. Als maatregelen pas in een later jaar ingaan, of niet elk jaar dezelfde omvang hebben, dan wordt de maatregel eerst omgerekend naar lopende prijzen. Oftewel, voor elk jaar wordt de maatregel dan omgezet naar het geraamde prijsniveau van dat jaar. De omvang van de maatregel wordt daarna gedeeld door de geraamde grondslag van het premieplichtige inkomen van het betreffende fonds. Hieruit volgt dan de tariefverhoging die nodig is om de door het kabinet afgesproken lastenverlichting of lastenverzwaring voor bedrijven en burgers te bereiken. De individuele tariefmutaties worden niet afgerond. Dat gebeurt pas als, tegen het einde van het jaar, het definitieve premietarief voor het aankomende jaar wordt vastgelegd in een ministeriele regeling. Daarmee wordt voorkomen dat de premie meer of minder stijgt dan de bedoeling is enkel vanwege het meermaals afronden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C0A67" w:rsidP="007C0A19" w:rsidRDefault="005C0A67" w14:paraId="5B927CB2" w14:textId="77777777"/>
-    <w:p w:rsidR="005C0A67" w:rsidP="007C0A19" w:rsidRDefault="005C0A67" w14:paraId="1DC6A503" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="7571EC8B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:u w:val="single"/>
-[...40 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005C0A67" w:rsidP="005C0A67" w:rsidRDefault="005C0A67" w14:paraId="08774235" w14:textId="77777777">
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> maximumpremieloon) blijft de werkgeverswig gelijk.</w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="2E8C77D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Uitgebreide toelichting verlaging maximum premieloon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C0A67" w:rsidP="005C0A67" w:rsidRDefault="005C0A67" w14:paraId="62339D28" w14:textId="77777777"/>
-[...44 lines deleted...]
-        <w:t>-premie van 0,08 procentpunt.</w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="5DDD9FB5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het coalitieakkoord versmalt de grondslag voor verschillende premies voor de werknemersverzekeringen door het maximumpremieloon (het maximale loon waarover premies verschuldigd zijn) met 20 procent te verlagen. Deze maatregel hangt samen met het maximumdagloon (het maximale dagloon dat onder de verzekering valt).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C0A67" w:rsidP="005C0A67" w:rsidRDefault="005C0A67" w14:paraId="154A8CFF" w14:textId="77777777"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="005C0A67" w:rsidP="005C0A67" w:rsidRDefault="005C0A67" w14:paraId="4304779E" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="1A44DC97" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005C0A67" w:rsidP="005C0A67" w:rsidRDefault="005C0A67" w14:paraId="1D6DBF18" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">alleen betaald door overheidswerkgevers. Het tarief van de Ufo-premie is veel lager dan dat van de </w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="5ECF4DAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het CPB heeft deze gevolgen voor de premiegrondslag van de verschillende fondsen geraamd. Voor het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betekent deze maatregel dat de premiegrondslag met iets meer dan 5 procent daalt. Hierdoor dalen de geraamde premieopbrengsten met circa 1,8 miljard euro (in prijzen 2029). Het premietarief moet daarom met 0,45 procentpunt omhoog om deze inkomstenderving te compenseren. Hierdoor stijgt de werkgeverswig voor werknemers met lage lonen. Voor werknemers met hoge lonen (boven het huidige maximumpremieloon) blijft de werkgeverswig gelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="51E37788" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="1E6D7127" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het verlagen van het maximumpremieloon heeft ook invloed op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie. Er is namelijk een smallere grondslag door het lagere maximumpremieloon, waardoor de premie moet worden verhoogd om dit te compenseren. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie wordt niet door het kabinet vastgesteld maar door UWV. UWV moet dat zodanig doen dat de geraamde premie-inkomsten van het komende jaar de geraamde uitgaven in dat jaar dekken. Dat betekent dus dat UWV pas in 2028 rekening zal houden met de daling van de premiegrondslag in 2029 door de coalitieakkoordmaatregel. Voor deze maatregel raamt het kabinet een stijging van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-premie van 0,08 procentpunt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="679AA95A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="335FC6C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de werkloosheidsfondsen heeft het verlagen van het maximumpremieloon ook een effect op de geraamde premietarieven. Voor het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>AWf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, het fonds voor de werkloosheidsuitkeringen van niet-overheidswerkgevers, zorgt dit voor een tariefstijging van 0,22 procentpunt. Dat geldt zowel voor het lage </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premietarief (voor vaste contracten) als het hoge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-premietarief (voor niet-vaste contracten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="7C59750A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="0EEBFC0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Ufo-premie wordt daarentegen alleen betaald door overheidswerkgevers. Het tarief van de Ufo-premie is veel lager dan dat van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">-premie omdat overheidswerkgevers eigenrisicodrager zijn voor de werkloosheid. Uit de Ufo-premie worden dus geen werkloosheidsuitkeringen betaald, maar alleen de uitvoeringskosten en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>-uitkeringen voor zieke werklozen. De maatregel rondom het maximumdagloon zorgt voor een stijging van de Ufo-premie van 0,05 procentpunt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C0A67" w:rsidP="005C0A67" w:rsidRDefault="005C0A67" w14:paraId="1648B544" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t>Wet kinderopvang (</w:t>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="0E30EBC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="05D199C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot is er de opslag voor de Wet kinderopvang (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Wko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Wko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> de </w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die werkgevers bovenop de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00916734">
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00916734">
-[...12 lines deleted...]
-        <w:t>. Het tarief van de opslag stijgt daarom met 0,03 procentpunt.</w:t>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-premie betalen, en die niet naar een fonds gaat, maar naar het Rijk. De maatregel rondom het maximumdagloon zorgt ook voor minder inkomsten uit deze opslag. Het tarief van de opslag stijgt daarom met 0,03 procentpunt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C0A67" w:rsidRDefault="005C0A67" w14:paraId="12D38647" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="5504CCB1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006001F2" w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="57D31826" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9069" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4989"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1020"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="0E56ADDC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5C12177D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Arbeidsongeschiktheidsfonds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3D1BFC3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="75A8843A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5CE59DA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6FDD0D5D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="234CE2FF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2E589B2D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Aof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-premie, na MEV 2026 (gemiddeld tarief)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1845E76A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>7,23%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4CCB8DB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>7,19%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3808BF3C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>7,17%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="429D3025" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>7,15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="35DBB88B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="57AD0529" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">grondslag </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Aof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (miljard euro), na MEV 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="23ABDC66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1332FB1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="25D85B02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="78281C89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>445</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="30D0B4FC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4943813D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3DC1EBB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="537C63D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="660EBD7D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5E885FD1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="61C1A634" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="51BBFC24" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Vrijheidsbijdrage - prijzen 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="33C4CDB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1.500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2013C643" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1.700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="31A9AC57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="554561B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="07EB7374" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5D12101A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Vrijheidsbijdrage - lopende prijzen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="19008EEA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1.538</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="457755D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1.796</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0E24E0BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="37CE7F03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="243D5D7E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6EB8E90D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mutatie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Aof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> premie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="46D1959A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,39%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="716514C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,43%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4DDAFC58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,43%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="650FA517" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,43%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="527024C6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="61386118" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Compensatie zorgpremies - prijzen 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4AF1CA02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>474</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="38DF84F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>657</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="71FCFA8D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1.150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1124F8F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1.194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="023384D1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="333FA23D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Compensatie zorgpremies - lopende prijzen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2B3FBDA0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="475A7732" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>694</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="749B8B5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1.246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0E3E2C3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1.326</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="01C4AEEE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0D7AEDF1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mutatie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Aof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> premie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4006E9E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,12%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="64473779" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,17%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1B281BE3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,29%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6CC2A1C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="4EC5EF19" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="717781F4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="10C14EE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="62FCB5A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="13D0C6CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4B672366" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="5E1E8B0F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1A727344" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">grondslag </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Aof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (miljard euro), na coalitieakkoord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="33BCC1BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>397</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6B610E74" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="05746B16" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5E3CD0AE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="5E512B79" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="54C9B536" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5939AEA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="14ED6AC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7325F34F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="11F4258C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="0150EC60" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6AFDA2F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Verlaging maximumpremieloon - lopende prijzen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1F61A7B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="006AC935" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1BB5A78F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-1.811</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="22E9E05C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="0E3091BB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1888CA86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Compensatie maximumpremieloon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="52CE35E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4BF5F977" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="36702651" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1.811</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="077AD456" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="5F71E1E1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="78536608" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mutatie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Aof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> premie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="327E3C77" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2FE268F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1BE09283" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,45%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="11615E78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,45%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="3C45D16B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2EF36F19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">totale mutatie  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Aof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-premie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4BF9DD4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,51%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4BAC07A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="21AD5C7E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1,17%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="12C21FAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1,18%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="2D194670" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5D7FB7BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Aof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-premie, na coalitieakkoord (gemiddeld tarief)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="07B8742D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>7,74%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4A4DA3C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>7,79%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1F903946" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>8,34%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7AF1E634" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>8,33%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="3DAFFFBE" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C0A19" w:rsidP="007C0A19" w:rsidRDefault="007C0A19" w14:paraId="58525926" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="008723C4" w:rsidRDefault="008723C4" w14:paraId="3C68310C" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="23F2F9B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008723C4" w:rsidRDefault="008723C4" w14:paraId="042E6005" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="3B618A5D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A61F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9069" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4989"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1020"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="3534CC1A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="06BE7C2B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algemeen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Werkloosheidsfons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="54AE2961" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="38764B13" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2D2AF3C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="63D67434" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="30DF5989" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4586D9C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>AWf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> premie, na MEV 2026 (gemiddeld tarief)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="615DD3C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>3,99%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="67925860" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4,03%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="745547F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4,03%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="06B6E0EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4,03%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="6911C5B5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="037A9F29" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">grondslag </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Awf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (miljard euro), na coalitieakkoord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="123898D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="204BA195" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="10829D2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7DD4D58F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="4E52A293" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="69DAAD35" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0533BF25" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2D38AFB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="72B96E3F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4EC74944" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="5FC41C59" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5333B851" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Verlaging maximumpremieloon - lopende prijzen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0232F03E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="773734D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1BF21BE8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-691</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="322565EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="4C63229A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="018067B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Compensatie maximumpremieloon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="361781BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3ED91A96" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="29DDB327" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>691</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="392E9DA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="43864B82" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="12334F5B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mutatie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>AWf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-premie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="55780EA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="79D615A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="25094F02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,22%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7128C123" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,22%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="28F7905F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="120B945E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">totale mutatie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Awf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-premie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6147A154" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="140502CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1F48A8BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,22%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="417E650E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,22%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="6B3171D1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3C6A4E86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>AWf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-premie, na coalitieakkoord (gemiddeld tarief)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5553457E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>3,99%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="769DD24E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4,03%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1F99EAE1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4,25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6ED48CFB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4,25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="62E849D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008723C4" w:rsidRDefault="008723C4" w14:paraId="02265E50" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="0465EB78" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9069" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4989"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="008723C4" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="787C7F05" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="3B8C141B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008723C4" w:rsidR="008723C4" w:rsidP="008723C4" w:rsidRDefault="008723C4" w14:paraId="61A298DF" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="550701B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:t>Arbeidsongeschiktheidsfonds</w:t>
+              </w:rPr>
+              <w:t>Werkhervattingskas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008723C4" w:rsidR="008723C4" w:rsidP="008723C4" w:rsidRDefault="008723C4" w14:paraId="35CF9F78" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="08D94F8E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008723C4">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008723C4" w:rsidR="008723C4" w:rsidP="008723C4" w:rsidRDefault="008723C4" w14:paraId="79258D1E" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="13CDA30D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008723C4">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008723C4" w:rsidR="008723C4" w:rsidP="008723C4" w:rsidRDefault="008723C4" w14:paraId="30A39F87" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="52F4E07F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008723C4">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008723C4" w:rsidR="008723C4" w:rsidP="008723C4" w:rsidRDefault="008723C4" w14:paraId="102BB99D" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="17553983" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008723C4">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008723C4" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="6A0B9361" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="785F689A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="07EC2E86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008723C4">
-[...3 lines deleted...]
-              <w:t>Aof</w:t>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Whk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008723C4">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-premie, na MEV 2026 (gemiddeld tarief)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...114 lines deleted...]
-              <w:t>7,15%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0AC16E93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1,52%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="39BBB11B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1,52%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="70861905" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1,52%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="637AC834" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1,52%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008723C4" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="2B6545C1" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="275B6EA6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7F3CC37E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">grondslag </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008723C4">
-[...3 lines deleted...]
-              <w:t>Aof</w:t>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Whk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008723C4">
-[...131 lines deleted...]
-              <w:t>445</w:t>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (miljard euro), na coalitieakkoord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5924BA2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="71071E7F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>241</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3929D949" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="158195C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>244</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008723C4" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="1A11517A" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="7FE92DDE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...126 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="79B0A61A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="08E11E72" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3F59BD93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="70CA9926" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="27624476" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008723C4" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="65B5A033" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="1B763B1F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...135 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2F919709" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Verlaging maximumpremieloon - lopende prijzen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7F5BF1A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0551CAFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2DE51E8F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="49D214D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008723C4" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="6A5DD40E" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="5FEB5595" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...135 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="21C6E4E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Compensatie maximumpremieloon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="66479D06" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="645FD0BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4AD7A92B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4E81AD8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008723C4" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="1B8D99B8" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="01A4B917" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="623F15C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mutatie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008723C4">
-[...3 lines deleted...]
-              <w:t>Aof</w:t>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Whk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008723C4">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> premie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...114 lines deleted...]
-              <w:t>0,43%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2933A600" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3D7409A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="27A2C8E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,08%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2B01DDBF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,08%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008723C4" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="2C57265D" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="2E166F52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...145 lines deleted...]
-              <w:t>1.194</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="275D4C86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">totale mutatie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Whk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-premie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="414D67C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5192297F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6F4ECF24" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,08%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3D6D8865" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,08%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008723C4" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="43A07826" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="34056FC5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...194 lines deleted...]
-            </w:r>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2DB97475" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008723C4">
-[...3 lines deleted...]
-              <w:t>Aof</w:t>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Whk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008723C4">
-[...1309 lines deleted...]
-            <w:tcW w:w="4989" w:type="dxa"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-premie, na coalitieakkoord (gemiddeld tarief)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-              <w:t>-premie, na coalitieakkoord (gemiddeld tarief)</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3EB573E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1,52%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>7,74%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="522C8F74" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1,52%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>7,79%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="12883EDE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1,60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...50 lines deleted...]
-              <w:t>8,33%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0FE08971" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1,60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008723C4" w:rsidRDefault="008723C4" w14:paraId="122E9D98" w14:textId="77777777">
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="4F9DA97D" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008723C4" w:rsidRDefault="008723C4" w14:paraId="21607AEE" w14:textId="77777777">
-[...19 lines deleted...]
-    <w:p w:rsidR="00FC3E72" w:rsidP="007C0A19" w:rsidRDefault="00FC3E72" w14:paraId="7521DF1D" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9069" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4989"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="72D560CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="28144004" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC3E72" w:rsidR="00FC3E72" w:rsidP="00FC3E72" w:rsidRDefault="00FC3E72" w14:paraId="2F7956DE" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="45A8EE23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC3E72">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Algemeen </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>Uitvoeringfonds voor de overheid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7CC483B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Werkloosheidsfons</w:t>
-[...25 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="19FCE203" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>2027</w:t>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1577564C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>2028</w:t>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1E3666D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>2029</w:t>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="2A351800" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="272A08FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...164 lines deleted...]
-              <w:t>4,03%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2BE8A13C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ufo-premie, na MEV 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="167E5517" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,68%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0793021D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,68%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2DC4D333" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,68%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="72E71BFF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,68%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="409D6991" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="7A2D13A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...166 lines deleted...]
-              <w:t>323</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="12A7956C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>grondslag Ufo (miljard euro), na coalitieakkoord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="421C1CF6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4B8FE335" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6A0C39EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7217127C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="5245EC55" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="00EF94EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...126 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2E571FF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5F723925" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3C07284B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="79A195A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="46F6B0F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="06BCE92D" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="41A6F17D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="02310D7C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Verlaging maximumpremieloon - lopende prijzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...97 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2EDF092B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3D6F81A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="79CE0313" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6F58EDC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="1A7CD0C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="005486EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3C8B2E8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Compensatie maximumpremieloon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...97 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="42852DB6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0A378732" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0F4A481B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2FBCFD77" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="5D8D90A3" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="28AAC591" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...159 lines deleted...]
-              <w:t>0,22%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="45C879D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mutatie Ufo-premie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="36F6840C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2A3493E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3E1AF310" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,05%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2AEB871A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,05%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00FC3E72" w:rsidTr="00D23B89" w14:paraId="28CFE39E" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="62ADCFA4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3A6A0C57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>totale</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>totale mutatie Ufo-premie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="11683615" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> mutatie </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Awf</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>0,00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="65EF7A40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>-premie</w:t>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>0,00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2F31D30D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>0,00%</w:t>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>0,05%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="257A5F7C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>0,00%</w:t>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...42 lines deleted...]
-              <w:t>0,22%</w:t>
+              <w:t>0,05%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="7AB0F1E7" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="7A3C10D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>-premie, na coalitieakkoord (gemiddeld tarief)</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4103BE3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ufo-premie - na coalitieakkoord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>3,99%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="47A60712" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,68%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>4,03%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="476A205F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,68%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>4,25%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="4D68A664" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,73%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>4,25%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="42C427EA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,73%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC3E72" w:rsidP="007C0A19" w:rsidRDefault="00FC3E72" w14:paraId="713D3382" w14:textId="77777777"/>
-    <w:p w:rsidR="00FC3E72" w:rsidP="007C0A19" w:rsidRDefault="00FC3E72" w14:paraId="53EE0786" w14:textId="77777777"/>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="49FD5FE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9069" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4989"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1020"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="2BB292CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="51A608F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC3E72" w:rsidR="00FC3E72" w:rsidP="00FC3E72" w:rsidRDefault="00FC3E72" w14:paraId="6DA37EE9" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1854C26A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC3E72">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Werkhervattingskas</w:t>
+              <w:t>Wet kinderopvang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC3E72" w:rsidR="00FC3E72" w:rsidP="00FC3E72" w:rsidRDefault="00FC3E72" w14:paraId="3448ABAE" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="06B31768" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC3E72">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC3E72" w:rsidR="00FC3E72" w:rsidP="00FC3E72" w:rsidRDefault="00FC3E72" w14:paraId="62EEEF93" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1F959B6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC3E72">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC3E72" w:rsidR="00FC3E72" w:rsidP="00FC3E72" w:rsidRDefault="00FC3E72" w14:paraId="0369D18B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="497818E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC3E72">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC3E72" w:rsidR="00FC3E72" w:rsidP="00FC3E72" w:rsidRDefault="00FC3E72" w14:paraId="0D986DA2" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="1F606F99" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC3E72">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="2BA8CA97" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="5EBC78CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...164 lines deleted...]
-              <w:t>1,52%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="69B2B109" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>opslag WKO - na MEV 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="073EA726" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="099F2078" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="38AD4FE5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6BDED5C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="56BDE9C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="0B992EEE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...166 lines deleted...]
-              <w:t>244</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7F73492E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>grondslag WKO (miljard euro), na coalitieakkoord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="04CB5B75" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>392</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="088040CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3B426272" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7CC779D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>412</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="7622BF18" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="4C8C58A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...126 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0EAA1870" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2E78281A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="52A735C0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="73C5EB73" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0AE69FC7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="6457B942" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="582E543B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3F31E3D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Verlaging maximumpremieloon - lopende prijzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...97 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="77FDD15E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5F55FA6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="007554C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3041678D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="1B507BEA" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="3A4E0D94" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="04622FC5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Compensatie maximumpremieloon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...97 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="45CF4992" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3C4637F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6CDCBA1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6ADCF91F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="19843D99" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="7D3C7634" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...159 lines deleted...]
-              <w:t>0,08%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="5F6BAF38" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mutatie opslag WKO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="412DE9FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="220" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="19763EF1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="68596795" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,03%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="48E7BCA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,03%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="258E9D2F" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="18EAB799" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="138FA38D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>totale</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>totale mutatie opslag WKO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="0882190A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> mutatie </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Whk</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>0,00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="02074CAF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>-premie</w:t>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>0,00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6D1583F4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>0,00%</w:t>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              <w:t>0,03%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="6D741230" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>0,00%</w:t>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...42 lines deleted...]
-              <w:t>0,08%</w:t>
+              <w:t>0,03%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC3E72" w:rsidR="00D23B89" w:rsidTr="00D23B89" w14:paraId="6C76BAE6" w14:textId="77777777">
+      <w:tr w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidTr="00BC3910" w14:paraId="516E55D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>-premie, na coalitieakkoord (gemiddeld tarief)</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="7F921B4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>opslag WKO - stand na coalitieakkoord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>1,52%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="232E7E6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>1,52%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="49B484BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>1,60%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="2D555DDE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,53%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>1,60%</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00BC3910" w:rsidRDefault="00913CD1" w14:paraId="3EFED641" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>0,53%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC3E72" w:rsidP="007C0A19" w:rsidRDefault="00FC3E72" w14:paraId="21ED05DD" w14:textId="77777777"/>
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="10DF742B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="008723C4" w:rsidP="007C0A19" w:rsidRDefault="008723C4" w14:paraId="25A6E519" w14:textId="77777777"/>
-[...3078 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="67785A67" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00913CD1" w:rsidP="00913CD1" w:rsidRDefault="00913CD1" w14:paraId="0F3117E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A61F9" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="696DF33E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004A61F9" w:rsidR="00FE0FA3" w:rsidSect="00913CD1">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4502E494" w14:textId="77777777" w:rsidR="00EB0F7E" w:rsidRDefault="00EB0F7E">
+    <w:p w14:paraId="7206A0DD" w14:textId="77777777" w:rsidR="00916C27" w:rsidRDefault="00916C27" w:rsidP="00913CD1">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="158C717C" w14:textId="77777777" w:rsidR="00EB0F7E" w:rsidRDefault="00EB0F7E">
+    <w:p w14:paraId="1E9C93AD" w14:textId="77777777" w:rsidR="00916C27" w:rsidRDefault="00916C27" w:rsidP="00913CD1">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A8AE30D" w14:textId="77777777" w:rsidR="00A002F7" w:rsidRDefault="00A002F7">
+  <w:p w14:paraId="01140813" w14:textId="77777777" w:rsidR="007229DC" w:rsidRPr="00913CD1" w:rsidRDefault="007229DC" w:rsidP="00913CD1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="355B78B4" w14:textId="77777777" w:rsidR="00A002F7" w:rsidRDefault="00A002F7">
+  <w:p w14:paraId="56E6D909" w14:textId="77777777" w:rsidR="007229DC" w:rsidRPr="00913CD1" w:rsidRDefault="007229DC" w:rsidP="00913CD1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="521B3837" w14:textId="77777777" w:rsidR="00A002F7" w:rsidRDefault="00A002F7">
+  <w:p w14:paraId="457262EE" w14:textId="77777777" w:rsidR="007229DC" w:rsidRPr="00913CD1" w:rsidRDefault="007229DC" w:rsidP="00913CD1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EFF7350" w14:textId="77777777" w:rsidR="00EB0F7E" w:rsidRDefault="00EB0F7E">
+    <w:p w14:paraId="677E016E" w14:textId="77777777" w:rsidR="00916C27" w:rsidRDefault="00916C27" w:rsidP="00913CD1">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AA5E44D" w14:textId="77777777" w:rsidR="00EB0F7E" w:rsidRDefault="00EB0F7E">
+    <w:p w14:paraId="5A9E0BCB" w14:textId="77777777" w:rsidR="00916C27" w:rsidRDefault="00916C27" w:rsidP="00913CD1">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="49AA25D1" w14:textId="77777777" w:rsidR="007C0A19" w:rsidRPr="008B26BC" w:rsidRDefault="007C0A19" w:rsidP="007C0A19">
+    <w:p w14:paraId="32B3120E" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="004A61F9" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B26BC">
+      <w:r w:rsidRPr="004A61F9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B26BC">
+      <w:r w:rsidRPr="004A61F9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nummer TZ202604-137.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1F79A6F5" w14:textId="77777777" w:rsidR="00834D3E" w:rsidRPr="000838E5" w:rsidRDefault="00834D3E">
+    <w:p w14:paraId="1AC86E2B" w14:textId="1F8249C6" w:rsidR="00913CD1" w:rsidRPr="004A61F9" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000838E5">
+      <w:r w:rsidRPr="004A61F9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000838E5">
+      <w:r w:rsidRPr="004A61F9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26 32716 nr. 57</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26 32716, nr. 57</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1906CB4A" w14:textId="77777777" w:rsidR="003E0F8B" w:rsidRPr="00BE770F" w:rsidRDefault="003E0F8B" w:rsidP="003E0F8B">
+    <w:p w14:paraId="16371B40" w14:textId="35F1D882" w:rsidR="00913CD1" w:rsidRPr="00BE770F" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE770F">
+      <w:r w:rsidRPr="004A61F9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE770F">
+      <w:r w:rsidRPr="004A61F9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00504B1F">
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26 36800 XV, nr. 119</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE770F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Kamerstukken</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D39F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="5B1D1F7E" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="008B26BC" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> II 2025/26 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE770F">
+      </w:pPr>
+      <w:r w:rsidRPr="008B26BC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>36800</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D39F0">
+        <w:t xml:space="preserve"> Nummer TZ202604-136.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="074E1C4A" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="008B26BC" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nr. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE770F">
+      </w:pPr>
+      <w:r w:rsidRPr="008B26BC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">119 </w:t>
+        <w:t xml:space="preserve"> De wijziging van de begrotingsstaten van het ministerie van Sociale Zaken en Werkgelegenheid voor het jaar 2026. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="34B197E5" w14:textId="77777777" w:rsidR="007C0A19" w:rsidRPr="008B26BC" w:rsidRDefault="007C0A19" w:rsidP="007C0A19">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="5A9FEB7E" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="008B26BC" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nummer TZ202604-136.</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="Voetnoottekst"/>
+        <w:t xml:space="preserve"> De inkomsten respectievelijk uitgaven zijn geregeld in artikelen 99 / 100 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t>AWf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B26BC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>), 107 / 108 (Ufo), en 114 / 115 en 118 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B26BC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B26BC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="441A2BD9" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="008B26BC" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De wijziging van de begrotingsstaten van het ministerie van Sociale Zaken en Werkgelegenheid voor het jaar 2026. </w:t>
+        <w:t xml:space="preserve"> Miljoenennota 2024 (Kamerstukken II 2023/24, 36 410, nr. 1), Miljoenennota 2025 (Kamerstukken II 2024/25, 36 600, nr. 1) en Miljoenennota 2026 (Kamerstukken II 2025/26, 36 800, nr. 1), telkens het onderdeel inkomstenkader.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="20A290E6" w14:textId="77777777" w:rsidR="007C0A19" w:rsidRPr="008B26BC" w:rsidRDefault="007C0A19" w:rsidP="007C0A19">
+  <w:footnote w:id="8">
+    <w:p w14:paraId="3B10ECF6" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="000838E5" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B26BC">
+      <w:r w:rsidRPr="000838E5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De inkomsten respectievelijk uitgaven zijn geregeld in artikelen </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B26BC">
+        <w:t xml:space="preserve"> Voor zelfstandigen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000838E5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>99 /</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B26BC">
+        <w:t>dga’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000838E5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 100 (</w:t>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B26BC">
+      <w:r w:rsidRPr="000838E5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>AWf</w:t>
+        <w:t>uikeringsontvangers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008B26BC">
+      <w:r w:rsidRPr="000838E5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>), 107 / 108 (Ufo), en 114 / 115 en 118 (</w:t>
+        <w:t xml:space="preserve"> die de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B26BC">
+      <w:r w:rsidRPr="000838E5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Aof</w:t>
+        <w:t>iab-Zvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008B26BC">
+      <w:r w:rsidRPr="000838E5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="Voetnoottekst"/>
+        <w:t xml:space="preserve"> zelf moeten betalen kiest het kabinet voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000838E5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008B26BC">
+        <w:t>compenastie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000838E5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Miljoenennota 2024 (Kamerstukken II 2023/24, 36 410, nr. 1), Miljoenennota 2025 (Kamerstukken II 2024/25, 36 600, nr. 1) en Miljoenennota 2026 (Kamerstukken II 2025/26, 36 800, nr. 1), telkens het onderdeel inkomstenkader.</w:t>
-[...106 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> via het tarief-eerste-schijf van de inkomstenbelasting (TES). Lagere zorguitgaven zorgen er ook voor dat zorgverzekeraars de nominale premie minder verhogen dan geraamd. Ook dit wordt gecompenseerd via het TES. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1C9E6307" w14:textId="77777777" w:rsidR="007C0A19" w:rsidRPr="008B26BC" w:rsidRDefault="007C0A19" w:rsidP="007C0A19">
+    <w:p w14:paraId="135F7E00" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="008B26BC" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="008B26BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Belastingen in maatschappelijk perspectief: Bouwstenen voor een beter en eenvoudiger belastingstelsel | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="0349D033" w14:textId="77777777" w:rsidR="007C0A19" w:rsidRPr="008B26BC" w:rsidRDefault="007C0A19" w:rsidP="007C0A19">
+    <w:p w14:paraId="5171774D" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="008B26BC" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="008B26BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Saffier 3.0 | CPB Website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="41C4E109" w14:textId="77777777" w:rsidR="007C0A19" w:rsidRPr="008B26BC" w:rsidRDefault="007C0A19" w:rsidP="007C0A19">
+    <w:p w14:paraId="08FAB2BF" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="008B26BC" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Budgettaire tabel en bijlage bij Aan de slag, het coalitieakkoord tussen D66, VVD en CDA, maatregelen 34, 37, 38, 39, 40 en 41.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="38F9EC11" w14:textId="77777777" w:rsidR="007C0A19" w:rsidRPr="008B26BC" w:rsidRDefault="007C0A19" w:rsidP="007C0A19">
+    <w:p w14:paraId="14A800D6" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="008B26BC" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze oploop zal ook nog worden toegevoegd aan de raming van de SZW-premies, zodra deze met latere jaren wordt uitgebreid. De verhoging van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -14056,2214 +12140,193 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">-premie specifiek voor de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>iab-Zvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> zal na 2030 daarom ook nog toenemen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="09D2E110" w14:textId="77777777" w:rsidR="007C0A19" w:rsidRPr="008B26BC" w:rsidRDefault="007C0A19" w:rsidP="007C0A19">
+    <w:p w14:paraId="0C34D51B" w14:textId="77777777" w:rsidR="00913CD1" w:rsidRPr="008B26BC" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze koppeling is overigens niet volledig, omdat een deel van de WGA uit het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> wordt betaald, en ook niet permanent omdat </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> wordt betaald, en ook niet permanent omdat WGA uitkeringen alleen de eerste 10 jaar ten laste van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>WGA uitkeringen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> alleen de eerste 10 jaar ten laste van de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B26BC">
+        <w:t xml:space="preserve"> komen.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="61E02B99" w14:textId="25B83990" w:rsidR="00913CD1" w:rsidRPr="008B26BC" w:rsidRDefault="00913CD1" w:rsidP="00913CD1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Whk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B26BC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> komen.</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="Voetnoottekst"/>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26 32716</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:footnoteRef/>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008B26BC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26 32716 nr. 57</w:t>
+        <w:t xml:space="preserve"> nr. 57</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2ECCA1B9" w14:textId="77777777" w:rsidR="00A002F7" w:rsidRDefault="00A002F7">
+  <w:p w14:paraId="04EDEDFE" w14:textId="77777777" w:rsidR="007229DC" w:rsidRPr="00913CD1" w:rsidRDefault="007229DC" w:rsidP="00913CD1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="102CF18C" w14:textId="77777777" w:rsidR="00545A9B" w:rsidRDefault="001804D5">
-[...299 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5D6059EC" w14:textId="77777777" w:rsidR="007229DC" w:rsidRPr="00913CD1" w:rsidRDefault="007229DC" w:rsidP="00913CD1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78E631F6" w14:textId="77777777" w:rsidR="00545A9B" w:rsidRDefault="001804D5">
+  <w:p w14:paraId="1B2FAC9F" w14:textId="77777777" w:rsidR="007229DC" w:rsidRPr="00913CD1" w:rsidRDefault="007229DC" w:rsidP="00913CD1">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1014 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9DD52323"/>
-[...704 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67FE3C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73749B14"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16332,51 +12395,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F4E5C1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="881AD896"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -16453,538 +12516,238 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1199245459">
-[...11 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1060052033">
+  <w:num w:numId="1" w16cid:durableId="1207138928">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1305045423">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="2" w16cid:durableId="764111229">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00545A9B"/>
-[...289 lines deleted...]
-    <w:rsid w:val="00FF3C09"/>
+    <w:rsidRoot w:val="00913CD1"/>
+    <w:rsid w:val="0025155B"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004A61F9"/>
+    <w:rsid w:val="00623484"/>
+    <w:rsid w:val="0062368D"/>
+    <w:rsid w:val="007229DC"/>
+    <w:rsid w:val="007447B5"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:rsid w:val="00916C27"/>
+    <w:rsid w:val="00930D17"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00CB7BDF"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="560BFB75"/>
+  <w14:docId w14:val="3174B704"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AE717677-F748-4058-ADCA-931BF139DD77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17009,75 +12772,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -17112,55 +12875,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -17232,1557 +12995,899 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Aanhef">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendagegevenskopjes">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlagekop">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomst">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="12"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomstcursief">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Functie">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Geleideformuliernotasenbrieven">
-    <w:name w:val="Geleideformulier notas en brieven"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-    <w:tblPr>
-[...545 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens">
-    <w:name w:val="Toezendgegevens"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="V12">
-    <w:name w:val="V12"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...85 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="V7vet">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
-      <w:b/>
-[...150 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11,L"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A72475"/>
+    <w:rsid w:val="00913CD1"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00913CD1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00913CD1"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
+    <w:name w:val="KixCode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
+    <w:name w:val="Referentiegegevens HL"/>
+    <w:basedOn w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
+    <w:name w:val="Referentiegegevenskopjes"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00913CD1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char,L Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00A72475"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00913CD1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A72475"/>
+    <w:rsid w:val="00913CD1"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A72475"/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A72475"/>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:link w:val="GeenafstandChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A72475"/>
+    <w:rsid w:val="00913CD1"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
     <w:name w:val="Geen afstand Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Geenafstand"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00A72475"/>
-[...16 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00913CD1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
-[...91 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...223 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/saffier-30" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/02/01/belastingen-in-maatschappelijk-perspectief-bouwstenen-voor-een-beter-belastingstelsel" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Mijn%20documenten\FEZ\FEZ\Premies%20en%20fondsen\2026%2004%2024%20UWV%20en%20SVB%20jaarrekening%20-%20fondsvermogen%20(version%201).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Mijn%20documenten\FEZ\FEZ\Premies%20en%20fondsen\2026%2004%2024%20UWV%20en%20SVB%20jaarrekening%20-%20fondsvermogen%20(version%201).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\frd.shsdir.nl\usersszw\6\droelofsen\HOME\Mijn%20documenten\premies\2026%2005%2029%20SZW%20FEZ%20achtergrondinformatie%20fondsen.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="nl-NL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
@@ -18969,51 +14074,51 @@
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>20103</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>24141</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>28175</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>33721</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>38883</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>43846</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-EE69-4A02-B9F0-543481C9ADCF}"/>
+              <c16:uniqueId val="{00000000-AF9C-493B-8389-D5F3C3E0CF34}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>UWV!$A$9</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Whk</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
               <a:round/>
             </a:ln>
@@ -19158,51 +14263,51 @@
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>1156</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>1217</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>1078</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>523</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>116</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>116</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-EE69-4A02-B9F0-543481C9ADCF}"/>
+              <c16:uniqueId val="{00000001-AF9C-493B-8389-D5F3C3E0CF34}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>UWV!$A$13</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>AWf</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="50000"/>
                   <a:lumOff val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
@@ -19361,51 +14466,51 @@
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>-6882</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>-2528</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>6601</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>11314</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>16002</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-EE69-4A02-B9F0-543481C9ADCF}"/>
+              <c16:uniqueId val="{00000002-AF9C-493B-8389-D5F3C3E0CF34}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>UWV!$A$15</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Ufo</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="50000"/>
                   <a:lumOff val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
@@ -19565,51 +14670,51 @@
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>2234</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>2587</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>3078</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>3636</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>4195</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>4780</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-EE69-4A02-B9F0-543481C9ADCF}"/>
+              <c16:uniqueId val="{00000003-AF9C-493B-8389-D5F3C3E0CF34}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1266511391"/>
         <c:axId val="1266510975"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1266511391"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
@@ -19984,51 +15089,51 @@
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>7.03</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>6.76</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>6.87</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>7.29</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>7.39</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>7.36</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-DF08-485E-9254-66F0D601B99F}"/>
+              <c16:uniqueId val="{00000000-7FBC-4B5A-93A2-9139A5129BB6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>premietarieven2!$A$17</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Whk</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
@@ -20171,51 +15276,51 @@
                 </c:pt>
                 <c:pt idx="19" formatCode="0.00">
                   <c:v>1.36</c:v>
                 </c:pt>
                 <c:pt idx="20" formatCode="0.00">
                   <c:v>1.52</c:v>
                 </c:pt>
                 <c:pt idx="21" formatCode="0.00">
                   <c:v>1.53</c:v>
                 </c:pt>
                 <c:pt idx="22" formatCode="0.00">
                   <c:v>1.22</c:v>
                 </c:pt>
                 <c:pt idx="23" formatCode="0.00">
                   <c:v>1.33</c:v>
                 </c:pt>
                 <c:pt idx="24" formatCode="0.00">
                   <c:v>1.52</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-DF08-485E-9254-66F0D601B99F}"/>
+              <c16:uniqueId val="{00000001-7FBC-4B5A-93A2-9139A5129BB6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>premietarieven2!$A$18</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>AWf</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
@@ -20340,51 +15445,51 @@
                 </c:pt>
                 <c:pt idx="19" formatCode="0.00">
                   <c:v>2.91</c:v>
                 </c:pt>
                 <c:pt idx="20" formatCode="0.00">
                   <c:v>3.95</c:v>
                 </c:pt>
                 <c:pt idx="21" formatCode="0.00">
                   <c:v>3.89</c:v>
                 </c:pt>
                 <c:pt idx="22" formatCode="0.00">
                   <c:v>3.89</c:v>
                 </c:pt>
                 <c:pt idx="23" formatCode="0.00">
                   <c:v>3.99</c:v>
                 </c:pt>
                 <c:pt idx="24" formatCode="0.00">
                   <c:v>3.99</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-DF08-485E-9254-66F0D601B99F}"/>
+              <c16:uniqueId val="{00000002-7FBC-4B5A-93A2-9139A5129BB6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>premietarieven2!$A$19</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>iab-Zvw</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
@@ -20543,51 +15648,51 @@
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>6.75</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>6.68</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>6.57</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>6.51</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>6.1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-DF08-485E-9254-66F0D601B99F}"/>
+              <c16:uniqueId val="{00000003-7FBC-4B5A-93A2-9139A5129BB6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>premietarieven2!$C$15:$AA$15</c:f>
               <c:strCache>
@@ -20693,51 +15798,51 @@
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>5.3500000000000005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>5.75</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>5.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>5.65</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>6.1</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>6.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-DF08-485E-9254-66F0D601B99F}"/>
+              <c16:uniqueId val="{00000004-7FBC-4B5A-93A2-9139A5129BB6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="165757488"/>
         <c:axId val="165751728"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="165757488"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
@@ -20972,51 +16077,51 @@
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.6018897637795276E-2"/>
                   <c:y val="-3.6578744488622097E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="1"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000000-BFAD-43EE-96BD-2866F1DF7F5F}"/>
+                  <c16:uniqueId val="{00000000-5EE0-4FFE-BC34-8BCDB75E5188}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -21109,51 +16214,51 @@
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>171.56862745098042</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>188.23529411764707</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>188.23529411764707</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>214.70588235294119</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>245.0980392156863</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>261.76470588235298</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-BFAD-43EE-96BD-2866F1DF7F5F}"/>
+              <c16:uniqueId val="{00000001-5EE0-4FFE-BC34-8BCDB75E5188}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'grondslag aof'!$C$15</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Premiegrondslag</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="bg2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
@@ -21167,51 +16272,51 @@
           <c:dLbls>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.1708009358955392E-2"/>
                   <c:y val="-7.8982701419748266E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="1"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout>
                     <c:manualLayout>
                       <c:w val="0.21345622119815666"/>
                       <c:h val="0.10987898789878987"/>
                     </c:manualLayout>
                   </c15:layout>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000002-BFAD-43EE-96BD-2866F1DF7F5F}"/>
+                  <c16:uniqueId val="{00000002-5EE0-4FFE-BC34-8BCDB75E5188}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -21304,101 +16409,101 @@
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>122.59000521075069</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>129.20402054834452</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>138.63796490584267</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>151.60963839740268</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>164.11986895843287</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>174.83559923406938</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-BFAD-43EE-96BD-2866F1DF7F5F}"/>
+              <c16:uniqueId val="{00000003-5EE0-4FFE-BC34-8BCDB75E5188}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'grondslag aof'!$C$12</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Aof-premietarief </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:tint val="88500"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.0964829396325459E-2"/>
                   <c:y val="4.3304487929107065E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="1"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000004-BFAD-43EE-96BD-2866F1DF7F5F}"/>
+                  <c16:uniqueId val="{00000004-5EE0-4FFE-BC34-8BCDB75E5188}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -21491,102 +16596,102 @@
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>136.76767676767676</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>142.02020202020202</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>136.56565656565655</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>138.78787878787878</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>147.27272727272728</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>149.29292929292927</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000005-BFAD-43EE-96BD-2866F1DF7F5F}"/>
+              <c16:uniqueId val="{00000005-5EE0-4FFE-BC34-8BCDB75E5188}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'grondslag aof'!$C$14</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Aof-uitgaven</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:tint val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="5.4901846946551147E-2"/>
                   <c:y val="-8.1068232807532725E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="1"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000006-BFAD-43EE-96BD-2866F1DF7F5F}"/>
+                  <c16:uniqueId val="{00000006-5EE0-4FFE-BC34-8BCDB75E5188}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -21679,51 +16784,51 @@
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>125.45454545454545</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>130</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>137.27272727272728</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>162.72727272727272</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>176.36363636363635</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>190</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000007-BFAD-43EE-96BD-2866F1DF7F5F}"/>
+              <c16:uniqueId val="{00000007-5EE0-4FFE-BC34-8BCDB75E5188}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1394890655"/>
         <c:axId val="1394914655"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1394890655"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
@@ -23601,51 +18706,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -23709,65 +18814,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -23788,225 +18893,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>15</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>25805</ap:Characters>
+  <ap:Pages>16</ap:Pages>
+  <ap:Words>4717</ap:Words>
+  <ap:Characters>25947</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>215</ap:Lines>
-  <ap:Paragraphs>60</ap:Paragraphs>
+  <ap:Lines>216</ap:Lines>
+  <ap:Paragraphs>61</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Aangepaste concept technische Kamerbrief over fondsensystematiek werknemersverzekeringen</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>30436</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>30603</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...113 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="iUwBrief">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>