--- v0 (2026-06-16)
+++ v1 (2026-08-05)
@@ -1,1061 +1,996 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007426AA" w:rsidR="00340ECA" w:rsidP="00D15193" w:rsidRDefault="00340ECA" w14:paraId="21D56CAC" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00CE78E9" w:rsidP="00D15193" w:rsidRDefault="007F5C4F" w14:paraId="6874563A" w14:textId="77777777">
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="74B7A161" w14:textId="1999592D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
-      </w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AH 2280</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="0CFE68BB" w14:textId="17E1E05F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2026Z08989</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365C07" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="0A402860" w14:textId="36706831">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365C07">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris Erkens (Landbouw, Visserij, Voedselzekerheid en Natuur)</w:t>
+      </w:r>
       <w:r>
-        <w:t>Hierbij zend ik u</w:t>
-[...2 lines deleted...]
-        <w:t>,</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>minister</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365C07">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3CA0C2E9" w14:textId="0299ABF1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365C07">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1984</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="43B6F355" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="5CA1EFB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bekend met het feit dat de commerci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ë</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>le zeevisserij, in tegenstelling tot de koopvaardij en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00464C20">
-        <w:t xml:space="preserve">mede namens de minister van Infrastructuur en Waterstaat en de minister van Sociale Zaken en Werkgelegenheid, </w:t>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zeegaande waterbouw, geen gebruik kan maken van de generieke vrijstelling van de</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">de antwoorden op de vragen van het lid </w:t>
-[...8 lines deleted...]
-        <w:t>ewerkstellingsvergunning (TWV) voor de zeevisserij</w:t>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tewerkstellingsvergunning (TWV) zoals opgenomen in het Besluit uitvoering </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wav</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="4B758E7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="77E7C019" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="10C180DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="6A794279" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="48F811E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="6FD35448" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u het verschil in behandeling tussen de zeevisserij en andere maritieme sectoren, terwijl zij vergelijkbare arbeid op zee verrichten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="1955430C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="76F9E49E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="6BC4899E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De aard van de andere genoemde maritieme sectoren en de zeevisserij is niet volledig vergelijkbaar. De aard van deze maritieme sectoren is het vervoer van goederen en mensen of het uitvoeren van infrastructurele projecten, waarbij er over het algemeen minder aanknopingspunten zijn met Nederland en de Nederlandse arbeidsmarkt. In dergelijke gevallen ligt een vrijstelling meer voor de hand, gelet op één van doelstellingen van de Wet arbeid vreemdelingen, namelijk de bescherming van de Nederlandse en Europese arbeidsmarkt en daarmee de belangen van de Nederlandse/EU werknemers. Daar waar er meer</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-        <w:t>kenmerk 2026Z08989, ingezonden 24 april 2026</w:t>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanknopingspunten zijn, bijvoorbeeld bij zeeschepen die worden gebruikt als werktuig voor weg of waterbouw binnen Nederland, is een TWV wel vereist. De zeevisserij heeft tot doel het vangen en verwerken van vis, waarbij de zeevisserijschepen voor een groot deel een Nederlandse haven uitvaren en regelmatig terugkeren naar de haven voor het aanlanden van vis. In deze sector zijn er dus over het algemeen meer aanknopingspunten met Nederland en de Nederlandse arbeidsmarkt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="6DE054ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="522702E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3DA74D08" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Deelt u de mening dat dit onderscheid leidt tot een structureel zwaardere toegangsdrempel tot</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">). </w:t>
-[...189 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>zeegaande waterbouw, geen gebruik kan maken van de generieke vrijstelling van de</w:t>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="445907C3" w14:textId="77777777">
+        <w:t>arbeidskrachten van buiten de Europese Unie (EU) voor de zeevisserij?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="56430213" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="63B36865" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="268B8D92" w14:textId="77777777">
-[...155 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="2D689C4A" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="74B8CE31" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zoals aangegeven in het antwoord op vraag 2 is één van doelstellingen van de Wet arbeid vreemdelingen de bescherming van de Nederlandse en Europese arbeidsmarkt en daarmee de belangen van de Nederlandse/EU werknemers. Werkgevers moeten dus eerst kijken of er Nederlands/Europees arbeidsaanbod is voordat zij kijken naar arbeidsmigranten uit derde landen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="214082B9" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="42E3C3C1" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="70CB3664" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3EF29FA0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dit sluit aan bij de huidige bredere arbeidsmarktkrapte aanpak van het kabinet en het principe van gerichte arbeidsmigratie die zich richt op hoogproductieve sectoren en maatschappelijke uitdagingen. Dit zorgt voor prikkels bij werkgevers om, in plaats van naar arbeidsaanbod buiten de EU te kijken, arbeidstekorten eerst binnenlands in te vullen, arbeidsvoorwaarden- en arbeidsomstandigheden te verbeteren of arbeidsbesparende innovaties door te voeren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="36D9A712" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="56EB1CDA" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="7CE29C5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="1C954A18" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In tegenstelling tot de andere maritieme sectoren, moeten eigenaren van zeevissersschepen een TWV (bij werkzaamheden korter dan drie maanden) of een GVVA (bij werkzaamheden langer dan drie maanden) aanvragen indien zij een werknemer met een nationaliteit van buiten de EU aannemen. UWV beoordeelt deze aanvragen aan de hand van een aantal voorwaarden, waaronder:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="14BEC3B2" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="26483816" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Is er voor de arbeidsplaats prioriteit genietend aanbod op de Nederlandse of Europese arbeidsmarkt aanwezig?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="756637BC" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3B9C74C4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Heeft de werkgever de vacature tijdig bij UWV gemeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="6D7530B7" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="7C3855B2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Heeft de werkgever voldoende wervingsinspanningen verricht? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="43DABB6A" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="740492E1" w14:textId="5B85B1B0">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="183C8D58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="66073039" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De toegangsdrempel voor arbeidskrachten van buiten de EU is daarmee voor de zeevisserij niet hoger dan voor zeeschepen die worden gebruikt als werktuig voor weg of waterbouw binnen Nederland. De reden hiervoor is hierboven beschreven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00D15193" w:rsidP="00D15193" w:rsidRDefault="00D15193" w14:paraId="5977EA7D" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="6B2A4215" w14:textId="34D28998">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3CD1F0F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="5D153F84" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="6E83AAF0" w14:textId="42BD170E">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="13328F5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bent u bekend met signalen uit de sector dat aanvragen voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TWV's</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor vissers regelmatig worden ontmoedigd of afgewezen door het Uitvoeringsinstituut Werknemersverzekeringen (UWV) en wat is uw reactie daarop?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="4C419F77" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="0C8F6FD3" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="15B27F30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="7BC601D7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="4CBF5032" w14:textId="4574C499">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="76419827" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ik heb dit nagevraagd bij het UWV. Het UWV herkent deze signalen niet. Uit de cijfers van het UWV blijkt dat het merendeel van de aanvragen positief is beoordeeld.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het UWV heeft hierbij gekeken naar afgegeven werkvergunningen op basis van twee regelingen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="62745A5D" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="4D770488" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zeevisserij (paragraaf 8.3.b.15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>RuWav</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>) voor een visser voor incidentele werkzaamheden in de Nederlandse territoriale zone en haven aan boord van een niet in Nederland geregistreerd zeegaand vissersvaartuig; en</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="24BB9793" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="69F5B2B1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Regulier toetsingskader (GVVA) voor de functie van visser, matroos en schipper op een zeegaand vissersvaartuig waarbij de werkzaamheden niet incidenteel zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="4BB2AA8F" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="204606B8" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="11D50F9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="35C4AF4F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Voor een tewerkstellingsvergunning voor de zeevisserij zijn er in:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="397C815C" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="55864928" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2024 – 45 aanvragen ingediend waarvan 13 aanvragen zijn stopgezet (onbekende reden) en in reactie op 32 aanvragen een tewerkstellingsvergunning is verleend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="787B68F5" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="1BB16D1C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2025 – 89 aanvragen ingediend waarvan 7 aanvragen zijn stopgezet (onbekende reden) en in reactie op 82 aanvragen een tewerkstellingsvergunning is verleend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="3176643C" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="00B37C08" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026 – in het eerste kwartaal is 1 aanvraag ingediend en ook 1 tewerkstellingsvergunning afgegeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="25F0148F" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="065185B9" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="00A9DC82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="0F7D110A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Voor een GVVA voor de functie van:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="0083C089" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="4C03793F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>visser zijn geen aanvragen ingediend,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="597DEF55" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3C4F3174" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>matroos zijn in zowel 2024 als in 2025 één aanvraag ingediend en is in beide gevallen een positief advies gegeven,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="4F53661F" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="4528FCEB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>schipper is in 2024 één aanvraag ingediend waarop positief is geadviseerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="002B57CF" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="6D23C68A" w14:textId="06BAE30F">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="507B8BAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="2EAA508D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="56E10FDB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="19D44BBC" w14:textId="3F20ECA8">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="132A2E36" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe verhoudt deze ongelijke behandeling zich tot het streven naar een gelijk speelveld binnen het Europees Gemeenschappelijk Visserijbeleid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="660739E9" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="053C2EAB" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="543B8570" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="0A7AFFE5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="70D6FFB0" w14:textId="77777777">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="2BB79E61" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De regulering van de toegang tot de arbeidsmarkt behoort niet tot één van de doelen van het Europees Gemeenschappelijk Visserijbeleid. Conform artikel 79, vijfde lid, van het Verdrag betreffende de werking van de Europese Unie, is het aan de lidstaten om te bepalen hoeveel onderdanen van derde landen zij toelaten om daar arbeid te verrichten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="031BE8DC" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="1C845E4C" w14:textId="6171253F">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3E43ACD4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="454A26B1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="63243A4D" w14:textId="6BEA3613">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="48BB40CC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u aangeven in hoeverre de huidige regelgeving met betrekking tot het aanvragen van een</w:t>
       </w:r>
-      <w:r w:rsidR="003A2CE8">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TWV bijdraagt aan bemanningstekorten in de Nederlandse zeevisserijsector?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="7FDD75BC" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="6DFA9E5C" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="52B1AC8C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="053559EB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="429A335F" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="6AC744CA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De TWV-aanvraag via de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wav</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> bevat een toets op de aanwezigheid van prioriteit genietend aanbod in Nederland en in de EU. Doel hiervan is dat bedrijven eerst kijken naar Nederlands/Europees arbeidsaanbod alvorens te kijken naar arbeidsmigranten uit derde landen. </w:t>
       </w:r>
@@ -1066,155 +1001,156 @@
         </w:rPr>
         <w:t>TWV’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zorgen hiermee voor prikkels bij werkgevers om arbeidstekorten eerst binnenlands (of Europees) op te lossen, bijvoorbeeld door arbeidsomstandigheden en -voorwaarden te verbeteren (of arbeidsbesparende innovaties door te voeren). Dit sluit daarmee aan bij de bredere aanpak van arbeidsmarktkrapte. Wanneer prioriteit genietend aanbod niet beschikbaar is, is het bij arbeidstekorten mogelijk om een TWV te krijgen. De huidige regelgeving rond de aanvraag van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TWV’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> is daarmee geen oorzaak van arbeidsmarktkrapte. Dat blijkt ook uit de cijfers vanuit het UWV (zie antwoord op vraag 4).  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="30B19868" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="00D39F8A" w14:textId="1B458BC0">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="79A6F0F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="1477300A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="28309FE8" w14:textId="10A764D3">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3B7AB04C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Erkent u dat de instroom in maritieme opleidingen en het aantal beschikbare Nederlandse en EU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>werknemers voor zeevisserij structureel afneemt? Zo ja, welke consequenties verbindt u hieraan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="6C733DC0" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="1C14F0FA" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="6CCA2414" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="21D7169E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="2A6157BA" w14:textId="77777777">
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="538B6EE8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De instroom en uitstroom van studenten in het maritiem onderwijs wordt jaarlijks gemonitord. De afgelopen periode was er sprake van een lichte afname van 1,7% van het aantal aanmeldingen. Dat past helaas in de neerwaartse trend van de instroom van studenten in het maritiem onderwijs. Wel was er sprake van een lichte toename van het aantal behaalde diploma’s van 3,7%. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In eerste instantie geldt dat werkgevers zelf verantwoordelijk zijn voor de arbeidsvoorwaarden en </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="042D393F" w14:textId="24E61932">
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="272AAD5F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>-omstandigheden in de sector, zodat een sector aantrekkelijk blijft voor werknemers. Arbeidsmigratie kan bijdragen aan tijdelijke verlichting van tekorten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="55F9CF9F" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="6B9EE744" w14:textId="77777777">
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="2B49EF5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="4E70215E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Om de sector te promoten en het tij te keren wordt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">wel </w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">door diverse partijen gewerkt aan verschillende initiatieven. Behoud van Nederlandse gekwalificeerde zeevarenden, inclusief vissers, is van belang om de maritieme kennis, kunde en infrastructuur in Nederland te behouden. Dat vraagt inspanningen van reders, sociale partners en het maritiem onderwijs. Zo is er sprake van een nieuwe </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007503A0">
@@ -1265,76 +1201,76 @@
         </w:rPr>
         <w:t>NederlandMaritiemLand</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> wordt uitvoering gegeven aan de Human </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Capital</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agenda. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="4A1B1A1B" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="0CC56823" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3EBCEC8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="70CB385B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nieuwe aanwas via de Ontwikkelpaden visserij</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="0C38B087" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3F3DED2D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De visserijsector werkt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">tevens </w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">samen met de overheid om nieuwe aanwas van arbeidskrachten in de sector te krijgen. De sector werkt samen met SZW aan de totstandkoming van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007503A0">
@@ -1363,2615 +1299,909 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> in aanmerking komen voor de SLIM-Scholingssubsidie. De SLIM-Scholingssubsidie is een tijdelijke regeling voor werkgevers om opleidingen te subsidiëren uit onder meer het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ontwikkelpad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> visserij om instroom, doorstroom en overstappen naar deze branche te stimuleren.</w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="75D8EC27" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="45C0A366" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Modernisering van regelgeving</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="1DE88E74" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="0A4967E9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vanuit de overheid wordt bijgedragen door o.a. de modernisering van de regelgeving voor de bemanningen; met aandacht voor opleiding en training van zeevarenden, meer ruimte voor herintreders en zij-instromers, en een betere uitwisseling van zeevarenden tussen de deelsectoren. Tevens wordt in overleg met sectorpartijen gewerkt aan een oplossing om ervoor te zorgen dat zeevarenden uit de lidstaten aanvullend kunnen worden opgeleid zodat zij aan boord van Nederlandse vissersvaartuigen kunnen worden ingezet. Tevens wordt de huidige overeenkomst met België over de wederzijdse erkenning van vaarbevoegdheidsbewijzen van vissers op onderdelen uitgebreid met als doel te komen tot meer uitwisseling van personeel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="7DADBC66" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="06C06DAE" w14:textId="5777FFAA">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3D23FFAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="29148C3B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="59629996" w14:textId="76DC9155">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="14547AFE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Deelt u de analyse dat het voor de zeevisserij noodzakelijk is om </w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> net als andere maritieme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>sectoren personeel van buiten de EU te kunnen aantrekken om operationeel te blijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="36AAF2D9" w14:textId="77777777">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="07FF27A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="62A13983" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="64A309B9" w14:textId="14483FF0">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="5E283C7E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik verwijs hiervoor naar het antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="003A2CE8">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>p[ vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Naast de acties voor het behoud van de Nederlandse zeevarenden wordt met name gekeken naar opties om personeel afkomstig uit de EU in te kunnen zetten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="5DB8FC03" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="44E690C0" w14:textId="4E38AB91">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="48A588D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="117E61A4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="147195D1" w14:textId="56A2F6E5">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="38748E65" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Waarom is er destijds voor gekozen om zeevissersschepen expliciet uit te sluiten van de</w:t>
       </w:r>
-      <w:r w:rsidR="00431F67">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>schepelingendienst-vrijstelling?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="648D3529" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="183D559E" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="6A878CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="6D35A6C6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="040A3B36" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3E4BFBDB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In het Besluit uitvoering Wet buitenlandse arbeidskrachten van 1979 staat een vrijstelling voor de zeevaart, maar niet voor de zeevisserij. De nota van toelichting van dit besluit geeft geen expliciete toelichting over het uitsluiten van zeevissersschepen. De beslissing om de zeevisserij niet uit te sluiten van de tewerkstellingsplicht is in lijn met de rationale van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wav</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zoals beschreven in het antwoord op vraag 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00431F67" w14:paraId="683E1909" w14:textId="77777777">
-[...20 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="7AF1F70B" w14:textId="13B3A374">
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="0409D934" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="08DE4ECD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="5381B6B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="324B2C59" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="4429D57B" w14:textId="5FC3F099">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="08F13012" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid te onderzoeken of de zeevisserij onder voorwaarden kan worden opgenomen in de generieke vrijstelling van de TWV, vergelijkbaar met de koopvaardij en waterbouw?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="13EFA2EF" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00D15193" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="6B4A56BB" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="27CDDEEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D15193" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="1FEE39BD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15193">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="1DEE2EB5" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Ik ben bezig om met de verschillende stakeholders te kijken naar de vraag van de sector. Het arbeidsmigratiebeleid valt onder de beleidsverantwoordelijkheid van de minister van SZW. Bij dit vraagstuk zijn verder verschillende ministeries, zoals bijvoorbeeld het ministerie van IenW, de sociale partners in de sector, ILT, UWV en de NLA betrokken. Ieder vanuit hun eigen rol en verantwoordelijkheden. Dit vraagstuk vergt een zorgvuldige afweging van verschillende belangen, waarbij ook naar andere mogelijke en bestaande oplossingen voor het bemanningstekort in deze sector zal worden gekeken, zoals beschreven in vraag 6 en 7. Ik wil niet vooruitlopen op de uitkomst van deze afwegingen.  </w:t>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="1129C302" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben bezig om met de verschillende stakeholders te kijken naar de vraag van de sector. Het arbeidsmigratiebeleid valt onder de beleidsverantwoordelijkheid van de minister van SZW. Bij dit vraagstuk zijn verder verschillende ministeries, zoals bijvoorbeeld het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de sociale partners in de sector, ILT, UWV en de NLA betrokken. Ieder vanuit hun eigen rol en verantwoordelijkheden. Dit vraagstuk vergt een zorgvuldige afweging van verschillende belangen, waarbij ook naar andere mogelijke en bestaande oplossingen voor het bemanningstekort in deze sector zal worden gekeken, zoals beschreven in vraag 6 en 7. Ik wil niet vooruitlopen op de uitkomst van deze afwegingen.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="4A23924E" w14:textId="2E288524">
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="0A2AD1D0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="5582A973" w14:textId="1FF6623D">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="27BFC0E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503A0">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Hoe beoordeelt u het voorstel om deze vrijstelling te koppelen aan registratie in het Nederlands Register van Vissersvaartuigen (NRV) om handhaafbaarheid te waarborgen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="10AB7680" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="1CEDB830" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="02572094" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="63898104" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="66BFB8F1" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="2D275996" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zoals aangegeven in antwoord op vraag 10 wil ik niet vooruitlopen op de uitkomst van het nagaan van de verschillende mogelijkheden voor oplossingen van het bemanningstekort in de visserij. Ik kan dit voorstel daarom op dit moment (nog) niet beoordelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="6426D588" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="37028D89" w14:textId="5EFD47FD">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="59A4A5E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="1C7CB981" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="40DAB665" w14:textId="1B94D02A">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="77E53AA3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ziet u mogelijkheden om via het NRV een duidelijke en controleerbare afbakening te creëren van de doelgroep voor een eventuele vrijstelling?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="2194216D" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="4AD3192E" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="300788EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="2C1D0D45" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="1F79D799" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="7192DEBD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Voor het antwoord op deze vraag verwijs ik naar de antwoorden bij de vragen 10 en 11. Ook deze vraag zal ik niet kunnen beantwoorden voor de eerder beschreven afwegingen zijn gemaakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="2050D2EA" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="145F1360" w14:textId="5A4110C3">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="2A77EE39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="55FADA65" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="57B815AD" w14:textId="140B6645">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="13993ECB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke risico’s ziet u bij het invoeren van een dergelijke vrijstelling en hoe kunnen deze volgens u worden ondervangen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="4C24704E" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="2CF52DBD" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="790AAD03" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="299C3FEE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="54E8777D" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="6A4D6068" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals ik bij het antwoord op vraag 10 heb aangegeven ben ik bezig met dit vraagstuk. Daarin zullen we ook de risico’s van een mogelijke vrijstelling onderzoeken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="753CC95A" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="115904BB" w14:textId="3D9BA899">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3578528B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="64037363" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">14 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="380584D2" w14:textId="10E3E1C5">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="736E9572" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007503A0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid om, in overleg met de sector en uitvoeringsorganisaties zoals UWV en de Nederlandse Arbeidsinspectie (NLA), te komen tot een voorstel voor gelijkschakeling van maritieme sectoren op dit punt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007503A0" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="46C54155" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00DB5A09" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="186839F1" w14:textId="77777777">
+    <w:p w:rsidRPr="007503A0" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="7468399C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB5A09" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="5D7717F9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB5A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB5A09" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="718380C7" w14:textId="77777777">
+    <w:p w:rsidRPr="00DB5A09" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="3CDF8080" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB5A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ik ben bezig om de vraag van de sector te bezien samen met de andere betrokkenen, zoals genoemd bij het antwoord op vraag 10. Deze vraag vergt een zorgvuldige afweging, waarbij onder andere de hierboven genoemde initiatieven van de sector en overheid, uitvoerbaarheid en handhaafbaarheid een onderdeel zijn. Ik wil niet vooruitlopen op de uitkomst daarvan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB5A09" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="0B03FF07" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00431F67" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="7FFE176B" w14:textId="0CF59359">
+    <w:p w:rsidRPr="00DB5A09" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="65518E8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="04D6D88C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB5A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB5A09" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="335B638B" w14:textId="588EF948">
+    <w:p w:rsidRPr="00DB5A09" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="413E291C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB5A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Op welke termijn kunt u de Kamer informeren over mogelijke beleidsaanpassingen of vervolgstappen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB5A09" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="5406A795" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00DB5A09" w:rsidR="00464C20" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="1E57E209" w14:textId="77777777">
+    <w:p w:rsidRPr="00DB5A09" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="08BBDE22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB5A09" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="2A45725A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB5A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D15193" w:rsidR="00426BC7" w:rsidP="00D15193" w:rsidRDefault="00464C20" w14:paraId="23F78DA1" w14:textId="00E35FC2">
+    <w:p w:rsidRPr="00D15193" w:rsidR="00365C07" w:rsidP="00365C07" w:rsidRDefault="00365C07" w14:paraId="4540C2C8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik wil </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB5A09">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de Kamer na de zomer verder informeren. Een nadere invulling is onder meer afhankelijk van de capaciteit die hiervoor beschikbaar is bij betrokken stakeholders.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00D15193" w:rsidR="00426BC7" w:rsidSect="00D604B3">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidR="00063B09" w:rsidRDefault="00063B09" w14:paraId="607D558F" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00063B09" w:rsidSect="00365C07">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40B0CAED" w14:textId="77777777" w:rsidR="007B4B13" w:rsidRDefault="007B4B13">
+    <w:p w14:paraId="7CF1625F" w14:textId="77777777" w:rsidR="00A93406" w:rsidRDefault="00A93406" w:rsidP="00365C07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5965CD59" w14:textId="77777777" w:rsidR="007B4B13" w:rsidRDefault="007B4B13"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24B87ABE" w14:textId="77777777" w:rsidR="007B4B13" w:rsidRDefault="007B4B13">
+    <w:p w14:paraId="69DDF2C8" w14:textId="77777777" w:rsidR="00A93406" w:rsidRDefault="00A93406" w:rsidP="00365C07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54498F95" w14:textId="77777777" w:rsidR="007B4B13" w:rsidRDefault="007B4B13"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="217BEA28" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0238D1C4" w14:textId="77777777" w:rsidR="00365C07" w:rsidRPr="00365C07" w:rsidRDefault="00365C07" w:rsidP="00365C07">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...77 lines deleted...]
-  <w:p w14:paraId="4EE87701" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="59CAB373" w14:textId="77777777" w:rsidR="00365C07" w:rsidRPr="00365C07" w:rsidRDefault="00365C07" w:rsidP="00365C07">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="472A301D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6348EA8E" w14:textId="77777777" w:rsidR="00365C07" w:rsidRPr="00365C07" w:rsidRDefault="00365C07" w:rsidP="00365C07">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="645FB288" w14:textId="77777777" w:rsidR="007B4B13" w:rsidRDefault="007B4B13">
+    <w:p w14:paraId="125691B4" w14:textId="77777777" w:rsidR="00A93406" w:rsidRDefault="00A93406" w:rsidP="00365C07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4650F7AD" w14:textId="77777777" w:rsidR="007B4B13" w:rsidRDefault="007B4B13"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0142CF72" w14:textId="77777777" w:rsidR="007B4B13" w:rsidRDefault="007B4B13">
+    <w:p w14:paraId="58ABDC43" w14:textId="77777777" w:rsidR="00A93406" w:rsidRDefault="00A93406" w:rsidP="00365C07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1CFFB5" w14:textId="77777777" w:rsidR="007B4B13" w:rsidRDefault="007B4B13"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="48E71F80" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="52CBC407" w14:textId="77777777" w:rsidR="00365C07" w:rsidRPr="00365C07" w:rsidRDefault="00365C07" w:rsidP="00365C07">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...114 lines deleted...]
-  <w:p w14:paraId="1AB881A0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="30ABC8DB" w14:textId="77777777" w:rsidR="00365C07" w:rsidRPr="00365C07" w:rsidRDefault="00365C07" w:rsidP="00365C07">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="33518E6C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...430 lines deleted...]
-  <w:p w14:paraId="092D2EA7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23072256" w14:textId="77777777" w:rsidR="00365C07" w:rsidRPr="00365C07" w:rsidRDefault="00365C07" w:rsidP="00365C07">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...873 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55D93501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02AA9C58"/>
     <w:lvl w:ilvl="0" w:tplc="CC742A1C">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4040,51 +2270,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69343591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31EEEBEA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4153,832 +2383,227 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1403798522">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="614366152">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="244610915">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="2043742066">
+  <w:num w:numId="2" w16cid:durableId="682171619">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="729497264">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...574 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00365C07"/>
+    <w:rsid w:val="00063B09"/>
+    <w:rsid w:val="00365C07"/>
+    <w:rsid w:val="005E4430"/>
+    <w:rsid w:val="00A93406"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7911F976"/>
+  <w14:docId w14:val="41BC07C8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0B0636D0-098F-40BA-8EB6-C553B5AF5437}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5000,74 +2625,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5216,1016 +2842,1109 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00365C07"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00365C07"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00365C07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...253 lines deleted...]
-      <w:bCs/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11366</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2041</ap:Words>
+  <ap:Characters>11230</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>94</ap:Lines>
+  <ap:Lines>93</ap:Lines>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13406</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13245</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>