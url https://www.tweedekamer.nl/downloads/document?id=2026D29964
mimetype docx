--- v0 (2026-06-16)
+++ v1 (2026-08-02)
@@ -1,3061 +1,896 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00773D88" w14:paraId="305D7E3B" w14:textId="77777777"/>
-    <w:p w:rsidR="00CD2ECF" w:rsidP="009138AC" w14:paraId="0DC0581B" w14:textId="77777777">
+    <w:p w:rsidRPr="009A5781" w:rsidR="009A5781" w:rsidRDefault="004D3EAE" w14:paraId="24F4952B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32761</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781" w:rsidR="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009A5781" w:rsidR="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009A5781" w:rsidR="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Verwerking en bescherming persoonsgegevens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="009A5781" w:rsidRDefault="004D3EAE" w14:paraId="694261A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781" w:rsidR="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009A5781" w:rsidR="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009A5781" w:rsidR="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="009A5781" w:rsidP="009A5781" w:rsidRDefault="009A5781" w14:paraId="4B58A06E" w14:textId="1C1C2881">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>341</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="009A5781" w:rsidP="004D3EAE" w:rsidRDefault="009A5781" w14:paraId="3A051F19" w14:textId="4AA10FA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="009A5781" w:rsidP="004D3EAE" w:rsidRDefault="009A5781" w14:paraId="532A1AFA" w14:textId="22A642E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="70A14990" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="406C10CA" w14:textId="171A8D09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze kamerbrief bied ik u de reactie aan </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk228374229" w:id="0"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op het nieuwsbericht van NOS Nieuws op 23 april 2026 inzake ‘Persoonsgegevens van vrijwel alle inwoners Epe gestolen bij cyberaanval.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="2D8F090B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gemeente Epe heeft via haar website aangegeven dat er op 10 maart 2026 via een zogeheten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ClickFix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-methode een cyberaanval heeft plaatsgevonden bij de gemeente Epe. Een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ClickFix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-methode is een vorm van een cyberaanval waarbij medewerkers door middel van misleidende berichten of instructies worden aangezet tot het uitvoeren van handelingen die de beveiliging omzeilen. Hierbij hebben hackers toegang verkregen tot een bestandsserver op het gemeentelijk netwerk. De gemeente Epe heeft aangegeven dat de inbraak op 10 maart plaatsvond en op 12 maart is ontdekt, waarna zij de toegang tot systemen heeft geblokkeerd en de beveiliging van de systemen is opgeschaald. Uit het forensisch onderzoek blijkt dat er geen aanwijzingen zijn dat kernsystemen, zoals belasting- en vergunningensystemen en/of landelijke voorzieningen, zijn geraakt.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="2AA8C9A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De gemeente heeft naar aanleiding van dit incident een melding gemaakt bij de Autoriteit Persoonsgegevens, aangifte gedaan bij de politie en aanvullend onderzoek verricht. Vanaf 14 maart heeft zij haar inwoners hierover via de website epe.nl/datalek geïnformeerd. In berichtgeving van 23 april 2026 heeft de gemeente aangegeven dat vrijwel alle inwoners van Epe door dit zogenoemde datalek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn getroffen. Het betreft onder meer basisgegevens zoals naam, adres, woonplaats, geboortedatum, geboorteplaats en het Burgerservicenummer (BSN)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In een deel van de gevallen zijn ook aanvullende gegevens gelekt, waaronder contactgegevens, bankrekeningnummers en/of kopieën van identiteitsbewijzen. De gemeente Epe houdt via verschillende communicatiewegen, onder meer via haar website, inwoners op de hoogte van ontwikkelingen en geeft hier tips over hoe om te gaan met de risico’s als gevolg van dit datalek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="284CC451" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="24141731" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ik heb de ontwikkelingen rondom de cyberaanval in Epe nauwlettend gevolgd en betreur de gevolgen van dit datalek. Het is aan een betrokken gemeente om te onderzoeken wat er precies is gebeurd en zich hierover te verantwoorden aan haar gemeenteraad. Decentrale bestuursorganen hebben hierin een eigen bestuurlijke verantwoordelijkheid en verantwoorden zich hierover binnen hun eigen democratische en bestuurlijke verantwoordingsprocessen. Daarom is het ook aan de gemeente om te bepalen welke maatregelen nodig zijn om herhaling in de toekomst te voorkomen. Omdat dergelijke datalekken risico’s als fraude en gerichte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>phishing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met zich mee kunnen brengen, onderschrijf ik van harte de oproep van de gemeente Epe aan haar inwoners om alert te zijn op mogelijk misbruik wanneer gebruikte gegevens zijn buitgemaakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="40127D50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incidenten zoals bij de gemeente Epe zijn helaas niet uniek. Vanuit mijn verantwoordelijkheid voor de digitale weerbaarheid voor de overheid zet ik mij in om dergelijke incidenten zoveel mogelijk te voorkomen. Onder meer via de Cyberbeveiligingswet geef ik invulling aan deze verantwoordelijkheid. De gemeente Epe heeft forensisch onderzoek laten uitvoeren. De uitkomsten van dit onderzoek, en de zogeheten indicators of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>compromise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zijn gedeeld met de Informatiebeveiligingsdienst voor gemeenten (IBD) en via hen met het Nationaal Cyber Security Centrum (NCSC). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="5C7E1ECD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De gemeente Epe heeft daarnaast recent haar evaluatierapport over het datalek openbaar gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarin geeft zij een weergave van de gebeurtenissen, deelt zij de oorzaken van het incident en geeft aan welke lessen hieruit zijn getrokken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoeken naar het incident in Epe laten zien dat de impact van een cyberaanval vaak wordt bepaald door een combinatie van technische, organisatorische en menselijke factoren. Dit onderstreept het belang van een integrale aanpak van digitale weerbaarheid, waarbij niet alleen wordt geïnvesteerd in technische beveiligingsmaatregelen maar ook in bewustwording, opleiding, monitoring en het regelmatig oefenen van incidentrespons. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A5781" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="11C424F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is positief dat de gemeente Epe gekozen heeft om het evaluatierapport openbaar te maken. Zo kunnen overheidsorganisaties van elkaar leren en versterken we gezamenlijk onze digitale weerbaarheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digitale weerbaarheid vraagt namelijk voortdurende inzet vanuit ons allemaal. Hiervoor is het noodzakelijk om onderling gebruik te maken van elkaars kennis, expertise en ervaring, onder andere door aansluiting te zoeken bij het Centrum voor Informatiebeveiliging en Privacybescherming (CIP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A5781" w:rsidRDefault="009A5781" w14:paraId="769E3311" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Met deze kamerbrief bied ik </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="11F1E223" w14:textId="2CCAAEBC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ons doel is en blijft om gezamenlijk te werken aan een veilige en betrouwbare omgang van digitale systemen met daarin persoonsgegevens. Zodat de overheid op een veilige manier met de gegevens van haar inwoners omgaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="077D22D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="66AD9E6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="009A5781" w:rsidRDefault="004D3EAE" w14:paraId="2DA33754" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="009A5781" w:rsidRDefault="009A5781" w14:paraId="0BF34B35" w14:textId="37D449CD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">reactie aan </w:t>
-[...587 lines deleted...]
-    <w:p w:rsidR="004C3596" w:rsidP="005D35B6" w14:paraId="3D89CA72" w14:textId="77777777">
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5781" w:rsidR="004D3EAE">
+        <w:t>van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="0F98DE30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="7690982C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="242ACDCA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="19259753" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="522B15EE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="004D3EAE" w:rsidP="004D3EAE" w:rsidRDefault="004D3EAE" w14:paraId="59F52FF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A5781" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="2E3CFA48" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009A5781" w:rsidR="00FE0FA3" w:rsidSect="004D3EAE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3432EC91" w14:textId="77777777" w:rsidR="0030507D" w:rsidRDefault="0030507D" w:rsidP="004D3EAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3D16F535" w14:textId="77777777" w:rsidR="0030507D" w:rsidRDefault="0030507D" w:rsidP="004D3EAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A046029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56CFAF72" w14:textId="77777777" w:rsidR="0068700E" w:rsidRPr="004D3EAE" w:rsidRDefault="0068700E" w:rsidP="004D3EAE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="774EAB47" w14:textId="77777777" w:rsidR="0068700E" w:rsidRPr="004D3EAE" w:rsidRDefault="0068700E" w:rsidP="004D3EAE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47F7F3C5" w14:textId="77777777" w:rsidR="0068700E" w:rsidRPr="004D3EAE" w:rsidRDefault="0068700E" w:rsidP="004D3EAE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="08DC7964" w14:textId="77777777" w:rsidR="0030507D" w:rsidRDefault="0030507D" w:rsidP="004D3EAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1305D49B" w14:textId="77777777" w:rsidR="0030507D" w:rsidRDefault="0030507D" w:rsidP="004D3EAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="15668B9E" w14:textId="77777777" w:rsidR="004D3EAE" w:rsidRPr="009A5781" w:rsidRDefault="004D3EAE" w:rsidP="004D3EAE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://nos.nl/artikel/2611660-persoonsgegevens-van-vrijwel-alle-inwoners-epe-gestolen-bij-cyberaanval</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00176ECE" w:rsidRPr="00176ECE" w14:paraId="17C93B65" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1A06EEB6" w14:textId="77777777" w:rsidR="004D3EAE" w:rsidRPr="009A5781" w:rsidRDefault="004D3EAE" w:rsidP="004D3EAE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00176ECE">
-[...11 lines deleted...]
-        <w:t>https://nos.nl/artikel/2611660-persoonsgegevens-van-vrijwel-alle-inwoners-epe-gestolen-bij-cyberaanval</w:t>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals bedoeld in art. 33 en art. 34 AVG</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="009D367A" w:rsidRPr="00351C95" w14:paraId="1DF83F2D" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="17008C71" w14:textId="77777777" w:rsidR="004D3EAE" w:rsidRPr="009A5781" w:rsidRDefault="004D3EAE" w:rsidP="004D3EAE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00351C95">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Zoals bedoeld in art. 33 en art. 34 AVG</w:t>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Meer duidelijkheid over gestolen persoonsgegevens bij Gemeente Epe” – 23 april 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00A47A27" w:rsidRPr="00351C95" w14:paraId="579C5EA3" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0B189A1B" w14:textId="77777777" w:rsidR="004D3EAE" w:rsidRPr="009A5781" w:rsidRDefault="004D3EAE" w:rsidP="004D3EAE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00351C95">
-[...35 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009A5781">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het evaluatierapport is te raadplegen op https://www.epe.nl/datalek-gemeente-epe</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CC923DE" w14:textId="77777777" w:rsidR="0068700E" w:rsidRPr="004D3EAE" w:rsidRDefault="0068700E" w:rsidP="004D3EAE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...328 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="291DADD3" w14:textId="77777777" w:rsidR="0068700E" w:rsidRPr="004D3EAE" w:rsidRDefault="0068700E" w:rsidP="004D3EAE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1185 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B65FDBA" w14:textId="77777777" w:rsidR="0068700E" w:rsidRPr="004D3EAE" w:rsidRDefault="0068700E" w:rsidP="004D3EAE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...396 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009138AC"/>
-[...141 lines deleted...]
-    <w:rsid w:val="00FC668A"/>
+    <w:rsidRoot w:val="004D3EAE"/>
+    <w:rsid w:val="00166FAA"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0030507D"/>
+    <w:rsid w:val="0032567B"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rsid w:val="0068700E"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009A5781"/>
+    <w:rsid w:val="009A7FD7"/>
+    <w:rsid w:val="00A55E70"/>
+    <w:rsid w:val="00C16088"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="0EA30A42"/>
-  <w15:docId w15:val="{6DD4C4EE-AD14-4EF7-92BC-BE107F9A6565}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="22BC7E53"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B8A05AB4-3755-4A6D-A320-81F7DB85605D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3064,77 +899,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3159,75 +994,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3262,55 +1097,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3373,800 +1208,814 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...126 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...28 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:pPr>
-[...20 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3EAE"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...189 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009138AC"/>
+    <w:rsid w:val="004D3EAE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009138AC"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009138AC"/>
+    <w:rsid w:val="004D3EAE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009138AC"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...96 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D367A"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004D3EAE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009D367A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004D3EAE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D367A"/>
+    <w:rsid w:val="004D3EAE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A5781"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4223,51 +2072,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4331,65 +2180,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4410,100 +2259,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4057</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>778</ap:Words>
+  <ap:Characters>4279</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>33</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>35</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4785</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5047</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>