--- v0 (2026-06-16)
+++ v1 (2026-09-24)
@@ -42,79 +42,129 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="2B85F2DA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidP="007159C6" w:rsidRDefault="007130FC" w14:paraId="0F542E6E" w14:textId="193A768F">
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidP="007159C6" w:rsidRDefault="007130FC" w14:paraId="0F542E6E" w14:textId="0459FF5F">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Bijgewerkt t/m nr. 7 (nota van wijziging d.d. </w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="0039608D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="0039608D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">tweede </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">nota van wijziging d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="0039608D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2 september 2026</w:t>
             </w:r>
             <w:r w:rsidR="00964363">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>11 juni 2026)</w:t>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="007159C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="007159C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="007159C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="74B64B14" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
@@ -2358,66 +2408,143 @@
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8. Het is verboden handelingen te verrichten of na te laten in strijd met de artikelen 44, vierde lid, 46, tiende lid, 68, zesde en achtste lid, en 77, laatste zin, van de EU-verordening overbrenging van afvalstoffen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="16AD40AD" w14:textId="77777777">
-[...14 lines deleted...]
-    <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="0F96D8E9" w14:textId="77777777">
+    <w:p w:rsidR="004C3DA7" w:rsidP="004C3DA7" w:rsidRDefault="004C3DA7" w14:paraId="4E946BCF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3DA7" w:rsidR="004C3DA7" w:rsidP="004C3DA7" w:rsidRDefault="004C3DA7" w14:paraId="713BF2C7" w14:textId="44AD7CAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3DA7" w:rsidR="004C3DA7" w:rsidP="004C3DA7" w:rsidRDefault="004C3DA7" w14:paraId="23DDB574" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3DA7" w:rsidR="004C3DA7" w:rsidP="004C3DA7" w:rsidRDefault="004C3DA7" w14:paraId="0B86F20B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Aan artikel 11a.2, eerste lid, wordt een zin toegevoegd, luidende: In een maatregel als bedoeld in de eerste zin kunnen regels over werkzaamheden met betrekking tot producten mede worden gesteld in het belang van de bescherming van de gezondheid van de mens of de zorg voor de veiligheid van producten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C3DA7" w:rsidP="007159C6" w:rsidRDefault="004C3DA7" w14:paraId="19E3FD2F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="0F96D8E9" w14:textId="2EF8CD2D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="290C0EA1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
@@ -2557,69 +2684,51 @@
       </w:r>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk176766988" w:id="3"/>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>artikel 2 van bijlage 2 bij de Algemene wet bestuursrecht</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vervalt “Verordening (EG) nr. 1013/2006 van het Europees Parlement en de Raad van 14 juni 2006 betreffende de overbrenging van afvalstoffen (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2006, L 190)” en wordt in de alfabetische volgorde ingevoegd: Verordening (EU) 2024/1157 van het Europees Parlement en de Raad van 11 april 2024 betreffende de overbrenging van afvalstoffen, tot wijziging van de Verordeningen (EU) nr. 1257/2013 en (EU) 2020/1056 en tot intrekking van Verordening (EG) nr. 1013/2006 en de op die verordening gebaseerde gedelegeerde handelingen en uitvoeringshandelingen</w:t>
+        <w:t xml:space="preserve"> vervalt “Verordening (EG) nr. 1013/2006 van het Europees Parlement en de Raad van 14 juni 2006 betreffende de overbrenging van afvalstoffen (PbEU 2006, L 190)” en wordt in de alfabetische volgorde ingevoegd: Verordening (EU) 2024/1157 van het Europees Parlement en de Raad van 11 april 2024 betreffende de overbrenging van afvalstoffen, tot wijziging van de Verordeningen (EU) nr. 1257/2013 en (EU) 2020/1056 en tot intrekking van Verordening (EG) nr. 1013/2006 en de op die verordening gebaseerde gedelegeerde handelingen en uitvoeringshandelingen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="1DFD31B3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="25316521" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
@@ -2629,423 +2738,111 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="15686C88" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ARTIKEL III</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="62186257" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="5C8181A4" w14:textId="730175A2">
-[...145 lines deleted...]
-      <w:r w:rsidRPr="007159C6">
+    <w:p w:rsidRPr="00B0457D" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="008C16C7" w14:paraId="512EA644" w14:textId="503B111C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>EVOA</w:t>
-[...79 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0457D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...114 lines deleted...]
-      </w:r>
+        <w:t>[Vervallen]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C16C7" w:rsidP="007159C6" w:rsidRDefault="008C16C7" w14:paraId="3F89CA0F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="68575957" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="05AD607D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
@@ -3466,129 +3263,160 @@
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ARTIKEL VI</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="03A45F5D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="53EB2AE8" w14:textId="5911460F">
+    <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="53EB2AE8" w14:textId="4EC2463D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Deze wet, met uitzondering van artikel I, onderdelen </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk192495724" w:id="6"/>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>B, E, F, onder 2, G en M</w:t>
+        <w:t>B, E, F, onder 2, G</w:t>
+      </w:r>
+      <w:r w:rsidR="00D63647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007159C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en M</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, treedt in werking op een bij koninklijk besluit te bepalen tijdstip, dat voor de verschillende artikelen of onderdelen daarvan verschillend kan worden vastgesteld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="7FD9E1FD" w14:textId="06B98AF7">
+    <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="7FD9E1FD" w14:textId="22BA77B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2. Artikel I, onderdelen B, E, F, onder 2, G en M, treedt in werking met ingang van de dag na de datum van uitgifte van het Staatsblad waarin deze wet wordt geplaatst.</w:t>
+        <w:t>2. Artikel I, onderdelen B, E, F, onder 2, G</w:t>
+      </w:r>
+      <w:r w:rsidR="00D63647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007159C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en M, treedt in werking met ingang van de dag na de datum van uitgifte van het Staatsblad waarin deze wet wordt geplaatst.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="64BFB3B3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007159C6" w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="1411AC9F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
@@ -3716,50 +3544,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="4D01C5B6" w14:textId="0643C132">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007159C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Lasten en bevelen dat deze in het Staatsblad zal worden geplaatst en dat alle ministeries, autoriteiten, colleges en ambtenaren die zulks aangaat, aan de nauwkeurige uitvoering de hand zullen houden.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007159C6" w:rsidP="007159C6" w:rsidRDefault="007159C6" w14:paraId="62108BE2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -3941,72 +3770,72 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De Staatssecretaris van Infrastructuur en Waterstaat,</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="002168F4" w:rsidR="007159C6" w:rsidSect="000E5189">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A812AF9" w14:textId="77777777" w:rsidR="00715A08" w:rsidRDefault="00715A08">
+    <w:p w14:paraId="4DFB2A2D" w14:textId="77777777" w:rsidR="00312014" w:rsidRDefault="00312014">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E78429B" w14:textId="77777777" w:rsidR="00715A08" w:rsidRDefault="00715A08">
+    <w:p w14:paraId="56126AF7" w14:textId="77777777" w:rsidR="00312014" w:rsidRDefault="00312014">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D3EBDFD" w14:textId="77777777" w:rsidR="00715A08" w:rsidRDefault="00715A08">
+    <w:p w14:paraId="26970C46" w14:textId="77777777" w:rsidR="00312014" w:rsidRDefault="00312014">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -4141,145 +3970,150 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="19F761B8" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3033A254" w14:textId="77777777" w:rsidR="00715A08" w:rsidRDefault="00715A08">
+    <w:p w14:paraId="5CD7B6E3" w14:textId="77777777" w:rsidR="00312014" w:rsidRDefault="00312014">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CA6D30E" w14:textId="77777777" w:rsidR="00715A08" w:rsidRDefault="00715A08">
+    <w:p w14:paraId="62A398ED" w14:textId="77777777" w:rsidR="00312014" w:rsidRDefault="00312014">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007159C6"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="000B63D1"/>
     <w:rsid w:val="000E5189"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="001468D2"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="00241287"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="002A7784"/>
+    <w:rsid w:val="00312014"/>
+    <w:rsid w:val="0039608D"/>
+    <w:rsid w:val="004C3DA7"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="005E32E1"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="007130FC"/>
     <w:rsid w:val="007159C6"/>
     <w:rsid w:val="00715A08"/>
     <w:rsid w:val="00764CE6"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="00842054"/>
+    <w:rsid w:val="008C16C7"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="00964363"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00B0457D"/>
     <w:rsid w:val="00B11535"/>
     <w:rsid w:val="00B31782"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
+    <w:rsid w:val="00C9317F"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00D63647"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00EA3D5F"/>
     <w:rsid w:val="00F03909"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F17E40"/>
     <w:rsid w:val="00F2527C"/>
     <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -4634,51 +4468,50 @@
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
@@ -5705,73 +5538,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>1977</ap:Words>
-  <ap:Characters>10876</ap:Characters>
+  <ap:Words>1914</ap:Words>
+  <ap:Characters>10528</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>90</ap:Lines>
-  <ap:Paragraphs>25</ap:Paragraphs>
+  <ap:Lines>87</ap:Lines>
+  <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12828</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12418</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-06-16T12:04:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>