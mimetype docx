--- v0 (2026-06-16)
+++ v1 (2026-09-24)
@@ -1,3259 +1,983 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="00C27D57" w:rsidRDefault="00CB64E8" w14:paraId="72BE3B60" w14:textId="77777777">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">het </w:t>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="00B35F79" w:rsidRDefault="003E3A48" w14:paraId="36AFF453" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29675</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79" w:rsidR="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79" w:rsidR="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79" w:rsidR="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zee- en kustvisserij</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="00B35F79" w:rsidP="00B35F79" w:rsidRDefault="00B35F79" w14:paraId="06710AA5" w14:textId="779DC689">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="00B35F79" w:rsidP="003E3A48" w:rsidRDefault="00B35F79" w14:paraId="580832E5" w14:textId="7CA590B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="00B35F79" w:rsidP="003E3A48" w:rsidRDefault="00B35F79" w14:paraId="010CE442" w14:textId="6D22532D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B35F79" w:rsidP="003E3A48" w:rsidRDefault="00B35F79" w14:paraId="6EF21D50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="000EFC23" w14:textId="5992C73C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij zend ik u mijn reactie, op verzoek van de vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur, op het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008C3322" w:rsidR="008C3322">
-[...6 lines deleted...]
-        <w:t>tion</w:t>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>position</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008C3322" w:rsidR="008C3322">
-[...32 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper van Dr. Jaap van der Meer (WUR) (2026Z10564/2026D26945, ingezonden 3 juni 2026). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="384F86C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BISI-indicator</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F76508">
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F5589D" w:rsidR="00420128" w:rsidP="00C27D57" w:rsidRDefault="00420128" w14:paraId="186D7512" w14:textId="6CE3015F">
-      <w:r w:rsidRPr="00F5589D">
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="5DF167AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>position</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> paper van Emeritus hoogleraar Jaap van der Meer wordt met name ingegaan op de BISI-indicator en tijdens het rondetafelgesprek hierover met uw kamer gaf de heer van der Meer aan dat de BISI-indicator niet wetenschappelijk zou zijn onderbouwd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079160A" w:rsidR="00420128" w:rsidP="00C27D57" w:rsidRDefault="00420128" w14:paraId="3A30E225" w14:textId="77777777">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="003E6538">
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="7CF3E561" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik hecht groot belang aan een gedegen wetenschappelijke onderbouwing van beleid. De BISI-indicator is ontwikkeld voor de Kaderrichtlijn Mariene strategie (KRM) om de kwaliteit van de zeebodem te beoordelen en richt zich specifiek op gevoelige en kenmerkende soorten, maar ook op soortenrijkdom en het totale voorkomen van de soorten. Deze indicator is de afgelopen 10 jaar ontwikkeld in samenwerking met diverse Nederlandse onderzoeksinstituten. Betrokken zijn onder andere het Koninklijk Nederlands Instituut voor Onderzoek der Zee (NIOZ), Wageningen Marine Research (WMR), en het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...27 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Centraal Bureau voor de Statistiek (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CBS) voor de statistische borging en wetenschappelijke onderbouwing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="11912C64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De kwaliteit van de zeebodem wordt echter niet alleen aan de hand van deze ene indicator bepaald, maar in combinatie met andere indicatoren</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B35F79">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD70EB">
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Elke indicator kijkt daarbij naar een specifiek kwaliteitsaspect. In Nederland wordt naast de BISI-indicator, ook de OSPAR indicatoren ‘Relatieve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Margalef</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diversiteit (OSPAR BH2b)’, de ‘Kaderrichtlijn Water beoordeling in Nederland de BEQI2 (OSPAR BH2a)’ en de gemodelleerde ‘Omvang van de fysieke verstoring van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benthische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CD70EB">
-        <w:t>Margalef</w:t>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>habitats</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CD70EB">
-        <w:t xml:space="preserve"> diversiteit (OSPAR BH2b)’, de ‘Kaderrichtlijn Water beoordeling in Nederland de BEQI2 (OSPAR BH2a)’ en de gemodelleerde ‘Omvang van de fysieke verstoring van </w:t>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OSPAR BH3)’ gebruikt. Dit is lijn met een recent ICES-advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat stelt dat een combinatie van minimaal 3 indicatoren dient te worden gebruikt om de kwaliteitstoestand van zeebodem te beoordelen. Deze indicatoren zijn internationaal afgestemd binnen OSPAR, die gemeenschappelijke indicatoren ontwikkelt waarmee is af te leiden in welke mate de actuele toestand van de goede toestand verschilt. OSPAR zorgt ook voor een gecoördineerd, coherent, consistent en vergelijkbaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>monitoringprogramma. Op basis van gezamenlijke monitoring wordt de milieutoestand van de OSPAR-regio’s, waaronder de Noordzee, beoordeeld. Deze beoordeling wordt gebruikt voor het opstellen van de Nederlandse Mariene Strategie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="5B1681BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn ministerie heeft een bijeenkomst specifiek over de BISI-indicator georganiseerd waarbij betrokken wetenschappers, waaronder de heer Van der Meer en vertegenwoordigers van de visserijsector en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CD70EB">
-        <w:t>benthische</w:t>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NGO’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CD70EB">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanwezig waren. Het doel van de bijeenkomst was om de deelnemers mee te nemen in hoe de BISI-indicator werkt en wordt toegepast. Uiteraard zijn daarbij ook de kritiekpunten die de heer Van der Meer in zijn </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CD70EB">
-        <w:t>habitats</w:t>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>position</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CD70EB">
-[...51 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> paper heeft opgenomen besproken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00181FF7" w:rsidP="00181FF7" w:rsidRDefault="00181FF7" w14:paraId="5A0535D6" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="7D0B5A08" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De bijeenkomst, afgelopen donderdag 11 juni, was een zeer nuttig en open maar ook inhoudelijk eerste gesprek. De deelnemers waren het eens dat een vervolg gewenst is. Dit is wat mij betreft dan ook geen eindpunt. Verschillende aandachtspunten zijn besproken waaronder, transparantie in de werking van de BISI-indicator, statistische onderbouwing, gebruikte referentiewaarden en de ontwikkeling van drempelwaarden. Ik zal de komende tijd vervolgstappen verder uitwerken en uw Kamer daarover informeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00420128" w:rsidP="00C27D57" w:rsidRDefault="00420128" w14:paraId="30838BFA" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0079160A" w:rsidR="00420128" w:rsidP="00C27D57" w:rsidRDefault="00420128" w14:paraId="419DCA57" w14:textId="77777777">
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="3DB7710F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0079160A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Waddenzee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00420128" w:rsidP="00C27D57" w:rsidRDefault="00420128" w14:paraId="5D68413F" w14:textId="1C548BF8">
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="41791953" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het rondetafelgesprek ging de heer Van der Meer ook in op de wijze waarop in het rapport de Staat van de Waddenzee van de Waddenacademie en het Centraal Bureau voor de Statistiek (WA/CBS) wordt gesteld dat het slecht gaat met de visstand in de Waddenzee. Hij zette vraagtekens bij de onderbouwing van deze conclusie. Naar ik begrepen heb, plaatste hij met name kanttekeningen bij de gebruikte referentie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="5DCD6CED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="2CD8AFE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als minister constateer ik dat er voldoende wetenschappelijke consensus is dat het over het algemeen niet goed gaat met de natuur in de Waddenzee. Nu komt het vaker voor dat tussen wetenschappers verschillen van inzicht bestaan. Het hoort ook bij de wetenschap dat hierover de argumenten gewisseld worden. Ik heb daarom WA/CBS gevraagd om te reflecteren op de argumentatie zoals door de heer Van der Meer is gegeven tijdens het rondetafelgesprek. In de reflectie (zie bijlage) geven WA/CBS het volgende met de betrekking tot de gebruikte referenties in de Waddenzee aan: “waar beschikbaar is hierbij gebruik gemaakt van wettelijk vastgestelde referentiewaarden (zoals de Kaderrichtlijn Water of de Vogel- en Habitatrichtlijn). Voor referentiewaarden van de resterende indicatoren is zoveel mogelijk aangesloten bij internationale standaarden of gebruiken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B35F79" w:rsidRDefault="00B35F79" w14:paraId="2699B7B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tijdens het rondetafelgesprek ging de heer Van der Meer ook in op </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="0FE097F8" w14:textId="595B8211">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Waddenacademie, het Centraal Bureau voor de Statistiek en Wageningen Marine Research hebben aangegeven zich graag samen in te willen zetten voor een breed gedragen raamwerk voor statusbepalingen van Nederland kustwateren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="00B35F79" w:rsidP="00B35F79" w:rsidRDefault="00B35F79" w14:paraId="3649F1F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B35F79" w:rsidP="00B35F79" w:rsidRDefault="00B35F79" w14:paraId="3C8F54F9" w14:textId="3A8ED53D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> in het rapport de Staat van de Waddenzee van de Waddenacademie en het Centraal Bureau voor de Statistiek (WA/CBS) wordt gesteld </w:t>
-[...2 lines deleted...]
-        <w:t>dat</w:t>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> het slecht gaat met de visstand in de Waddenzee. Hij zette vraagtekens bij de onderbouwing van deze conclusie. Naar ik begrepen heb, plaatste hij m</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="00B35F79" w:rsidP="00B35F79" w:rsidRDefault="00B35F79" w14:paraId="71530C90" w14:textId="0E3EAFDA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> kanttekeningen bij de gebruikte referentie. </w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00640234">
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35F79">
         <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00006C01" w:rsidR="00481085" w:rsidP="00C27D57" w:rsidRDefault="00CB64E8" w14:paraId="44B29E4F" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="00B35F79" w:rsidP="00B35F79" w:rsidRDefault="00B35F79" w14:paraId="0FB6C292" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="003E3A48" w:rsidP="003E3A48" w:rsidRDefault="003E3A48" w14:paraId="3B290629" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35F79" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="2FDE1D13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B35F79" w:rsidR="00FE0FA3" w:rsidSect="003E3A48">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FB0B8C7" w14:textId="77777777" w:rsidR="00EB1777" w:rsidRDefault="00EB1777">
+    <w:p w14:paraId="3FF0D56D" w14:textId="77777777" w:rsidR="00745BDC" w:rsidRDefault="00745BDC" w:rsidP="003E3A48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AD7B24" w14:textId="77777777" w:rsidR="00EB1777" w:rsidRDefault="00EB1777"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57FAC2B0" w14:textId="77777777" w:rsidR="00EB1777" w:rsidRDefault="00EB1777">
+    <w:p w14:paraId="36D8E10C" w14:textId="77777777" w:rsidR="00745BDC" w:rsidRDefault="00745BDC" w:rsidP="003E3A48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0BC7EF" w14:textId="77777777" w:rsidR="00EB1777" w:rsidRDefault="00EB1777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="516FD296" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="56385A7F" w14:textId="77777777" w:rsidR="003E3A48" w:rsidRPr="003E3A48" w:rsidRDefault="003E3A48" w:rsidP="003E3A48">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="06A1222E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="258CDC18" w14:textId="77777777" w:rsidR="003E3A48" w:rsidRPr="003E3A48" w:rsidRDefault="003E3A48" w:rsidP="003E3A48">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6EA8FB7A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="584BBF7D" w14:textId="77777777" w:rsidR="003E3A48" w:rsidRPr="003E3A48" w:rsidRDefault="003E3A48" w:rsidP="003E3A48">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="675AD417" w14:textId="77777777" w:rsidR="00EB1777" w:rsidRDefault="00EB1777">
+    <w:p w14:paraId="4EC6CDDB" w14:textId="77777777" w:rsidR="00745BDC" w:rsidRDefault="00745BDC" w:rsidP="003E3A48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22876E3E" w14:textId="77777777" w:rsidR="00EB1777" w:rsidRDefault="00EB1777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63E14C49" w14:textId="77777777" w:rsidR="00EB1777" w:rsidRDefault="00EB1777">
+    <w:p w14:paraId="53D8B67C" w14:textId="77777777" w:rsidR="00745BDC" w:rsidRDefault="00745BDC" w:rsidP="003E3A48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55387DE3" w14:textId="77777777" w:rsidR="00EB1777" w:rsidRDefault="00EB1777"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1F4116D3" w14:textId="77777777" w:rsidR="00420128" w:rsidRPr="00F5589D" w:rsidRDefault="00420128" w:rsidP="00420128">
+    <w:p w14:paraId="705BBA9A" w14:textId="77777777" w:rsidR="003E3A48" w:rsidRPr="00B35F79" w:rsidRDefault="003E3A48" w:rsidP="003E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B35F79">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F5589D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://noordzeeloket.nl/publish/pages/244887/mariene-strategie-deel-1-voor-het-nederlandse-deel-van-de-noordzee-2024-2030-v2.pdf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1F15688F" w14:textId="77777777" w:rsidR="00420128" w:rsidRPr="00870417" w:rsidRDefault="00420128" w:rsidP="00420128">
+    <w:p w14:paraId="0A128C4D" w14:textId="77777777" w:rsidR="003E3A48" w:rsidRPr="00B35F79" w:rsidRDefault="003E3A48" w:rsidP="003E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B35F79">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00870417">
-        <w:rPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ICES (2026). EU request to advise on seafloor integrity thresholds (MSFD D6C5): operational methods and application to the Nature Restoration Regulation. ICES Advice: Special Requests. Report. https://doi.org/10.17895/ices.advice.32244633.v1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1358E981" w14:textId="77777777" w:rsidR="00420128" w:rsidRPr="00420128" w:rsidRDefault="00420128" w:rsidP="00420128">
+    <w:p w14:paraId="049D1E3F" w14:textId="77777777" w:rsidR="003E3A48" w:rsidRPr="00B35F79" w:rsidRDefault="003E3A48" w:rsidP="003E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B35F79">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00420128">
-        <w:rPr>
+      <w:r w:rsidRPr="00B35F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://noordzeeloket.nl/beleid/mariene-strategie-krm/ospar-verdrag/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...112 lines deleted...]
-  <w:p w14:paraId="3B30D17F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="63EF79AB" w14:textId="77777777" w:rsidR="003E3A48" w:rsidRPr="003E3A48" w:rsidRDefault="003E3A48" w:rsidP="003E3A48">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...565 lines deleted...]
-  <w:p w14:paraId="745A818B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3A7C4E05" w14:textId="77777777" w:rsidR="003E3A48" w:rsidRPr="003E3A48" w:rsidRDefault="003E3A48" w:rsidP="003E3A48">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E546DE5" w14:textId="77777777" w:rsidR="003E3A48" w:rsidRPr="003E3A48" w:rsidRDefault="003E3A48" w:rsidP="003E3A48">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...619 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="003E3A48"/>
+    <w:rsid w:val="00201EB2"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rsid w:val="00745BDC"/>
+    <w:rsid w:val="007F231F"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009745BC"/>
+    <w:rsid w:val="00B35F79"/>
+    <w:rsid w:val="00D97A82"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EB0514"/>
+    <w:rsid w:val="00FE01DA"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="59E82479"/>
+  <w14:docId w14:val="181B55D7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{27197AD7-C1CE-4160-93E7-6FCF85BBEFCE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3275,74 +999,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3491,1127 +1216,1205 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="003E3A48"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="003E3A48"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="003E3A48"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="003E3A48"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...337 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="003E3A48"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="003E3A48"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="003E3A48"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E3A48"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E3A48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00930ABD"/>
+    <w:rsid w:val="003E3A48"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="0079160A"/>
+    <w:rsid w:val="003E3A48"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="0079160A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0079160A"/>
+    <w:rsid w:val="003E3A48"/>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0079160A"/>
+    <w:rsid w:val="003E3A48"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...71 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B35F79"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4175</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>784</ap:Words>
+  <ap:Characters>4315</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>34</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>35</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4924</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5089</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>