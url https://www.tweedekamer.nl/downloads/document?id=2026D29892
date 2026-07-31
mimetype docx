--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -1,4718 +1,1188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...555 lines deleted...]
-    <w:p w:rsidRPr="00A86E57" w:rsidR="00335A60" w:rsidP="00335A60" w:rsidRDefault="00335A60" w14:paraId="620C5022" w14:textId="77777777">
+    <w:p w:rsidRPr="007E1312" w:rsidR="009930CF" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="734AE14D" w14:textId="69A95232">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312" w:rsidR="009930CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312" w:rsidR="009930CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312" w:rsidR="009930CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Onderwijs, Cultuur en Wetenschap (VIII) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009930CF" w:rsidP="009930CF" w:rsidRDefault="009930CF" w14:paraId="4A0081CE" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312" w:rsidR="009218E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>157</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009218E4" w:rsidRDefault="009930CF" w14:paraId="55BC4759" w14:textId="32D81735">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...143 lines deleted...]
-    <w:p w:rsidRPr="00A86E57" w:rsidR="00335A60" w:rsidP="00335A60" w:rsidRDefault="00335A60" w14:paraId="0D6B1C58" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009930CF" w:rsidP="009218E4" w:rsidRDefault="009930CF" w14:paraId="25179BE2" w14:textId="391AF2CE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00335A60" w:rsidP="00335A60" w:rsidRDefault="00335A60" w14:paraId="612B1656" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 16 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="2370DC14" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009218E4" w:rsidRDefault="009218E4" w14:paraId="043A4682" w14:textId="330A0BBB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bieden wij uw Kamer de Stand van de Uitvoering Onderwijs, Cultuur en Wetenschap 2026 aan. Met de Stand van de Uitvoering informeren wij uw Kamer over welke actualiteiten, ontwikkelingen en uitdagingen er spelen binnen de uitvoering van het OCW-beleid. In deze editie ligt de focus op de Dienst Uitvoering Onderwijs (DUO), de Rijksdienst voor het Cultureel Erfgoed (RCE) en het Nationaal Archief (NA). Waar relevant zullen in de toekomst ook andere organisaties van OCW ontwikkelingen in de uitvoeringspraktijk delen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="4AAFACA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009218E4" w:rsidRDefault="009218E4" w14:paraId="507FBB84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graag spreken wij onze waardering uit voor het belangrijke werk dat onze publieke dienstverleners dagelijks verrichten. Zo heeft de RCE in 2025 met het afronden van het interbestuurlijke programma Erfgoed Deal en de diverse projecten uit de Agenda Erfgoed en Leefomgeving een stevige basis gelegd voor ‘erfgoedinclusief werken’ (het goed en zo vroeg mogelijk inpassen van erfgoed in ruimtelijke plannen) en overtuigend laten zien dat erfgoed een belangrijke rol kan spelen bij de grote maatschappelijke opgaven en transities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="4F4994EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009218E4" w:rsidRDefault="009218E4" w14:paraId="54E2A64E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DUO is bezig met een aantal grote verbeteringen en hersteloperaties. Zo werd in januari (2025) een belangrijke stap gezet in de tegemoetkoming voor leenstelselstudenten: bijna 600.000 oud-studenten ontvingen een betaling of zagen deze verrekend met hun studieschuld. Deze operatie loopt nog jaren door, omdat studenten tot tien jaar na afstuderen recht hebben op de tegemoetkoming. Ook is een praktische verbetering doorgevoerd met een online tool voor diplomacontrole. Werkgevers kunnen hiermee snel de echtheid van digitale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>uittreksels verifiëren; de tool is inmiddels tienduizenden keren gebruikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009218E4" w:rsidRDefault="009218E4" w14:paraId="1612DB40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tot slot wordt voor het Nationaal Archief ingegaan op vier knelpunten waarbij wordt ervaren dat de dienstverlening steeds meer onder druk komt te staan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009218E4" w:rsidRDefault="009218E4" w14:paraId="6C71E2B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009218E4" w:rsidRDefault="009218E4" w14:paraId="681376B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze Stand van de Uitvoering wordt u ook geïnformeerd over de voortgang van de herzieningen controle uitwonendenbeurs. Onlangs is uw Kamer al geïnformeerd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>over de schadeafhandeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de Stand wordt uw Kamer ook geïnformeerd over de stappen die gezet worden richting een nieuw controleproces voor de uitwonendenbeurs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009218E4" w:rsidRDefault="009218E4" w14:paraId="4DBE74F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tevens wordt stilgestaan bij de verkenning terugbetaalregimes. DUO heeft meermaals knelpunten bij het terugbetalen van studieschulden onder de aandacht gebracht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007E1312" w:rsidDel="00D474DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00335A60" w:rsidP="00335A60" w:rsidRDefault="00335A60" w14:paraId="4D04CE30" w14:textId="77777777">
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Na het uitbrengen van de Stand van de Uitvoering OCW 2025 met daarin de Verkenning Studiefinanciering is besloten om het proces van de Verkenning – waarbij beleid en uitvoering samen knelpunten en oplossingen in beeld brengen – voor dit specifieke onderwerp versneld uit te voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De resultaten hiervan delen wij in deze Stand met uw Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="1E99244F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009218E4" w:rsidRDefault="009218E4" w14:paraId="7412AD9B" w14:textId="10D32DFE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00513D6C" w:rsidR="00335A60" w:rsidP="00335A60" w:rsidRDefault="00335A60" w14:paraId="4C66E552" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij deze Kamerbrief ontvangt uw Kamer naast de Stand van de Uitvoering, de Knelpuntenbrief DUO, de Knelpuntenbrief RCE (voorheen de Stand van de Uitvoering RCE), het rapport Invoeringstoets herinvoering Basisbeurs, het gedragsonderzoek oneigenlijk gebruik uitwonendenbeurs en de uitkomsten van het onderzoek naar het gebruik van afkomstgerelateerde indicatoren (motie Ergin, Kamerstuk 31288, nr. 1165</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) bij het ministerie van Onderwijs, Cultuur en Wetenschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="0B9B1B62" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009218E4" w:rsidRDefault="009218E4" w14:paraId="58762CAE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...355 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de Stand van de Uitvoering OCW 2026 bieden wij uw Kamer inzicht in de praktijk van de publieke dienstverleners van OCW. Wij gaan graag het gesprek aan om de Stand een goed vervolg te geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="489D0440" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="4AB8DA73" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F521E" w:rsidP="003A7160" w:rsidRDefault="000F521E" w14:paraId="6CFE488E" w14:textId="77777777"/>
-[...76 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="2E9C2114" w14:textId="7A132318">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312" w:rsidR="009930CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="36ADD295" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="219B2637" w14:textId="19944BFF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312" w:rsidR="009930CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="009218E4" w:rsidP="009930CF" w:rsidRDefault="009218E4" w14:paraId="13E4533D" w14:textId="0C181B0E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312" w:rsidR="009930CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E1312" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="4D2E5D84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007E1312" w:rsidR="006F53E6" w:rsidSect="006543E9">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F0D5320" w14:textId="77777777" w:rsidR="00595292" w:rsidRDefault="00595292">
+    <w:p w14:paraId="20B21919" w14:textId="77777777" w:rsidR="00E650C6" w:rsidRDefault="00E650C6" w:rsidP="009218E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3AF4B3" w14:textId="77777777" w:rsidR="00595292" w:rsidRDefault="00595292"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="337010AB" w14:textId="77777777" w:rsidR="00595292" w:rsidRDefault="00595292">
+    <w:p w14:paraId="3268F291" w14:textId="77777777" w:rsidR="00E650C6" w:rsidRDefault="00E650C6" w:rsidP="009218E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3C4EAE" w14:textId="77777777" w:rsidR="00595292" w:rsidRDefault="00595292"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2ECFA003" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="146B5B2A" w14:textId="77777777" w:rsidR="009218E4" w:rsidRPr="009218E4" w:rsidRDefault="009218E4" w:rsidP="009218E4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="732E2C1A" w14:textId="77777777" w:rsidR="009218E4" w:rsidRPr="009218E4" w:rsidRDefault="009218E4" w:rsidP="009218E4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76A4BA7C" w14:textId="77777777" w:rsidR="009218E4" w:rsidRPr="009218E4" w:rsidRDefault="009218E4" w:rsidP="009218E4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00108347" w14:textId="77777777" w:rsidR="00595292" w:rsidRDefault="00595292">
+    <w:p w14:paraId="0205F4E0" w14:textId="77777777" w:rsidR="00E650C6" w:rsidRDefault="00E650C6" w:rsidP="009218E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1488DB3D" w14:textId="77777777" w:rsidR="00595292" w:rsidRDefault="00595292"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41DE8F7A" w14:textId="77777777" w:rsidR="00595292" w:rsidRDefault="00595292">
+    <w:p w14:paraId="624654F6" w14:textId="77777777" w:rsidR="00E650C6" w:rsidRDefault="00E650C6" w:rsidP="009218E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123317DC" w14:textId="77777777" w:rsidR="00595292" w:rsidRDefault="00595292"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="67C6D8F9" w14:textId="77777777" w:rsidR="00335A60" w:rsidRPr="00C63954" w:rsidRDefault="00335A60" w:rsidP="00335A60">
+    <w:p w14:paraId="6BC631E4" w14:textId="77777777" w:rsidR="009218E4" w:rsidRPr="007E1312" w:rsidRDefault="009218E4" w:rsidP="007E1312">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C63954">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-        <w:rPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken II 2025/26, 24 724, nr. 250</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="527EB660" w14:textId="77777777" w:rsidR="00335A60" w:rsidRPr="00C63954" w:rsidRDefault="00335A60" w:rsidP="00335A60">
+    <w:p w14:paraId="2D74DB69" w14:textId="77777777" w:rsidR="009218E4" w:rsidRPr="007E1312" w:rsidRDefault="009218E4" w:rsidP="007E1312">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C63954">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie onder meer het knelpunt in de Stand van DUO 2023 (voorloper Knelpuntenbrief in de Stand van de Uitvoering OCW) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-        <w:rPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>aflosbedrag voor sommige oud-studenten te hoog</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (p. 7), het knelpunt in de Stand van DUO 2022 </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00C63954">
+        <w:r w:rsidRPr="007E1312">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="13"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>veel verschillende terugbetalingsregelingen voor (oud) studenten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C63954">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (p. 11) en de paragraaf in de Stand van DUO 2021 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-        <w:rPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>overstappen naar een andere vorm van aflossen (p. 14)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en in de Verkenning Studiefinanciering (bijlage bij Stand van de Uitvoering OCW 2025). Zie onder meer signaal 17: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-        <w:rPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>complexiteit van veelheid aan terugbetalingsregels</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en signaal 19: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-        <w:rPr>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>knelpunten SF-15 oud</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="62276C9F" w14:textId="77777777" w:rsidR="00335A60" w:rsidRDefault="00335A60" w:rsidP="00335A60">
+    <w:p w14:paraId="77120E0D" w14:textId="77777777" w:rsidR="009218E4" w:rsidRPr="007E1312" w:rsidRDefault="009218E4" w:rsidP="007E1312">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C63954">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C63954">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00C63954">
+        <w:r w:rsidRPr="007E1312">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Stand van de Uitvoering OCW 2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C63954">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1D7EF13F" w14:textId="77777777" w:rsidR="00335A60" w:rsidRDefault="00335A60" w:rsidP="00335A60">
+    <w:p w14:paraId="0AB210CC" w14:textId="77777777" w:rsidR="009218E4" w:rsidRPr="007E1312" w:rsidRDefault="009218E4" w:rsidP="007E1312">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1312">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken II 2024/2025, 31 288, nr. 1165</w:t>
+      <w:r w:rsidRPr="007E1312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 31 288, nr. 1165</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="09616949" w14:textId="77777777" w:rsidR="009218E4" w:rsidRPr="009218E4" w:rsidRDefault="009218E4" w:rsidP="009218E4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="3FCFBBCE" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="12CDDDE4" w14:textId="77777777" w:rsidR="009218E4" w:rsidRPr="009218E4" w:rsidRDefault="009218E4" w:rsidP="009218E4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1244 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BD5711F" w14:textId="77777777" w:rsidR="009218E4" w:rsidRPr="009218E4" w:rsidRDefault="009218E4" w:rsidP="009218E4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1106 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="009218E4"/>
+    <w:rsid w:val="00226D53"/>
+    <w:rsid w:val="005429A7"/>
+    <w:rsid w:val="006543E9"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007E1312"/>
+    <w:rsid w:val="0084389B"/>
+    <w:rsid w:val="009218E4"/>
+    <w:rsid w:val="009930CF"/>
+    <w:rsid w:val="00B000CB"/>
+    <w:rsid w:val="00B026F2"/>
+    <w:rsid w:val="00D51232"/>
+    <w:rsid w:val="00E650C6"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F60FC9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0C4A732C"/>
-  <w15:docId w15:val="{B1B162E7-9E18-46B0-A8C6-D23031748952}"/>
+  <w14:docId w14:val="65F074D9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2E1E5CD1-7CD3-4919-9A4A-4EAC03878206}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4861,1287 +1331,1181 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009F3C85"/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009218E4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009218E4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009218E4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009218E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009218E4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009218E4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...31 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="009218E4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009218E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009218E4"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009218E4"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009218E4"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...89 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="009218E4"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="standaard-tekst-vet-pagebreak"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...3 lines deleted...]
-      <w:pageBreakBefore/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="009218E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
+    <w:name w:val="standaard-tekst"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="009218E4"/>
+    <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:b/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...345 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00A85AF9"/>
+    <w:rsid w:val="009218E4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
-[...15 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00710E7E"/>
-[...19 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009930CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/publicaties/2025/07/15/stand-van-de-uitvoering-ocw" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-e2cf08122baa9ebee0d17ac110140d43301865d7/pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>625</ap:Words>
-  <ap:Characters>3439</ap:Characters>
+  <ap:Words>575</ap:Words>
+  <ap:Characters>3166</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>28</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>26</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4056</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3734</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-01-19T09:28:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O200LES</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O200LES</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>