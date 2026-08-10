--- v0 (2026-06-16)
+++ v1 (2026-08-10)
@@ -1,5347 +1,2131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="446D6E99" w14:textId="42E0934E">
-[...369 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="224D6C17" w14:textId="5D0D62F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>AH 2268</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="7CBA112B" w14:textId="233275FC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2026Z06784</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="29D7BB29" w14:textId="115AF096">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563C11">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="020AEEAD" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="667A356E" w14:textId="501CA538">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563C11">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1711</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="7960B93A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bekend met het bericht 'Merz bij bezoek Syrische president: ’80 procent van Syriërs zal terugkeren’? 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960C80" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="0EAEDCC3" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="6557CD86" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="74747FB8" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoeveel Syrische asielzoekers en statushouders verbleven op 1 maart 2026 in Nederland?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003239AC" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="3454A138" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003239AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het totaal aantal Syrische asielzoekers per 1 april is 17.310. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960C80" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="2DB9A00F" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003239AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Het totaal aantal Syrische statushouders per 1 april is 76.200.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="453E3A90" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="7F597B5A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoeveel Syrische statushouders hadden op 1 maart 2026 een verblijfsvergunning asiel voor bepaalde tijd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960C80" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="26DE321E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gaat om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003239AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>70.840 personen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003239AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="35357DA5" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="6021E720" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoeveel Syrische statushouders hadden op 1 maart 2026 een verblijfsvergunning asiel voor onbepaalde tijd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960C80" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="0FAC9BB5" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit betreft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003239AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>5.360 personen per 1 april 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="6BDE2380" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:br/>
-      </w:r>
-[...54 lines deleted...]
-          <w:iCs/>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...110 lines deleted...]
-    <w:p w:rsidRPr="00960C80" w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="5E5B7396" w14:textId="20CD0DA3">
+        <w:t>Wat is op dit moment het beleid ten aanzien van openstaande asielaanvragen van Syriërs? Hoe zorgt u ervoor dat deze aanvragen zoveel mogelijk worden afgewezen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2BFA" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="4404E0E8" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="007E6284">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>vraag 1</w:t>
+        <w:t>vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00960C80">
-[...35 lines deleted...]
-        <w:t>Vraag 2</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een asielaanvraag wordt op basis van de individuele merites van de zaak beoordeeld. In het geval van Syrië wordt daarbij gebruik gemaakt van het landgebonden asielbeleid. Landgebonden asielbeleid komt zorgvuldig tot stand op basis van actuele, feitelijke informatie over een land van herkomst. Op 22 april jl. heb ik uw Kamer geïnformeerd over enkele wijzigingen in het landenbeleid Syrië. Voor heel Syrië blijft de laagste gradatie van artikel 15c aangewezen. Voor druzen heb ik een risicoprofiel aangewezen, naast de al aangewezen risicoprofielen voor LHBTIQ+ en alawieten. Het algemene uitgangspunt dat in Syrië in het algemeen geen sprake is van een binnenlands beschermingsalternatief, is komen te vervallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="0A35046B" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="2EF73212" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="5C48B507" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t>Hoeveel Syrische asielzoekers en statushouders verbleven op 1 maart 2026 in Nederland?</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        <w:t>Bent u op dit moment actief bezig met het herbeoordelen en intrekken van al afgegeven asielvergunningen aan Syriërs? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="6C55BB3C" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="007E6284">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>vraag 2</w:t>
-[...525 lines deleted...]
-        </w:rPr>
         <w:t>vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000570F9" w:rsidP="00391AD4" w:rsidRDefault="000570F9" w14:paraId="782DEFF6" w14:textId="6286E975">
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="2FFCEA01" w14:textId="77777777">
       <w:r>
         <w:t>Ook in bovengenoemde brief van 22 april jl. en bijbehorende nota ga ik daarop in. Daar verwijs ik dan ook naar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000570F9" w:rsidP="00391AD4" w:rsidRDefault="000570F9" w14:paraId="792187C0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00063DC0" w:rsidR="00391AD4" w:rsidP="00391AD4" w:rsidRDefault="00391AD4" w14:paraId="2FF227E4" w14:textId="53D44DC9">
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="14A9EFEC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00063DC0" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="5665F61E" w14:textId="77777777">
       <w:r w:rsidRPr="00F24AFF">
-        <w:t xml:space="preserve">De inzet van dit kabinet blijft, in lijn met de keuze van mijn voorganger, om over te gaan tot het </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> van al afgegeven verblijfsvergunningen zodra dat kan, waarbij ik rekening houd met de uitvoerbaarheid en juridische houdbaarheid.</w:t>
+        <w:t>De inzet van dit kabinet blijft, in lijn met de keuze van mijn voorganger, om over te gaan tot het herbeoordelen van al afgegeven verblijfsvergunningen zodra dat kan, waarbij ik rekening houd met de uitvoerbaarheid en juridische houdbaarheid.</w:t>
       </w:r>
       <w:r w:rsidRPr="00063DC0">
         <w:t xml:space="preserve"> Uit de EU Kwalificatierichtlijn</w:t>
       </w:r>
-      <w:r w:rsidR="000570F9">
+      <w:r>
         <w:t xml:space="preserve"> en de vanaf 12 juni in werking tredende Kwalificatieverordening</w:t>
       </w:r>
       <w:r w:rsidRPr="00063DC0">
         <w:t xml:space="preserve"> en jurisprudentie van het EU Hof van Justitie volgt dat de internationale beschermingsstatus enkel mag worden verleend aan en voortgezet bij personen die aan de voorwaarden voor internationale bescherming voldoen. Aan de herbeoordelingen van een verblijfsstatus worden echter andere juridische voorwaarden gesteld dan de voorwaarden die gelden voor de beoordeling van asielaanvragen. Uit art. 11 en art. 16 van de Kwalificatierichtlijn, geïmplementeerd in artikel 3.37g Voorschrift Vreemdelingen, volgt dat bij veranderde omstandigheden in het land van herkomst beoordeeld wordt of de wijziging van de omstandigheden een voldoende ingrijpend en niet-voorbijgaand karakter heeft om de gegronde vrees voor vervolging dan wel het reële risico op ernstige schade weg te nemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00063DC0" w:rsidR="00391AD4" w:rsidP="00391AD4" w:rsidRDefault="00391AD4" w14:paraId="77F11DE8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00063DC0" w:rsidR="00391AD4" w:rsidP="00391AD4" w:rsidRDefault="00391AD4" w14:paraId="78154371" w14:textId="3B32BE9D">
+    <w:p w:rsidRPr="00063DC0" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="209FBE62" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00063DC0" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="2B577524" w14:textId="77777777">
       <w:r w:rsidRPr="00063DC0">
         <w:t>Uit het</w:t>
       </w:r>
-      <w:r w:rsidR="000570F9">
-[...3 lines deleted...]
-        <w:t>algemeen</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> algemeen</w:t>
       </w:r>
       <w:r w:rsidRPr="00063DC0">
         <w:t xml:space="preserve"> ambtsbericht</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3AA4">
+      <w:r>
         <w:t xml:space="preserve"> van januari 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00063DC0">
         <w:t xml:space="preserve"> blijkt dat de positieve ontwikkelingen die reeds </w:t>
       </w:r>
-      <w:r w:rsidR="00CA3AA4">
+      <w:r>
         <w:t>werden</w:t>
       </w:r>
       <w:r w:rsidRPr="00063DC0">
         <w:t xml:space="preserve"> ingezet inzake de ruimte om kritiek te leveren </w:t>
       </w:r>
-      <w:r w:rsidR="00CA3AA4">
+      <w:r>
         <w:t>op</w:t>
       </w:r>
       <w:r w:rsidRPr="00063DC0">
-        <w:t xml:space="preserve"> de overgangsregering zich door bleven zetten. In algemene zin komt een beeld naar voren uit het ambtsbericht van een mensenrechtensituatie die, met name in het controlegebied van de overgangsregering, voldoende ingrijpend verbeterd lijkt te zijn ten opzichte van de situatie ten tijde van het Assad-regime. Tegelijkertijd wijzen de geweldsuitbarstingen in de kuststreek in maart 2025 en in </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00CA3AA4">
+        <w:t xml:space="preserve"> de overgangsregering zich door bleven zetten. In algemene zin komt een beeld naar voren uit het ambtsbericht van een mensenrechtensituatie die, met name in het controlegebied van de overgangsregering, voldoende ingrijpend verbeterd lijkt te zijn ten opzichte van de situatie ten tijde van het Assad-regime. Tegelijkertijd wijzen de geweldsuitbarstingen in de kuststreek in maart 2025 en in Suweida gedurende de verslagperiode</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> van het ambtsbericht van januari 2026,</w:t>
       </w:r>
       <w:r w:rsidRPr="00063DC0">
         <w:t xml:space="preserve"> op een gepolariseerde samenleving waar nog veel spanning heerst. Ook de recente ontwikkelingen in het noordoosten van het land wijzen op een situatie die nog niet aangemerkt kan worden als “van niet-voorbijgaande aard”. Aangezien op basis van de landeninformatie niet kan worden geconcludeerd dat de veranderde omstandigheden in het land van herkomst een niet-voorbijgaand karakter hebben, is herbeoordeling conform de voorwaarden van het Unierecht thans niet aan de orde. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00063DC0" w:rsidR="00391AD4" w:rsidP="00391AD4" w:rsidRDefault="00391AD4" w14:paraId="62C9311F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00063DC0" w:rsidR="00391AD4" w:rsidP="00391AD4" w:rsidRDefault="00391AD4" w14:paraId="5B6E61D4" w14:textId="754BE651">
+    <w:p w:rsidRPr="00063DC0" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="5535C11D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00063DC0" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="0A3E69FA" w14:textId="77777777">
       <w:r w:rsidRPr="00063DC0">
-        <w:t xml:space="preserve">Bij een volgend ambtsbericht zal opnieuw worden </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00D1171A" w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="2D6DDBE5" w14:textId="050D963C">
+        <w:t xml:space="preserve">Bij een volgend ambtsbericht zal opnieuw worden bezien of dit wel het geval is. Ik heb de Minister van Buitenlandse Zaken verzocht om in Q4 een nieuw ambtsbericht te publiceren, mits de zorgvuldigheid van het onderzoek dit tijdpad toelaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="177459A4" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u op dit moment actief bezig met het vrijwillig en gedwongen terugsturen van Syriërs die zijn afgewezen of waarvan de verblijfsvergunning is ingetrokken? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E6284" w:rsidP="008D3AE6" w:rsidRDefault="00D1171A" w14:paraId="76C40184" w14:textId="77777777">
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="659F966F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E6284" w:rsidRDefault="007E6284" w14:paraId="0710E413" w14:textId="77777777">
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="365B0075" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D3AE6" w:rsidP="008D3AE6" w:rsidRDefault="008D3AE6" w14:paraId="599A2DA1" w14:textId="587B2395">
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="5C2D6411" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Hoeveel Syriërs zijn tot dusver in 2026 teruggekeerd? Hoeveel van deze Syriërs zijn vrijwillig teruggekeerd, en hoe vaak is er sprake geweest van gedwongen terugkeer?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1171A" w:rsidR="008D3AE6" w:rsidP="008D3AE6" w:rsidRDefault="008D3AE6" w14:paraId="5BFC12AF" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00D1171A" w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="6A99AEA4" w14:textId="5D37B202">
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="5464B8AA" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="370D3F74" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="007E6284">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag 7</w:t>
       </w:r>
-      <w:r w:rsidR="008D3AE6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> en vraag 8 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F0554D" w:rsidP="00D1171A" w:rsidRDefault="009329F5" w14:paraId="2B001DA3" w14:textId="7B9C1443">
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="12481BFC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009329F5">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reeds direct na de val van het Assad-regime meldden zich Syriërs bij de Dienst Terugkeer en Vertrek voor ondersteuning bij terugkeer naar Syrië. De </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Reeds direct na de val van het Assad-regime meldden zich Syriërs bij de Dienst Terugkeer en Vertrek voor ondersteuning bij terugkeer naar Syrië. De DTenV heeft deze ondersteuning ook direct geboden. In de eerste maanden ging het daarbij met name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om het</w:t>
+      </w:r>
       <w:r w:rsidRPr="009329F5">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t>DTenV</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> organiseren van de daadwerkelijke terugkeer door het boeken en financieren van vliegtickets en ondersteuning bij het verkrijgen van vervangende reisdocumenten. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de informatie in</w:t>
+      </w:r>
       <w:r w:rsidRPr="009329F5">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve"> heeft deze ondersteuning ook direct geboden. In de eerste maanden ging het daarbij met name</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> om het</w:t>
+        <w:t xml:space="preserve"> het ambtsbericht van vorig jaar konden Syriërs ook weer gebruik maken van de reguliere herintegratieondersteuning.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009329F5">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve"> organiseren van de daadwerkelijke terugkeer door het boeken en financieren van vliegtickets en ondersteuning bij het verkrijgen van vervangende reisdocumenten. </w:t>
-[...5 lines deleted...]
-        <w:t>Naar aanleiding van de informatie in</w:t>
+        <w:t xml:space="preserve">Sinds de val van Assad zijn inmiddels meer dan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>1400</w:t>
       </w:r>
       <w:r w:rsidRPr="009329F5">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve"> het ambtsbericht van vorig jaar konden Syriërs ook weer gebruik maken van de reguliere herintegratieondersteuning.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> personen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="009329F5">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sinds de val van Assad zijn inmiddels meer dan </w:t>
-[...5 lines deleted...]
-        <w:t>1400</w:t>
+        <w:t xml:space="preserve"> vrijwillig teruggekeerd naar Syrië. Onder de personen die vrijwillig zijn teruggekeerd zitten zowel personen die nog in afwachting zijn van een beslissing op hun asielaanvraag, personen zonder verblijfsrecht en personen in bezit van een vergunning voor (on)bepaalde tijd. Gedwongen terugkeer heeft nog niet plaatsgevonden. Wel blijven we in gesprek met de Syrische autoriteiten over het mogelijk maken van terugkeer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t>, zowel gedwongen als vrijwillig</w:t>
       </w:r>
       <w:r w:rsidRPr="009329F5">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve"> personen</w:t>
-[...6 lines deleted...]
-        <w:footnoteReference w:id="2"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft hier in Damascus reeds op politiek en hoogambtelijk niveau gesprekken over gevoerd met de Syrische autoriteiten. </w:t>
       </w:r>
       <w:r w:rsidRPr="009329F5">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vrijwillig teruggekeerd naar Syrië. Onder de personen die vrijwillig zijn teruggekeerd zitten zowel personen die nog in afwachting zijn van een beslissing op hun asielaanvraag, personen zonder verblijfsrecht en personen in bezit van een vergunning voor (on)bepaalde tijd. Gedwongen terugkeer heeft nog niet plaatsgevonden. Wel blijven we in gesprek met de Syrische autoriteiten over het mogelijk maken van terugkeer</w:t>
-[...5 lines deleted...]
-        <w:t>, zowel gedwongen als vrijwillig</w:t>
+        <w:t>Daarnaast draagt Nederland bij aan het verbeteren van sociaaleconomische omstandigheden en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidRPr="009329F5">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> veiligheidssituatie in Syrië zodat Syriërs die terugkeren ook duurzaam kunnen re-integreren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F0554D" w:rsidP="00D1171A" w:rsidRDefault="00F0554D" w14:paraId="79D1CFB5" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00151B2E" w:rsidR="00F0554D" w:rsidP="00F0554D" w:rsidRDefault="00F0554D" w14:paraId="3EE02B1F" w14:textId="77777777">
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="73665A07" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151B2E" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="3898A353" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve">Tijdens het IMRF heeft Nederland samen met Syrië een bijeenkomst georganiseerd over de vraag hoe terugkeer de wederopbouw kan ondersteunen en hoe reconstructie-inspanningen </w:t>
       </w:r>
       <w:r w:rsidRPr="00151B2E">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>op hun beurt duurzame terugkeer mogelijk maken. De komende tijd zal de dialoog met Syrië worden voortgezet om samen tot concrete mogelijkheden voor samenwerking te komen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009329F5" w:rsidR="00017DB3" w:rsidP="00017DB3" w:rsidRDefault="00D1171A" w14:paraId="2DDEE335" w14:textId="7549339E">
+    <w:p w:rsidRPr="009329F5" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="52BE6677" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1171A" w:rsidR="00017DB3">
+      <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Deelt u de mening dat, in navolging van de uitspraken van de Duitse bondskanselier Friedrich </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00336547" w:rsidR="00017DB3" w:rsidP="00017DB3" w:rsidRDefault="00017DB3" w14:paraId="5ABF42EA" w14:textId="144E1A9B">
+        <w:t>Deelt u de mening dat, in navolging van de uitspraken van de Duitse bondskanselier Friedrich Merz, het herbeoordelen van afgegeven verblijfsvergunningen van Syriërs moet worden geïntensiveerd? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00336547" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="6D6DCFB9" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Deelt u de mening dat, in navolging van de uitspraken van </w:t>
-[...50 lines deleted...]
-    <w:p w:rsidR="00017DB3" w:rsidP="00017DB3" w:rsidRDefault="00017DB3" w14:paraId="4EB9B684" w14:textId="6661E29C">
+        <w:t xml:space="preserve">Deelt u de mening dat, in navolging van de uitspraken van Merz, hierbij versneld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>moet worden gewerkt aan de terugkeer van overlastgevende en criminele Syriërs, en van Syriërs die niet goed zijn geïntegreerd? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="28C6ED03" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="727F48DB" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="007E6284">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">9 en </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C618E4" w:rsidR="00017DB3" w:rsidP="00017DB3" w:rsidRDefault="00017DB3" w14:paraId="01FA2D5B" w14:textId="77777777">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> over te gaan zodra dat kan maar dat dit op dit moment nog niet aan de orde is. </w:t>
+    <w:p w:rsidRPr="00C618E4" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="181ADF50" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij mijn brief d.d. 22 april 2026 heb ik uw Kamer geïnformeerd over het landenbeleid Syrië. In deze brief heb ik u laten weten dat het de inzet van het Kabinet is om tot herbeoordelen over te gaan zodra dat kan maar dat dit op dit moment nog niet aan de orde is. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033363C">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik heb de Minister van Buitenlandse Zaken verzocht opnieuw onderzoek te verrichten </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve">naar de situatie in Syrië </w:t>
       </w:r>
       <w:r w:rsidRPr="0033363C">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>en daarover eind dit jaar een nieuw ambtsbericht te publiceren.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Aan de hand van dit ambtsbericht zal worden bezien of de situatie in Syrië dermate is ontwikkeld dat er tot </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> overgegaan kan worden.</w:t>
+        <w:t xml:space="preserve"> Aan de hand van dit ambtsbericht zal worden bezien of de situatie in Syrië dermate is ontwikkeld dat er tot herbeoordelen overgegaan kan worden.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D3AE6" w:rsidR="00017DB3" w:rsidP="00017DB3" w:rsidRDefault="00017DB3" w14:paraId="75AAA531" w14:textId="77777777">
+    <w:p w:rsidRPr="008D3AE6" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="59F5CD50" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3AE6">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nederland onderschrijft het door Duitsland benoemde belang van terugkeer van Syriërs. Daarbij ziet Nederland dat het investeren in wederopbouw een positieve bijdrage kan leveren aan (vrijwillige) terugkeer. Verder onderkent Nederland, net als Duitsland, dat de terugkeer van Syriërs een gunstige invloed kan hebben op het realiseren van wederopbouw. Het kabinet zet daarom in op het vrijwillig laten terugkeren van grote aantallen Syriërs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve">, zoals ook nader toegelicht in mijn brief aan uw Kamer van 24 april </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, zoals ook nader toegelicht in mijn brief aan uw Kamer van 24 april jl</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D3AE6" w:rsidR="00017DB3" w:rsidP="00017DB3" w:rsidRDefault="00017DB3" w14:paraId="2E903E4B" w14:textId="77777777">
+    <w:p w:rsidRPr="008D3AE6" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="45D25A51" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3AE6">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00017DB3" w:rsidP="00017DB3" w:rsidRDefault="00017DB3" w14:paraId="0590D2D2" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="31DFB09D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008D3AE6">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t>Overlastgevend</w:t>
-[...33 lines deleted...]
-    <w:p w:rsidRPr="00D1171A" w:rsidR="00D1171A" w:rsidP="00017DB3" w:rsidRDefault="00D1171A" w14:paraId="5629ED6D" w14:textId="1FF468BB">
+        <w:t>Overlastgevend gedrag van asielzoekers is per definitie onaanvaardbaar. Daarom geven we in algemene zin ook prioriteit aan overlastgevers in het terugkeerproces. Nederland zet in dat verband ook in op terugkeer van vertrekplichtige Syrische vreemdelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="6D87530B" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="7B89CF4B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Onderschrijft u ook de doelstelling om binnen 3 jaar 80% van de Syrische vluchtelingen vrijwillig of gedwongen te laten terugkeren? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1171A" w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="21865E2B" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidR="008D3AE6" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="321CA94D" w14:textId="43ABCC11">
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="70E26BA6" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="3948C5CD" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="007E6284">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D3AE6" w:rsidR="008D3AE6" w:rsidP="008D3AE6" w:rsidRDefault="008D3AE6" w14:paraId="0DDBF65C" w14:textId="27D43C83">
+    <w:p w:rsidRPr="008D3AE6" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="37D9251C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3AE6">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals aangegeven in het antwoord op vraag 10, zet het kabinet in op het laten vertrekken van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve">zoveel mogelijk </w:t>
       </w:r>
       <w:r w:rsidRPr="008D3AE6">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>Syriërs. Het hanteert daarbij geen streefgetallen of -percentages.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1171A" w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="3AD75CDB" w14:textId="135F567F">
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="207182A2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t>Bent u bereid om vrijwillige terugkeer van Syrische statushouders met een verblijfsvergunning voor onbepaalde tijd zoveel mogelijk te stimuleren? Zo nee, waarom niet?</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00D1171A" w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="33DCCF4D" w14:textId="1AFD0EB2">
+        <w:t xml:space="preserve">Bent u bereid om vrijwillige terugkeer van Syrische statushouders met een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1171A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>verblijfsvergunning voor onbepaalde tijd zoveel mogelijk te stimuleren? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="3DAD4410" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="3B18F108" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u bereid om te onderzoeken of het Nederlandse bedrijfsleven een rol kan spelen bij de wederopbouw van Syrië, waarbij dit beleid gekoppeld kan worden aan het terug laten keren van Syrische vakkrachten die bij de wederopbouw kunnen helpen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1171A" w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="39099BC2" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidR="00E51527" w:rsidP="00E51527" w:rsidRDefault="00D1171A" w14:paraId="2AAEE588" w14:textId="0596CB9A">
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="46E383DE" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="2146ABD3" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="007E6284">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">vraag </w:t>
       </w:r>
-      <w:r w:rsidR="00E51527">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">12 en vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1171A">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00E51527" w:rsidR="00E51527">
+      <w:r w:rsidRPr="00E51527">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals aangegeven in het antwoord op de vragen 7 en 8 zijn er reeds mogelijkheden voor ondersteuning bij vrijwillige terugkeer naar Syrië. Deze ondersteuning staat ook open voor personen met een verblijfsvergunning voor onbepaalde tijd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E51527" w:rsidR="004C5442" w:rsidP="00E51527" w:rsidRDefault="004C5442" w14:paraId="7F24B0F3" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00E51527" w:rsidR="00E51527" w:rsidP="00E51527" w:rsidRDefault="00E51527" w14:paraId="12A86581" w14:textId="31FFA189">
+    <w:p w:rsidRPr="00E51527" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="2F3A7EC4" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E51527" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="721DF91F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51527">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve">Samen met Buitenlandse Zaken, andere EU-lidstaten en internationale organisaties wordt gekeken hoe Syrië verder kan worden ondersteund bij de wederopbouw. Daarin </w:t>
       </w:r>
-      <w:r w:rsidR="00A13A4E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t xml:space="preserve">zal ook nadrukkelijk de mogelijkheid van het bedrijfsleven in Nederland en de EU worden meegenomen alsmede de </w:t>
       </w:r>
       <w:r w:rsidRPr="00E51527">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>inzet van de Syrische diaspora</w:t>
       </w:r>
-      <w:r w:rsidR="00A13A4E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="7D437541" w14:textId="614ACA32">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="004B7820" w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="40A932B3" w14:textId="77777777">
+    <w:p w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="02EB04E4" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B7820" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="0D273E3A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B7820" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="358AEEAC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7820">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) NOS, 30 maart 2026, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>1) NOS, 30 maart 2026, Merz bij bezoek Syrische president: '80 procent van Syriërs zal terugkeren'</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B7820" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="2DF2FE6A" w14:textId="77777777">
       <w:r w:rsidRPr="004B7820">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t>Merz</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="004B7820">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="004B7820" w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="360AD2F9" w14:textId="77777777">
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>nos.nl/artikel/2608430-merz-bij-bezoek-syrische-president-80-procent-van-syriers-zal-terugkeren</w:t>
+      </w:r>
       <w:r w:rsidRPr="004B7820">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1171A" w:rsidR="00D1171A" w:rsidP="00D1171A" w:rsidRDefault="00D1171A" w14:paraId="40EA4581" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00D1171A" w:rsidR="00563C11" w:rsidP="00563C11" w:rsidRDefault="00563C11" w14:paraId="5E16ED11" w14:textId="77777777"/>
+    <w:p w:rsidR="00E9217C" w:rsidRDefault="00E9217C" w14:paraId="309186BC" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E9217C" w:rsidSect="00563C11">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18A405A3" w14:textId="77777777" w:rsidR="00A67E55" w:rsidRDefault="00A67E55">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7EBFC896" w14:textId="77777777" w:rsidR="00F73DA1" w:rsidRDefault="00F73DA1" w:rsidP="00563C11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25FF636C" w14:textId="77777777" w:rsidR="00A67E55" w:rsidRDefault="00A67E55">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0BEA74DE" w14:textId="77777777" w:rsidR="00F73DA1" w:rsidRDefault="00F73DA1" w:rsidP="00563C11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="DejaVuSerifCondensed-Bold">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="DejaVuSerifCondensed-Italic">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVuSerifCondensed">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVuSerifCondensed-Italic">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65E29086" w14:textId="77777777" w:rsidR="002F043E" w:rsidRDefault="002F043E">
+  <w:p w14:paraId="5FFFF52F" w14:textId="77777777" w:rsidR="00563C11" w:rsidRPr="00563C11" w:rsidRDefault="00563C11" w:rsidP="00563C11">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="098A0321" w14:textId="77777777" w:rsidR="00F73DA1" w:rsidRPr="00563C11" w:rsidRDefault="00F73DA1" w:rsidP="00563C11">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65B7BB11" w14:textId="77777777" w:rsidR="00563C11" w:rsidRPr="00563C11" w:rsidRDefault="00563C11" w:rsidP="00563C11">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52D4697C" w14:textId="77777777" w:rsidR="00A67E55" w:rsidRDefault="00A67E55">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="103DBE98" w14:textId="77777777" w:rsidR="00F73DA1" w:rsidRDefault="00F73DA1" w:rsidP="00563C11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="520833D3" w14:textId="77777777" w:rsidR="00A67E55" w:rsidRDefault="00A67E55">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="528B0279" w14:textId="77777777" w:rsidR="00F73DA1" w:rsidRDefault="00F73DA1" w:rsidP="00563C11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0AD4DB77" w14:textId="72F3223B" w:rsidR="00503A0B" w:rsidRDefault="00503A0B">
+    <w:p w14:paraId="6F1C3304" w14:textId="77777777" w:rsidR="00563C11" w:rsidRDefault="00563C11" w:rsidP="00563C11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00503A0B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Bron: IND, aantallen afgerond op tientallen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7F97D64A" w14:textId="7D64DD42" w:rsidR="00897A8E" w:rsidRPr="005C46B4" w:rsidRDefault="00897A8E">
+    <w:p w14:paraId="27DE1EA2" w14:textId="77777777" w:rsidR="00563C11" w:rsidRPr="005C46B4" w:rsidRDefault="00563C11" w:rsidP="00563C11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005C46B4">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C46B4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Peildatum 15 mei 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="51E2CD76" w14:textId="77777777" w:rsidR="00017DB3" w:rsidRPr="00C618E4" w:rsidRDefault="00017DB3" w:rsidP="00017DB3">
+    <w:p w14:paraId="0F4A0233" w14:textId="77777777" w:rsidR="00563C11" w:rsidRPr="00C618E4" w:rsidRDefault="00563C11" w:rsidP="00563C11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C618E4">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C618E4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Kamerstukken</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> II, 2025-2026, 19637 nr. 3556</w:t>
+        <w:t>Kamerstukken II, 2025-2026, 19637 nr. 3556</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="565DC744" w14:textId="77777777" w:rsidR="002F043E" w:rsidRDefault="007E6284">
-[...442 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="181AA0DF" w14:textId="77777777" w:rsidR="00563C11" w:rsidRPr="00563C11" w:rsidRDefault="00563C11" w:rsidP="00563C11">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1166CEE6" w14:textId="77777777" w:rsidR="002F043E" w:rsidRDefault="007E6284">
+  <w:p w14:paraId="49C0830C" w14:textId="77777777" w:rsidR="00F73DA1" w:rsidRPr="00563C11" w:rsidRDefault="00F73DA1" w:rsidP="00563C11">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1295 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...734 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EFD62DE" w14:textId="77777777" w:rsidR="00F73DA1" w:rsidRPr="00563C11" w:rsidRDefault="00F73DA1" w:rsidP="00563C11">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002F043E"/>
-[...70 lines deleted...]
-    <w:rsid w:val="00FA70A3"/>
+    <w:rsidRoot w:val="00563C11"/>
+    <w:rsid w:val="00563C11"/>
+    <w:rsid w:val="00C06C56"/>
+    <w:rsid w:val="00E9217C"/>
+    <w:rsid w:val="00F73DA1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="49D62E08"/>
+  <w14:docId w14:val="2E1B74D5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9D096B72-4057-4D4D-B383-71EFF304258F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5350,77 +2134,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5445,75 +2229,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5548,55 +2332,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5668,1092 +2452,800 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00563C11"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapuntniveau1">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00563C11"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...239 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563C11"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...109 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000570F9"/>
+    <w:rsid w:val="00563C11"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000570F9"/>
+    <w:rsid w:val="00563C11"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000570F9"/>
+    <w:rsid w:val="00563C11"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00563C11"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00563C11"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00563C11"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00563C11"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...156 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6761,51 +3253,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6872,65 +3364,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6951,85 +3443,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8890</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1558</ap:Words>
+  <ap:Characters>8570</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>74</ap:Lines>
+  <ap:Lines>71</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10486</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10108</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>