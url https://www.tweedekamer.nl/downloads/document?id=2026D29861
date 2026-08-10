--- v0 (2026-06-16)
+++ v1 (2026-08-10)
@@ -1,3958 +1,1395 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B93853" w:rsidR="00131576" w:rsidP="00B93853" w:rsidRDefault="00131576" w14:paraId="338E7775" w14:textId="77777777">
-[...71 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="312EDFB0" w14:textId="19715BF5">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2266</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="6314F44D" w14:textId="1593252E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026Z11496</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="06E07085" w14:textId="780DF9F9">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96D90">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van Essen (Landbouw, Visserij, Voedselzekerheid en Natuur) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="6E482E51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="6225BFED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u het verloop en de uitkomsten van de trilaterale Waddenzeeconferentie in Esbjerg?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="5D40D384" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="1AFF68CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="5363CE32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik betreur dat het vanwege de op dat moment nog lopende kabinetsformatie in Denemarken onmogelijk was om een politieke ontmoeting met mijn Deense en Duitse collega’s te hebben op de conferentie in Esbjerg. Dit was een onvoorziene samenloop van omstandigheden waar helaas niets aan te doen was. Toch beoordeel ik het verloop en de uitkomsten van de conferentie als geheel positief. Er zijn veel nieuwe connecties gelegd tussen overheden, NGO’s en bedrijfsleven in de drie Waddenzeelanden en er is onder andere een gezamenlijk statement getekend door de drie landen waarin het belang van de bescherming van de Waddenzee opnieuw bevestigd is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="36EA3293" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="51A30625" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="762FA3FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u het feit dat er geen gezamenlijke regeringsverklaring tot stand is gekomen tussen Nederland, Duitsland en Denemarken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="1CB305FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="1AF9961A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="74001917" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In het gezamenlijke statement van de drie landen op de conferentie is uitgesproken dat de drie landen alsnog een regeringsverklaring zullen tekenen zodra de nieuwe Deense regering geïnstalleerd is. Van uitstel komt dus zeker geen afstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="42CF89A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="2EE0C714" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="004203F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Deelt u de mening dat voor een goede bescherming van het Werelderfgoed Waddenzee goede internationale afspraken onontbeerlijk zijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="7F9EC8F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="099061FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2026Z11496</w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B93853" w:rsidR="00131576" w:rsidP="00B93853" w:rsidRDefault="00131576" w14:paraId="3B1D4FED" w14:textId="77777777">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> en bedrijfsleven in de drie Waddenzeelanden en er is onder andere een gezamenlijk statement getekend door de drie landen waarin het belang van de bescherming van de Waddenzee opnieuw bevestigd is.</w:t>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="030BAF88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="7259A39C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="73E68225" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="6D1BBA8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Acht u intensievere samenwerking tussen de Waddenzeelanden noodzakelijk gezien de gezamenlijke verantwoordelijkheid voor het beschermen van de Waddenzee als ecologische eenheid en UNESCO Werelderfgoed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="5BD0AFD4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="6FF6348D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="534AEB93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja. De trilaterale Waddenzee samenwerking is sinds het ontstaan in 1978 gebaseerd op een vrijwillige samenwerking tussen de drie landen Denemarken, Duitsland en Nederland.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De wens om intensiever samen te werken zal dus ook door de andere twee landen gedeeld moeten worden om gerealiseerd te kunnen worden. Nederland zal als voorzitter deze wens met Duitsland en Denemarken bespreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="7C3C4509" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="2F3153EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="126D3CB5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Welke concrete resultaten zijn volgens u, ondanks het uitblijven van een regeringsverklaring, wel bereikt tijdens de conferentie in Esbjerg?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="03BEB989" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="46E05EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="289E50D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het belang van de bescherming van de Waddenzee is op de conferentie opnieuw bevestigd door de drie deelnemende landen in een gezamenlijk statement. Ook is het voorzitterschap van de trilaterale samenwerking overgegaan van Denemarken naar Nederland. Luzette Kroon, Dijkgraaf van het Wetterskip Fryslân, zal deze rol de komende vier jaar namens Nederland vervullen. De brede deelname van overheden, NGO’s en bedrijfsleven aan de conferentie heeft daarnaast geleid tot meer wederzijds begrip. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="5C8F66EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="046C5563" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="4B146EC9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Welke prioriteiten stelt Nederland tijdens het aankomende voorzitterschap van de Trilaterale Waddenzee Samenwerking?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="69EAFB38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="76B48A40" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="0728C392" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zodra de nieuwe Deense regering is aangetreden, leggen we de gezamenlijke inzet voor de samenwerking in de komende vier jaar vast in de Verklaring van Esbjerg. Zodra het zover is, zal ik deze ook met uw Kamer delen. Uit de Verklaring van Esbjerg zullen ook de prioriteiten en doelen van het Nederlandse voorzitterschap volgen. Deze prioriteiten en doelen worden de komende tijd uitgewerkt in samenspraak met overheden, NGO’s en stakeholders in het gebied. Hierbij zal de Waddengovernance worden betrokken. Ook zal er afstemming plaatsvinden met Duitsland en Denemarken. Inzet van Nederland is om het Werelderfgoed en de natuur beter te beschermen, met tegelijk oog voor de mensen die in het Waddengebied wonen en werken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="41E37781" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="4E6C63EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="2F429A06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Welke concrete doelen wil Nederland tijdens het voorzitterschap bereiken op het gebied van natuurherstel, klimaatadaptatie en ecologische bescherming van de Waddenzee?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="291B959F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="2247CC81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="377D3F3D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zie het antwoord op vraag 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="5AEFE0D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="3F91CEEE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="57BC6217" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Welke stappen gaat Nederland als voorzitter zetten om te komen tot meer gezamenlijke en bindende afspraken tussen de drie Waddenzeelanden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="710C0031" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="747050F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="13DEBC45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De trilaterale Waddenzee samenwerking is sinds het ontstaan in 1978 gebaseerd op een vrijwillige samenwerking. Deze vrijwillige samenwerking komt voort uit de grote verschillen die er bestaan tussen de governance van het Waddengebied in de drie verschillende landen. Nederland zal als voorzitter de wens om tot meer gezamenlijke en bindende afspraken te komen met Duitsland en Denemarken bespreken. Mocht deze wens door de andere twee landen gedeeld worden, dan zal er hiertoe gedurende het Nederlandse voorzitterschap een voorstel gedaan worden aan de andere twee landen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="62E960E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="2E369253" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="7E9833EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoe gaat Nederland zich tijdens het voorzitterschap inzetten voor betere afstemming over grootschalige infrastructuurprojecten, zoals de aanleg van stroomkabels door het Waddengebied?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="300CC04C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="7439FC3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="6F8EF884" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In trilateraal verband werken Nederland, Denemarken en Duitsland aan het LANICE-project.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit project heeft als doelstelling om de EU-doelstellingen voor de aansluiting van hernieuwbare energie te ondersteunen met behoud van de unieke (ecologische) waarden van de Waddenzee. Nederland, Denemarken en Duitsland werken binnen LANICE aan het ontwikkelen van maatregelen om de milieu-impact effectief te verminderen. Dit wordt gedaan door milieueffecten -en conflicten te onderzoeken en de mogelijkheden voor mitigatie en versnelling van projecten voor de energie-infrastructuur in de Waddenzee in kaart te brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="5AE0D511" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="7E5AC36A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Nederland heeft in het Programma Aansluiting Wind op Zee – Eemshaven onderzoek gedaan naar de mogelijkheden voor energie-infrastructuur in het Nederlandse deel van de Waddenzee. In PAWOZ – Eemshaven is uitgebreid gekeken naar de effecten van de aanleg van energie-infrastructuur en mitigerende maatregelen. Vanuit de opgedane kennis, ervaring en expertise van PAWOZ – Eemshaven zal Nederland in haar rol als voorzitter actief blijven bijdragen aan de verdere ontwikkeling van LANICE. Uiteraard in samenwerking met de andere Waddenzee-landen en de betrokken stakeholders, zoals de Waddengovernance en het Omgevingsberaad Waddengebied, alsmede met natuur -en milieuorganisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="7B07BC54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="72D0E869" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="5370F4C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoe gaat Nederland tijdens het voorzitterschap voorkomen dat nationale verschillen blijven leiden tot versnipperde besluitvorming binnen de trilaterale samenwerking?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="2F6AB6FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="2BFA825E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="4468190E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De verschillen in besluitvorming binnen de trilaterale samenwerking komen voort uit de verschillen die er bestaan tussen de governance van het Waddengebied in de drie landen. Dit is inherent aan het feit dat de Waddenzee zich binnen de grenzen van drie landen bevindt. Met de aanwijzing in 2009 tot Werelderfgoed is het wel minder vrijblijvend geworden: Unesco spreekt de Waddenzeelanden gezamenlijk aan. Nederland zal zich als voorzitter inzetten voor goede afstemming van de besluitvorming binnen de trilaterale Wadden Sea Board, die minimaal twee keer per jaar vergaderd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B93853" w:rsidR="00131576" w:rsidP="00B93853" w:rsidRDefault="00131576" w14:paraId="6E901880" w14:textId="77777777">
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00B93853" w:rsidR="00131576" w:rsidP="00B93853" w:rsidRDefault="00131576" w14:paraId="0F2794A4" w14:textId="37C4991D">
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="6895FDCF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="5D36D23A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="1B2BE7B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wanneer is de eerstvolgende geplande bestuurlijke bijeenkomst in het kader van de trilaterale Waddenzee-samenwerking?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="7E653FDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="0D4F8F60" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B93853" w:rsidR="00131576" w:rsidP="00B93853" w:rsidRDefault="00131576" w14:paraId="7C7E14CB" w14:textId="77777777">
-[...777 lines deleted...]
-    <w:p w:rsidRPr="00B93853" w:rsidR="00131576" w:rsidP="00B93853" w:rsidRDefault="00131576" w14:paraId="4A910F38" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="403C0F0C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De trilaterale Wadden Sea Board vergadert minimaal twee keer per jaar, de eerstvolgende keer in november 2026. Hierin zijn de drie samenwerkende landen op ambtelijk niveau vertegenwoordigd. De eerstvolgende reguliere bestuurlijke bijeenkomst van de trilaterale Waddenzee samenwerking is gepland medio 2030, op de volgende regeringsconferentie in Nederland. Omdat de Waddenzee daarop niet kan wachten, zal ik - in overleg met mijn Deense collega - mijn collegaministers uitnodigen in Nederland om de Verklaring van Esbjerg te tekenen, zodra de nieuwe Deense regering daartoe in staat is. Ook is het mijn streven om in 2028, wanneer de trilaterale samenwerking 50 jaar bestaat, een extra trilaterale bestuurlijke bijeenkomst en conferentie te organiseren, in het Nederlandse Waddengebied.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B93853" w:rsidR="00131576" w:rsidP="00B93853" w:rsidRDefault="00131576" w14:paraId="3A01B7C7" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="5B1A0989" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93853" w:rsidR="00E96D90" w:rsidP="00E96D90" w:rsidRDefault="00E96D90" w14:paraId="10ECC63B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E9217C" w:rsidRDefault="00E9217C" w14:paraId="667D89C4" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E9217C" w:rsidSect="00E96D90">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3033AB1B" w14:textId="77777777" w:rsidR="003E0428" w:rsidRDefault="003E0428">
+    <w:p w14:paraId="0BFC9BFB" w14:textId="77777777" w:rsidR="00B14A5A" w:rsidRDefault="00B14A5A" w:rsidP="00E96D90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493800C0" w14:textId="77777777" w:rsidR="003E0428" w:rsidRDefault="003E0428"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DCB3EE4" w14:textId="77777777" w:rsidR="003E0428" w:rsidRDefault="003E0428">
+    <w:p w14:paraId="018D8282" w14:textId="77777777" w:rsidR="00B14A5A" w:rsidRDefault="00B14A5A" w:rsidP="00E96D90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7938B84C" w14:textId="77777777" w:rsidR="003E0428" w:rsidRDefault="003E0428"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="143E32B9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="632E7548" w14:textId="77777777" w:rsidR="00E96D90" w:rsidRPr="00E96D90" w:rsidRDefault="00E96D90" w:rsidP="00E96D90">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="3F01E04F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="70486918" w14:textId="77777777" w:rsidR="00E96D90" w:rsidRPr="00E96D90" w:rsidRDefault="00E96D90" w:rsidP="00E96D90">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4607023A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="290F61EC" w14:textId="77777777" w:rsidR="00E96D90" w:rsidRPr="00E96D90" w:rsidRDefault="00E96D90" w:rsidP="00E96D90">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2344A070" w14:textId="77777777" w:rsidR="003E0428" w:rsidRDefault="003E0428">
+    <w:p w14:paraId="2F049ADD" w14:textId="77777777" w:rsidR="00B14A5A" w:rsidRDefault="00B14A5A" w:rsidP="00E96D90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACBA801" w14:textId="77777777" w:rsidR="003E0428" w:rsidRDefault="003E0428"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16C88694" w14:textId="77777777" w:rsidR="003E0428" w:rsidRDefault="003E0428">
+    <w:p w14:paraId="7F5493CD" w14:textId="77777777" w:rsidR="00B14A5A" w:rsidRDefault="00B14A5A" w:rsidP="00E96D90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DF9876" w14:textId="77777777" w:rsidR="003E0428" w:rsidRDefault="003E0428"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2A9AFB70" w14:textId="77777777" w:rsidR="00131576" w:rsidRPr="00B93853" w:rsidRDefault="00131576" w:rsidP="00131576">
+    <w:p w14:paraId="112FEBA5" w14:textId="77777777" w:rsidR="00E96D90" w:rsidRPr="00B93853" w:rsidRDefault="00E96D90" w:rsidP="00E96D90">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00B93853">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Denmark, Germany, and the Netherlands reaffirm their commitment to protecting the Wadden Sea | Wadden Sea</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="16ACC76A" w14:textId="77777777" w:rsidR="00131576" w:rsidRPr="00B93853" w:rsidRDefault="00131576" w:rsidP="00131576">
+    <w:p w14:paraId="766FD99A" w14:textId="77777777" w:rsidR="00E96D90" w:rsidRPr="00B93853" w:rsidRDefault="00E96D90" w:rsidP="00E96D90">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00B93853">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="13"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.waddensea-worldheritage.org/resources/joint-declaration-protection-wadden-sea</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B93853">
+        <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>https://www.waddensea-worldheritage.org/resources/joint-declaration-protection-wadden-sea</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="17F5CA5E" w14:textId="60E4A110" w:rsidR="009435EA" w:rsidRPr="00B93853" w:rsidRDefault="009435EA">
+    <w:p w14:paraId="3BFBDFC8" w14:textId="77777777" w:rsidR="00E96D90" w:rsidRPr="00B93853" w:rsidRDefault="00E96D90" w:rsidP="00E96D90">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
+      <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00B93853">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>Energietransitie | Wadden Sea</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7D6AEB2C" w14:textId="77777777" w:rsidR="00131576" w:rsidRPr="00B93853" w:rsidRDefault="00131576" w:rsidP="00131576">
+    <w:p w14:paraId="48C4D8CB" w14:textId="77777777" w:rsidR="00E96D90" w:rsidRPr="00B93853" w:rsidRDefault="00E96D90" w:rsidP="00E96D90">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B93853">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
+      <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00B93853">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>Organisational Structure | Wadden Sea</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="53F8758E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="1A5BCB28" w14:textId="77777777" w:rsidR="00E96D90" w:rsidRPr="00E96D90" w:rsidRDefault="00E96D90" w:rsidP="00E96D90">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...544 lines deleted...]
-  <w:p w14:paraId="40802BC6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="229432A5" w14:textId="77777777" w:rsidR="00E96D90" w:rsidRPr="00E96D90" w:rsidRDefault="00E96D90" w:rsidP="00E96D90">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58FC3CF3" w14:textId="77777777" w:rsidR="00E96D90" w:rsidRPr="00E96D90" w:rsidRDefault="00E96D90" w:rsidP="00E96D90">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...574 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00E96D90"/>
+    <w:rsid w:val="00B14A5A"/>
+    <w:rsid w:val="00C06C56"/>
+    <w:rsid w:val="00E9217C"/>
+    <w:rsid w:val="00E96D90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7B2A684B"/>
+  <w14:docId w14:val="242ABF41"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F0049989-2B55-45C9-9070-7AC6A96B38C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3974,74 +1411,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4190,1097 +1628,1180 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E96D90"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E96D90"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E96D90"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E96D90"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E96D90"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E96D90"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96D90"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96D90"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E96D90"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E96D90"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E96D90"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00E96D90"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00131576"/>
+    <w:rsid w:val="00E96D90"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waddensea-worldheritage.org/organisational-structure" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waddensea-worldheritage.org/nl/energietransitie" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waddensea-worldheritage.org/news/denmark-germany-and-netherlands-reaffirm-their-commitment-protecting-wadden-sea" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waddensea-worldheritage.org/nl/energietransitie" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waddensea-worldheritage.org/resources/joint-declaration-protection-wadden-sea" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waddensea-worldheritage.org/news/denmark-germany-and-netherlands-reaffirm-their-commitment-protecting-wadden-sea" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waddensea-worldheritage.org/organisational-structure" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1206</ap:Words>
-  <ap:Characters>6639</ap:Characters>
+  <ap:Words>1170</ap:Words>
+  <ap:Characters>6441</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
+  <ap:Lines>53</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7830</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7596</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>