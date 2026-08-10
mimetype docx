--- v0 (2026-06-16)
+++ v1 (2026-08-10)
@@ -9,5318 +9,4748 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="00897378" w14:paraId="5F1D8266" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="68CDE085" w14:textId="67B18283">
+      <w:r>
+        <w:t>AH 2265</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="00897378" w14:paraId="0A207E64" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3F87977C" w14:textId="3FA5F20A">
+      <w:r>
+        <w:t>2026Z10862</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A97BB8" w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="00925FA4" w14:paraId="1B9D750F" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:t>Den Haag</w:t>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="1D1B5823" w14:textId="3CC75FD9">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Sterk (Langdurige Zorg, Jeugd en Sport) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  16 juni 2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A97BB8" w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="00897378" w14:paraId="02A072CE" w14:textId="77777777">
-[...447 lines deleted...]
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00F466AB" w:rsidP="00F466AB" w:rsidRDefault="00925FA4" w14:paraId="22C13496" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3D2B3771" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3DFABDD2" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00F466AB" w:rsidRDefault="00925FA4" w14:paraId="690B10B1" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5750FDF9" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Bent u bekend met het bericht 'Aantal kinderen in Rotterdam in de jeugdzorg voor het vierde jaar op rij gestegen', waarin wordt gemeld dat in Rotterdam inmiddels 15.160 jongeren tot 23 jaar met jeugdzorg te maken hadden, dat dit neerkomt op ongeveer één op de elf jongeren, en dat dit afwijkt van de landelijke dalende trend?</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="688C4AF6" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00F466AB" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="6924B873" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="592C2DBF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="0EE3CEA2" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="40C501FF" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="547AD2F3" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Ja, ik ben bekend met dit artikel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="60EA74E4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00F466AB" w:rsidP="00F466AB" w:rsidRDefault="00925FA4" w14:paraId="1D934631" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="06FB93AA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="7C5C9CFF" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00F466AB" w:rsidRDefault="00925FA4" w14:paraId="35F886D7" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="07FFE457" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve">Kunt u voor de jaren 2020 tot en met 2025, uitgesplitst naar gemeente, jeugdregio en provincie, aangeven hoeveel jongeren jeugdzorg ontvingen, zowel absoluut als </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> percentage van het aantal jongeren tot 23 jaar?</w:t>
+        <w:t>Kunt u voor de jaren 2020 tot en met 2025, uitgesplitst naar gemeente, jeugdregio en provincie, aangeven hoeveel jongeren jeugdzorg ontvingen, zowel absoluut als in percentage van het aantal jongeren tot 23 jaar?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="1A59B30F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00F466AB" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="7E370ED4" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="7EE7A143" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="1722885F" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="2140C6B1" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="22D64FE6" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve">De door u opgevraagde informatie is dusdanig uitgebreid </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>De door u opgevraagde informatie is dusdanig uitgebreid dat deze niet goed weer te geven is in tabellen in deze schriftelijke beantwoording. Daarom zijn hieronder verschillende verwijzingen opgenomen, die u direct naar deze cijfers op de website van het CBS toeleiden:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="4D132886" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="12C3E48D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00115730" w:rsidRDefault="00925FA4" w14:paraId="73068DAB" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="0023BF55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve">data jongeren met jeugdzorg 2021 – 2025 uitgesplitst naar gemeente </w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00115730" w:rsidRDefault="00925FA4" w14:paraId="5D75D606" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="766FC5A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve">data jongeren met jeugdzorg 2021 – 2025 uitgesplitst naar jeugdregio </w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00115730" w:rsidRDefault="00925FA4" w14:paraId="0CA09C98" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="38FE1366" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve">data jongeren met jeugdzorg 2021 – 2025 uitgesplitst naar provincie </w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="08A422BA" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="063B0ACC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
+        <w:lastRenderedPageBreak/>
         <w:t>Vanwege doorgevoerde verbeteringen in de verwerking van gegevens over jeugdzorg tussen 2020 en 2021, wordt data over de jeugdzorg door het CBS gepresenteerd in twee afzonderlijke periodes: periode 2015 – 2020 en periode 2021 tot heden. Hierdoor zijn de uitkomsten over jeugdhulp over de jaren 2021 en later niet goed te vergelijken met de uitkomsten over de jaren 2015 t/m 2020. Meer informatie is te vinden in de Methodewijzigingen Beleidsinformatie jeugd.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve"> Indien data over de jeugdzorg 2020 toch gewenst is, dan is deze online beschikbaar.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="1BD4F331" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="39DCED76" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="2219E650" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="56A5595D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="20621782" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:lastRenderedPageBreak/>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="6B8EA5C0" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="6E2C9E15" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Kunt u deze cijfers uitsplitsen naar jeugdhulp zonder verblijf, jeugdhulp met verblijf, pleegzorg, gezinsgerichte opvang, gesloten jeugdhulp, jeugdbescherming en jeugdreclassering?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="5A79A771" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="08197B16" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="40B96CE3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="2493119D" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="5493B715" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="39178303" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t>De door u gewenste selecties bevat te</w:t>
-[...5 lines deleted...]
-        <w:t>veel data (bij de uitsplitsing naar gemeente) om online (via de website van het CBS) te kunnen weergeven in tabellen. Wel kunnen deze als CSV-bestand gedownload worden via de open data API van het Dataportaal.</w:t>
+        <w:t>De door u gewenste selecties bevat te veel data (bij de uitsplitsing naar gemeente) om online (via de website van het CBS) te kunnen weergeven in tabellen. Wel kunnen deze als CSV-bestand gedownload worden via de open data API van het Dataportaal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve"> Voer daar de gewenste selectie in en download de CSV.  Een andere optie is om de data in delen online te filteren. De verwijzingen daarvoor zijn hieronder opgenomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="009056F9" w:rsidP="008636B8" w:rsidRDefault="009056F9" w14:paraId="41E39465" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="52C0B285" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5609CECC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="514F579A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
         <w:t>Data jongeren met jeugdzorg 2021 – 2025 in delen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00115730" w:rsidRDefault="00925FA4" w14:paraId="458D6B43" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="6BE09392" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve">naar zorgvormen en gemeenten Groningen t/m Utrecht </w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00115730" w:rsidRDefault="00925FA4" w14:paraId="5D58C619" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="218A4612" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve">naar zorgvormen en gemeenten Noord-Holland t/m Zeeland </w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00115730" w:rsidRDefault="00925FA4" w14:paraId="31B4A857" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="50AEE818" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve">naar zorgvormen en gemeenten Noord-Brabant t/m Limburg </w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="7AAAE3B9" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="610ACC77" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:t>Data naar jeugdregio en provincie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00115730" w:rsidRDefault="00925FA4" w14:paraId="08EF3369" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="7652D2B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve">data jongeren met jeugdzorg naar zorgvormen 2021 – 2025 per jeugdregio </w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00115730" w:rsidRDefault="00925FA4" w14:paraId="5B93F8B8" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="626A7605" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">data jongeren met jeugdzorg naar zorgvormen 2021 – 2025 per provincie </w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="56B97FD0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="256927A7" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="293E78DB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5CAF37A2" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="4E230A62" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="48F62608" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Kunt u aangeven in welke gemeenten het jeugdzorggebruik het sterkst boven of onder het landelijke gemiddelde ligt, en welke verklarende factoren daarvoor volgens u het meest aannemelijk zijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00C66FA9" w14:paraId="31522DD7" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="38B55B96" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="261DD521" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="61860CC2" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="000B6431" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="2087521A" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="6EA44A09" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve">Hieronder treft u een landkaart met de weergave </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">van het </w:t>
+        <w:t>Hieronder treft u een landkaart met de weergave van het jeugdzorggebruik per gemeente (jongeren tot 23 jaar). De kleuren van de gemeenten geven een indicatie van of het jeugdzorggebruik ver boven of onder het landelijke gemiddelde ligt. Er bestaat een interactieve landkaart online om van iedere gemeente afzonderlijk de percentages te zien.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve">jeugdzorggebruik per gemeente (jongeren tot 23 jaar). De kleuren van de gemeenten geven een indicatie van of </w:t>
-[...2 lines deleted...]
-        <w:t>het jeugdzorggebruik</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve"> ver boven of onder het landelijke gemiddelde lig</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> naar aanvullend inzicht in de uitgavenontwikkeling van de jeugdzorg en de onderliggende factoren. Dit zal in algemene zin ook meer inzicht moeten geven in de ontwikkelingen in jeugdhulpgebruik. </w:t>
+        <w:t xml:space="preserve"> Het CBS doet verder geen duiding van de cijfers. Per gemeente zullen de onderliggende redenen verschillen, zeker waar het gaat om gemeenten die sterk boven of onder het landelijk gemiddelde liggen. Vanuit VWS wordt wel nog onderzoek uitgezet naar aanvullend inzicht in de uitgavenontwikkeling van de jeugdzorg en de onderliggende factoren. Dit zal in algemene zin ook meer inzicht moeten geven in de ontwikkelingen in jeugdhulpgebruik. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B6431" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="069F28C3" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="2FB93A20" w14:textId="77777777">
       <w:r w:rsidRPr="004E7AEB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="012FB45E" wp14:anchorId="70067681">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="30641384" wp14:anchorId="2492D78D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1008380</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>146685</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6296025" cy="5306060"/>
             <wp:effectExtent l="0" t="0" r="9525" b="8890"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="241119318" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="241119318" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6296025" cy="5306060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C50229" w:rsidRDefault="00C50229" w14:paraId="40723238" w14:textId="6DFDCAC2">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="6FF7A507" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="77FD5689" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="0A8301B8" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="4CEDB32A" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5EE5B334" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Kunt u voor de afgelopen vijf jaar aangeven welk deel van de jeugdhulptrajecten is gestart als crisis, welk deel herhaald beroep betreft en welk deel betrekking heeft op jongeren die daarnaast ook jeugdbescherming of jeugdreclassering ontvangen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C50229" w:rsidP="008636B8" w:rsidRDefault="00C50229" w14:paraId="55FF3397" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="3A6AFFD2" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="2D18B70C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="28330314" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="35E4FE92" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="4809E730" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Op basis van de beschikbare informatie</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3635">
         <w:t xml:space="preserve"> van het CBS</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3635">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>geeft onderstaande tabel inzicht in ‘gestart met crisis’ en ‘herhaald beroep’.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009056F9" w:rsidP="008636B8" w:rsidRDefault="009056F9" w14:paraId="2D06F45E" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C5167A" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="7ED97F01" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3EF6FCDF" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="244FC816" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="23BBBC00" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="742814D4" w14:textId="77777777">
       <w:r w:rsidRPr="00C5167A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabel: Jeugdhulptrajecten in natura</w:t>
       </w:r>
-      <w:r w:rsidR="006F150E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C5167A" w:rsidP="008636B8" w:rsidRDefault="00C5167A" w14:paraId="78EA46CA" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="40B3F822" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1111"/>
         <w:gridCol w:w="1743"/>
         <w:gridCol w:w="1113"/>
         <w:gridCol w:w="978"/>
         <w:gridCol w:w="838"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="773"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="479CDFA5" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="026ADE8E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="4EAAB648" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="53431893" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="061FCE96" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5012B2A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="0D450F96" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="785C255A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3557" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2D739EB9" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0211DD7E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Soort Start</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="19890FF3" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="188A10CA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="683C9EDF" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="58E88E68" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="78A7BA5C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6CAC0BAF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Totaal jeugdhulptrajecten</w:t>
             </w:r>
-            <w:r w:rsidR="00C5167A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="55A54419" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1F491DF4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Totaal begonnen trajecten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4032437B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="530EEA56" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Herhaald beroep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1741" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="63539BB3" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7E40D721" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gestart met crisis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="0525ECBC" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="4025E2C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3A35A2A9" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="03B2DC58" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Perioden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="36AE0EE1" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7FBBCFF7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4E7D8D47" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6326392E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="41A1B7D5" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4C6C7CB1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="74163474" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="78F86A1D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="12E72A53" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6D0BD63D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="494F6015" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7A26DE2A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="305C711C" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="2998EC30" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1AF79961" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0879A6F7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="27C3D0BE" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3E070DD3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>652970</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1E2BCCD6" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2FAA250E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>304760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="115DEFFB" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2D5C55EA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>79630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5BCC3989" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4A58C4F4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>26,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="44C8364E" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4A88A167" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11715</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4FD819A3" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="76A4C14F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="3D438DF0" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="1BFB5B45" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="656C126A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6AA9A3E8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7E0B6524" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0901FD83" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>667420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="163400DB" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2C67323A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>309615</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="64117EE3" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0DFEB849" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>80230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0E3DC68D" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7FF07A7E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>25,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="72F6BAE7" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="479839E5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10610</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7E6D2C25" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="35F1E56D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="5CDE5F22" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="2666FAD0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="63A90BD3" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="14E92349" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="67377D1C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4EFB6A5B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>702100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="56C784BF" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1E2BFFCD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>326450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3F3C6A9B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="19010DAD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>83235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0BD28046" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="58767426" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>25,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="258FA73E" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5352A886" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="130FB6A4" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="25180AE7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="4A5F3833" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="3730ECEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="59F485F9" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="57B0CE8F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="14C48D82" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="34F12B5A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>709935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="537564DB" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2318E8A6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>323860</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="59AAFAFA" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0DA1F0B0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>84275</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0F6B255C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="189B5540" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1C84FA6A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1A222C67" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="34876CA1" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2C0E2F14" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="00ACF771" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="5166E92E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="41FBE2F4" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6AFE380E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2025*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="773E9017" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="35B969DF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>673075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="362AC050" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="251F625C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>288685</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="21207D94" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="400D2ECD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>77350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="767E594D" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="54C93DF8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>26,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6834C433" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="475B4895" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9665</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4B57C1A7" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="13FC4EC7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="02662AD2" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="2979EB6E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="069D6061" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="740C6F16" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="5E8710CD" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1C0E95FB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="7E9C6A35" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="769C82BD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="51A37D1F" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6D509494" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="0803F07F" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4760DEC9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="1A2DF0A3" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6A4FA9F2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="6F754F0A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0D379C75" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="2FD6329A" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="32BC06EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7524" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="24857B41" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="454993E8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>% t.o.v. totaal</w:t>
             </w:r>
-            <w:r w:rsidR="00C5167A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> aantal</w:t>
             </w:r>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> begonnen trajecten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008022F9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="475FFB16" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="726244D4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Betreft voorlopige </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>*Betreft voorlopige cijfers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3EF76297" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6431">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>cijfers.</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Voorts vraagt u naar de uitsplitsing hierin naar jeugdbescherming en jeugdreclassering. Hieronder is </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">een tweetal tabellen de beschikbare informatie over het aantal jeugdigen met jeugdbescherming en/of jeugdreclassering weergegeven. Een verdere uitsplitsing naar </w:t>
+        <w:t xml:space="preserve">Voorts vraagt u naar de uitsplitsing hierin naar jeugdbescherming en jeugdreclassering. Hieronder is in een tweetal tabellen de beschikbare informatie over het aantal jeugdigen met jeugdbescherming en/of jeugdreclassering weergegeven. Een verdere uitsplitsing naar </w:t>
       </w:r>
       <w:r w:rsidRPr="001F318E">
         <w:t>jeugdbescherming of jeugdreclassering</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">oep van </w:t>
+        <w:t xml:space="preserve"> (bijvoorbeeld naar de wijze van de start van het traject) is echter niet mogelijk. Dit komt omdat de betreffende data niet op deze wijze aan elkaar is gekoppeld. Verder is er data beschikbaar over herhaald beroep van </w:t>
       </w:r>
       <w:r w:rsidRPr="00083CD1">
         <w:t>jeugdreclasseringsmaatregelen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en van </w:t>
       </w:r>
       <w:r w:rsidRPr="00083CD1">
         <w:t>ondertoezichtstellingen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in de jeugdbescherming.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00292EC2" w:rsidP="008636B8" w:rsidRDefault="00292EC2" w14:paraId="44FF5B37" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="338E1226" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-426"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00292EC2" w:rsidP="008636B8" w:rsidRDefault="00292EC2" w14:paraId="71D30C64" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="6C5B06BB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-426"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="02753292" w14:textId="770990A7">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="7B1E2659" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="/CBS/nl/dataset/85101NED/table?dl=D5E3A" r:id="rId12">
+      <w:hyperlink w:history="1" w:anchor="/CBS/nl/dataset/85101NED/table?dl=D5E3A" r:id="rId8">
         <w:r w:rsidRPr="00C5167A">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Tabel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: aantal jongeren met jeugdhulp </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">n </w:t>
+        <w:t xml:space="preserve">: aantal jongeren met jeugdhulp en </w:t>
       </w:r>
       <w:r w:rsidRPr="000B6431">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>jeugdbescherming</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> en daarbij wel/geen jeugdreclassering </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B6431" w:rsidP="008636B8" w:rsidRDefault="000B6431" w14:paraId="6521BCDD" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="4EB20C42" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1907"/>
         <w:gridCol w:w="1774"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1155"/>
         <w:gridCol w:w="1174"/>
         <w:gridCol w:w="1174"/>
         <w:gridCol w:w="1174"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="656993EC" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="02C83CBD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5A576279" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1F8D176C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jongeren met meerdere vormen van jeugdzorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="6883E866" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="363BB4F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="1E5CA804" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="56CEE278" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="63A66EC7" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="59D2FE32" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="02F4B385" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0E6EA486" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0097A606" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="45AA72C9" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="54C8EA34" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="37025526" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3ACDBC4E" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6F895B42" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="01BDC6E5" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="037EE59F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2025*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="2B653C52" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="31F8B4BC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="27778D84" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2B995386" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="307CC01E" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="34260A95" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3CE31D75" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3270B3DF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Jongeren </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6FEDF42F" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="28B13F44" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">met </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="16BD9162" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="32D4D198" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jeugdhulp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="017F1C12" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="29798F68" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Jongeren </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="04648C40" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="377F64CB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">met </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="20651F16" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2D4A9BAF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jeugdhulp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="626657EE" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="22435D8C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Jongeren </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0B482436" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0D687697" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">met </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="69A1E635" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7B9A3134" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jeugdhulp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0309811C" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="655E9A7D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Jongeren </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1EAABA55" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="79599E53" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">met </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="16BB1A56" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7E1BCC16" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jeugdhulp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="22EE1C5A" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0B71649A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Jongeren </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="23C26AA2" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="182D1E1F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">met </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="74819CB2" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="15E94B41" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jeugdhulp</w:t>
             </w:r>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="42AB9981" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="67E0E7A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="65C7DFBE" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2D3A6C03" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4C2A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Jeugdbescherming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3FDF6094" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="354E6F28" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jeugdreclassering (JR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7788DE76" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1D0B10A0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="58CB46C2" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4C897B5A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="09665DEA" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="514E127F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="372DA0E4" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3B287412" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="6C821E39" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="19F99987" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="56CE50EA" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1783925B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="4403038A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2D927D62" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="180E5A14" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="531D3279" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4C2CB192" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3A23BD59" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="007E4C2A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>eugdbescherming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="69A5015B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0823C458" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wel of geen JR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7A31FFA9" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5F30229B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>41235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6B29DD0B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="54AC8ED1" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>38765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4011E981" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7AEFC116" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>35720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0A37D31B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5ACF6F0A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>33940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1AAA731A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="62E3AAD2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>32825</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="79287685" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="45C0D14C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="79A27C7E" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="22263349" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="698ED5B2" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2E8A3D81" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wel JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="27A90B78" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="08664A5E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1B29D376" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="573FBD15" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2EA219AE" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4345ACAA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1BBFEA73" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="62FDCE06" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1085</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2C920722" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3DD594F8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="41F4B463" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="4D731E34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="2057BDFC" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="112A3D55" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="61203527" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1C7FAEDD" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Geen JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2BA3F362" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6964049D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>40195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4BBCC4C0" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3D11DAF2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>37705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="23D4E4E6" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="71093C92" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>34700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="395E1BA7" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0A6591E5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>32855</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6A57B62C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="759AC48C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>31675</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="40A44D77" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="4C3A3ED2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="63B92436" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="545A87BB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4C2A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Alleen voogdij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="50AF1B2F" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3015FEC8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wel of geen JR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="68B2C5AB" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="56DBFD12" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2D562B08" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="50888124" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5DBD99B0" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1FCF279C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4DBDCF3A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="692F43DE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="05C3B931" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="554B7E54" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8380</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="1D56D6DB" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="38F4B09F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="7A3C9EB3" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7188E41D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="02A13C61" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2BA426F8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wel JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7E9618BF" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5377CA70" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5F404A7A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="359E1C6E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="40761B3D" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0DB57777" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0DFFC2BD" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="05B4B8FF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="27DE7C64" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0129BAEC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="2B1D364B" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="0D0E8EC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="277D50D3" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1E28A925" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0D926A26" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="18EDA62B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Geen JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="44FEEFD3" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="700C7C29" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="03433817" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2A04281B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9840</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="44CB73F1" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7C836D58" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9315</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4C2BB720" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5906CB7E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="441D178C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="74B98ACB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="2A5E7DDC" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="240145CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1AB8AC52" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="028813AE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4C2A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Alleen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E4C2A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>OTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="39B78DCC" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3967B435" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wel of geen JR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="51C793F0" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5A791F5C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>29925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="70834D4E" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="73B4EF8D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>27970</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7839917C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7F56D9F9" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>25605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="538F2E78" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="41F51912" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>24450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="36F68524" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="72CFABDE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>24005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="6CE80627" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="488FE571" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="060F3B37" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5FDFC7E0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="115F5BBD" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2703C6A0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wel JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="124F2254" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="56E7B154" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="00E49AA1" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="118ACF1E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>905</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5D0CC91C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="15385F15" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>845</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4E8C20F9" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2EA47069" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="70D9C1AD" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7579466E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>970</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="7C096654" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="047EC319" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="1C40ED32" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="53620714" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="01D867B7" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="72B65ABC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Geen JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="660F9512" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="58C3E1A5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>29030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7ED6B937" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6DB460D0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>27065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0E8C767C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3BF2FEA7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>24760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3DAA1E22" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="74202681" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>23555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4252C2D6" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="10721AE7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>23040</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="3063A950" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="7E4D279F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0FA79583" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0E0F4BE2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4C2A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zowel voogdij als OTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2B1F72C5" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7BDEE09C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wel of geen JR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7082C189" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="305BB3C3" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="63479A08" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="490C19AE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4CED0916" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7041F9E1" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3C826536" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2E1C2C7E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7171A8BF" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="09E3AC14" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>440</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="3DF777AC" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="7715362E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="7A633AB3" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="70F5ECFB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4BCFE0A9" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="25913A84" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wel JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="00EA8226" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4F7EB1FE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3F8F9B9C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4A7F4785" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0351852C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0FE7A8E3" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="696E8B39" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4546D1B3" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="50E00A49" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="48E79392" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00677486" w14:paraId="58DB15D4" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="7292CE2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E4C2A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="59B6E390" w14:textId="77777777">
+          <w:p w:rsidRPr="007E4C2A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="03CC835E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="58450299" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="57D85BFA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Geen JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6A818803" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="224D73D1" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="064BD288" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1060E548" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="25D84D0D" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7048B227" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7610B48D" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2FE76872" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>485</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="79EB7457" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5B9EB501" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008022F9" w:rsidP="008022F9" w:rsidRDefault="00925FA4" w14:paraId="67E15954" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="04FC0331" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*Betreft voorlopige cijfers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="4B2CDA42" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="531331DC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-426"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="12BE01A7" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="226CB491" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="/CBS/nl/dataset/85101NED/table?dl=D5F80" r:id="rId13">
+      <w:hyperlink w:history="1" w:anchor="/CBS/nl/dataset/85101NED/table?dl=D5F80" r:id="rId9">
         <w:r w:rsidRPr="00C5167A">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Tabel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: aantal jongeren met jeugdhulp </w:t>
       </w:r>
       <w:r w:rsidRPr="009056F9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">én </w:t>
       </w:r>
       <w:r w:rsidRPr="000B6431">
         <w:rPr>
           <w:i/>
@@ -5336,9943 +4766,8249 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>en daarbij wel/geen jeugdbescherming</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009056F9" w:rsidP="008636B8" w:rsidRDefault="009056F9" w14:paraId="1E5217D2" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3F57EAE1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="6402" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1848"/>
         <w:gridCol w:w="2118"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="7D0A6925" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="79973146" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4E6896F3" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2ADA892A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jongeren met meerdere vormen van jeugdzorg</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="1D73C2F1" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1CCCD86B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="7121B68D" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="0872BAD8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="1370A93B" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="384A314F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="6418E86A" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="11526650" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2A991C40" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="212BD0E6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4EDD92C0" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="28F9C61F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="25539EE0" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="11326071" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1402CA06" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="54AA85F9" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4A0D0911" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2CE280C4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2025*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="4D0D0D5F" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="3151A2FC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="35653636" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3476A991" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="06DD7A2E" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4753E2E3" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="79A4F1E7" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7833F5AE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Jongeren </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="47E117CA" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7C64FE88" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">met </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="215A7760" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="49859E04" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jeugdhulp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="26A2734C" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="260BEDF9" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jongeren</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="412DE0C8" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="32B5403A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">met </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="18153F03" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6E6DB195" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jeugdhulp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="021F0E37" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="01428A08" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jongeren</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7C710953" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="70B613C5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE27CC" w:rsidR="008636B8">
+            <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="177FC1F3" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1421559F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jeugdhulp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1B403702" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5DDE66BD" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jongeren</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="098B1641" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3818406B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE27CC" w:rsidR="008636B8">
+            <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="37E17CE0" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="156C27F5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jeugdhulp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="60807F3B" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7145A8BC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jongeren</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3C9DDCD1" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1867201F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE27CC" w:rsidR="008636B8">
+            <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0F2D045D" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4748076C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jeugdhulp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="731E09A2" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="38CBDC90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C5167A" w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="08C6C816" w14:textId="77777777">
+          <w:p w:rsidRPr="00C5167A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="23E674D7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5167A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jeugdreclassering</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C5167A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4CF6ADE9" w14:textId="77777777">
+          <w:p w:rsidRPr="00C5167A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5B1D2708" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5167A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(JR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C5167A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2E7AAD25" w14:textId="77777777">
+          <w:p w:rsidRPr="00C5167A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="086F5053" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5167A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jeugdbescherming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C5167A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="335134B1" w14:textId="77777777">
+          <w:p w:rsidRPr="00C5167A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="316941A4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5167A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C5167A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4D5F3262" w14:textId="77777777">
+          <w:p w:rsidRPr="00C5167A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2E0800FA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5167A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C5167A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="581CA966" w14:textId="77777777">
+          <w:p w:rsidRPr="00C5167A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="041A4CD8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5167A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C5167A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5E9B990D" w14:textId="77777777">
+          <w:p w:rsidRPr="00C5167A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="00029BAB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5167A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C5167A" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="124B7040" w14:textId="77777777">
+          <w:p w:rsidRPr="00C5167A" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7F1A8E23" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5167A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="3EB4159A" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="0FEC7A60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="62648981" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7FD94DB6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="45FC0B3B" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4E87314F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>geen jeugdbescherming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7147A974" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="337B76A5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7975</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="653CAADE" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="228374B4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6373FDDC" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2820F249" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7665</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="73DEBA62" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="12FBACA5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="42A13D29" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5C1AEC6A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="6B692695" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="270AC8F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1DAD8845" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7E1F5C82" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="255171F2" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="142CEACE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wel jeugdbescherming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="408D1134" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1A3892D1" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7ED9CBE2" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="07651553" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="046F8EB2" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4BEFC9DF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="46C2043A" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="49205D1B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1085</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1C28FC70" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="79A0C0A1" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="1E74B6D3" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="211737AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3BFA106D" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="63CB811E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0354E777" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="11254540" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Alleen voogdij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6B4066BE" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5DDE6A8F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="20B26ECE" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="38AAE6A3" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="78518EE7" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0F5ECA44" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6BE42B5A" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="42825E62" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2B600A37" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1E6B9A9D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="1AC203DC" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="3E0F7494" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7E968421" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="12BFBBFF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6F57F121" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="609BD870" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Alleen OTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1BCA64AB" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="55CB205F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3E84BA54" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6CA5B4A0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>905</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="04ED09ED" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2C0F4F58" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>845</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="14A281AC" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6263A820" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="39555C48" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2435C691" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>970</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="2BC39110" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="013D9EDC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="201AD043" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="71F82BAD" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00677486" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3FB45CCD" w14:textId="77777777">
+          <w:p w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="58B08ADA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zowel voogdij als</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="055902BD" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="07CBA28B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> OTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="42CAAD1B" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2A275DB4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="745FB13C" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="43428680" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="161F2F21" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6A2EBA9C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="455FC0DB" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1DB9D1E8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0576706C" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7CB685F2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="00C5167A" w14:paraId="6B1DD955" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="76EC30F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="08A0E4A3" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="340420D5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Wel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>JR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1F70022E" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1D6C6D17" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Geen jeugdbescherming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="271064B2" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="63A1C4F0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3AF3CD2B" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="500D0883" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3612AF8E" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1F0C592B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="05E5B8A0" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="37C5765A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE27CC" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="58E88407" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE27CC" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2D5A2939" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-426"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE27CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7515</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008022F9" w:rsidP="008022F9" w:rsidRDefault="00925FA4" w14:paraId="73277515" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5E1F7BF3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*Betreft voorlopige cijfers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B6431" w:rsidP="00C66FA9" w:rsidRDefault="000B6431" w14:paraId="4BC39359" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="78E2FBCE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00292EC2" w:rsidP="00C66FA9" w:rsidRDefault="00292EC2" w14:paraId="1FAF9239" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="36E30892" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="67081F69" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3ECC90E5" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="3DA9DAEF" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="48DF8273" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Kunt u de jeugdzorgcijfers uitsplitsen naar leeftijdscategorie, geslacht, type huishouden, inkomenskwintiel van het huishouden en onderwijssoort?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="3840C9DB" w14:textId="77777777"/>
-    <w:p w:rsidR="00292EC2" w:rsidRDefault="00292EC2" w14:paraId="09D36005" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="419C46C6" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="23540155" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="288CB7E4" w14:textId="2D895D77">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="68C3E6D4" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:lastRenderedPageBreak/>
         <w:t>Antwoord op vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="39777DCB" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3E7B41C3" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Voor de gewenste data adviseren wij om de nieuwste CBS rapporten te raadplegen over jeugdhulp,</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve"> jeugdbescherming,</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve"> en jeugdreclassering.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve"> In de rapporten staan (interactieve) staafdiagrammen met bijbehorende tabellen (incl. cijfers van voorgaande jaren) overzichtelijk gepresenteerd tezamen met een begeleidend schrijven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="3821B807" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="009DB1E0" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="19969B27" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="41CADB51" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="3CBD7CDF" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="1E4C9C74" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Kunt u, voor zover beschikbaar en met inachtneming van statistische geheimhouding, de jeugdzorgcijfers tevens uitsplitsen naar geboorteland van de jongere, geboorteland van de ouders en herkomstland conform CBS-definities?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="4C6C4E14" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="71FC3D1D" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="7C1AC270" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="29A23AA6" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="74C1784B" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="4FB0C4CD" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Hieronder treft u de voorlopige</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cijfers jeugdzorg naar herkomst 2025. Betreffende data is alleen terug te vinden in CBS rapporten over jeugdzorg,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...5 lines deleted...]
-        <w:t>9</w:t>
+        <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> j</w:t>
       </w:r>
       <w:r w:rsidRPr="00252032">
         <w:t>eugdbescherming</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en jeugdreclassering,</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> en zijn niet beschikbaar in online </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> tabellen. </w:t>
+        <w:t xml:space="preserve"> en zijn niet beschikbaar in online StatLine tabellen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00C66FA9" w14:paraId="3D30D1B4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006F150E" w:rsidR="006F150E" w:rsidP="008636B8" w:rsidRDefault="006F150E" w14:paraId="14E9B4FE" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="4B7AC5C9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F150E" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="40029DA4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="/CBS/nl/dataset/85101NED/table?dl=D5F80" r:id="rId14">
+      <w:hyperlink w:history="1" w:anchor="/CBS/nl/dataset/85101NED/table?dl=D5F80" r:id="rId10">
         <w:r w:rsidRPr="00C5167A">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Tabel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: Jeugdzorg naar herkomst </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>19-21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F150E" w:rsidP="008636B8" w:rsidRDefault="006F150E" w14:paraId="64D13C81" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3F666C74" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3631"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1630"/>
+        <w:gridCol w:w="1524"/>
+        <w:gridCol w:w="1524"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="22D61657" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="68F4826D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F150E" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4A0AFE99" w14:textId="77777777">
+          <w:p w:rsidRPr="006F150E" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="575B69BE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jeugdzorg naar herkomst</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="3D636A2C" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="395522AF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="0A23CA85" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="073C78BA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1A1D0BAA" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="35F024FA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Jongeren jeugdhulp </w:t>
             </w:r>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">zonder verblijf </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="675526D6" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="58C76781" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Jongeren jeugdhulp </w:t>
             </w:r>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>met verblijf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="48BFD4C8" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="74DAB426" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jongeren met jeugdbescherming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0252CBDC" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="053E126A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jongeren met jeugdreclassering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="019D522E" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="2BF6ED6B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="29ECFD1E" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="12205391" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="03B73E4B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7D3299CB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="27DD8748" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="194302D3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="789BAC4B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3AD018B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="072DC2F8" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5C5109EF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="55C07674" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="288E0B37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0B665707" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3AFEE24F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Jongeren in Nederland geboren </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="70255061" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5F3CD2A1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="62897E5A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3B6953D7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4FC13483" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="52C2216B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="42085C0F" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7C88D631" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="6624EF9F" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="7BC8E045" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="538D1329" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6C5108BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Met beide ouders geboren in:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="41754C25" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="458C3A45" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="32099DE6" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6450BE76" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="35FB530D" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="08A79767" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="05ADF30B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2067F86D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7D518DE3" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4FB2354E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3CBD33B4" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="02B3C4A9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="5BE530C1" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="4D9330D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4BF6F36B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2FA44FB9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Met minstens één ouder geboren in:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="7AB5860B" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="4C6A33B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="028C30A3" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="22C590A2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Europa (exclusief Nederland)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="57328C7E" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="104A593E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4944AF38" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0F4E5074" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6B02C1F8" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4A713D12" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="63D843FF" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7540A797" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="18E004B3" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="47403953" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="20E4503B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="214E774E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Turkije</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="71E6A133" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5A43A8ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="37C32374" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="70B471C6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5433F1C8" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="557DA56D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="67CF5AEC" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="50402109" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="102EFF85" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="39B88DCC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="65210F42" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="05E403F1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Marokko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="405334B6" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1777DF6A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="531A0CDF" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6CC29516" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="296CB04A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7FDE53F1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="49B3C23A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0F473492" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="013461D9" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="0BA78935" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="760D39A0" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="78248CE5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Suriname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7468A4AF" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2D3E1977" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6D82CDA0" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4263AFD7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4E175D4C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="055D9B22" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="71631548" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="73151A86" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="614BBF82" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="10809EEC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="519A6A84" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="354779EA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nederlands-Caribisch gebied</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2BF53BFF" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="121CE0AD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>13,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7A0B761B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="78E3F814" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="24BEED29" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5CB1100C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4B9D0168" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0FC19512" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="21E6D8BF" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="6A02E8E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="31FEB811" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="315D6CDF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Indonesië</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="13E835DA" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="68267622" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4E669F39" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="268EEF5D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="51F71BEE" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="548183AC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0FF76B94" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="07A542DE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="7745A0CE" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="127E5A60" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3015D1E8" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0CADF735" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Overig Afrika, Azië, Amerika en Oceanië</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="502285CD" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="08F16773" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5773DF1D" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="301A6D49" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="13434CFB" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="00DF6071" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="17ECECD0" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="14837724" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="68958361" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="7066DD90" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="008636B8" w14:paraId="4536F659" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="145DDFFE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="17219474" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="59384314" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4ADE1247" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="354ECE0B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Jongeren niet in Nederland geboren </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4470192A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2B434D72" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1B824544" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4FFED2E6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6FA7EF7B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7DED9C24" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="189B4137" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1F8C0213" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="4DA5DEFD" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="623E38D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7E48E5D4" w14:textId="77777777">
-[...22 lines deleted...]
-              <w:t>geboren in:</w:t>
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5E724E99" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6431">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Met minstens één ouder geboren in:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="61733DBE" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="0C926054" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6F687C2E" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="08179A94" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Europa (exclusief Nederland)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1670DC9C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0C91C6A8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="02CC15BB" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4F7ED8EC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6A6A5E3A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5054B0EC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6431" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0DADD93A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B6431" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5C1429BF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B6431">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="311E4F70" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="7514603B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1D147A4B" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6686251E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Turkije</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="35A441AC" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="434AEF5A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="797846B0" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2CCD2869" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="163CBAA9" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="55942061" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="32D1AE73" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2EAB1A15" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="4B71128D" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="35B6F971" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="72DA5779" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="29BCB803" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Marokko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3D5AAA5A" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="47EC193D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5A462007" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4791244F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4F478482" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="262ABACD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="05B35283" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="504D049E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="5868872F" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="2F94FD5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4BE19672" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="478C27F0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Suriname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="28556A7C" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="66E4EB64" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6FE2CD11" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="772746EC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6AE203F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="38D8C5A5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7BBE8E5D" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6F2312CC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="6D08F354" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="2CB74EAA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3D170A97" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="01C8D04D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Nederlands-Caribisch gebied</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="37FE07A4" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0FEBC296" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2777EEAE" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6294B934" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3F0C435B" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7E91E005" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5480D219" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3D4C21BE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="500E2A7D" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="6322625B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0B6BCD16" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0F51A508" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Indonesië</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="41A78A4D" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4A34CC24" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5371867C" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="66886FAC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="45412D12" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1B30F739" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="706AE633" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="40890219" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="005971BC" w14:paraId="4B109E6C" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="6CDB811C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4A80CFE8" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="39241EC4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Overig Afrika, Azië, Amerika en Oceanië</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4AB4D098" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="39BD19A6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="15B344D7" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="268DC3FB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1964BBFB" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="27A44362" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD56B2" w:rsidR="008636B8" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="488C57C9" w14:textId="77777777">
+          <w:p w:rsidRPr="00FD56B2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="63B9E037" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD56B2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="579A7E5C" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="40602B7D" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3BF4F4ED" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3F64F559" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="1F253B97" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="44712856" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="726BC4AD" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Kunt u daarbij nadrukkelijk onderscheid maken tussen jeugdhulp zonder verblijf, jeugdhulp met verblijf, jeugdbescherming en jeugdreclassering, omdat deze vormen inhoudelijk en beleidsmatig sterk verschillen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="4425417C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="644E0E82" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="2B652339" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="62051DA4" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="218F709D" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="794F17E8" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>De informatie die hierover beschikbaar is, is opgenomen in het antwoord bij vraag 7.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="16DFF348" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="2884C622" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="6A551EBB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5E88EB16" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="08B1C9F1" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="45AF8E32" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Welke van deze achtergrondkenmerken hangen volgens bestaande CBS-analyses het sterkst samen met jeugdzorggebruik, en welke beleidsconclusies verbindt u daaraan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="279CCFE2" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="45DFE6D2" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="7AEF00E2" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3E01CD72" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="39A6D856" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="66336541" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t>Een soortgelijke analyse als waar u naar vraagt is in 2023 door het CBS</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Een soortgelijke analyse als waar u naar vraagt is in 2023 door het CBS uitgevoerd over het jaar 2021.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
-        <w:t>uitgevoerd over het jaar 2021.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Dit onderzoek had naast herkomst ook betrekking op andere demografische achtergrondkenmerken. Voor de daaropvolgende jaren zijn dergelijke analyses niet gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5CC05C75" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5AA7D948" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve"> Dit onderzoek had naast herkomst ook betrekking op andere demografische achtergrondkenmerken. Voor de daaropvolgende jaren zijn dergelijke analyses niet gedaan</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Het onderzoek laat de samenhang zien tussen jeugdhulpgebruik en verschillende factoren. Dit betekent overigens niet dat ook geconcludeerd kan worden dat er sprake is van een causaal verband. De samenhang voor jeugdhulp zonder verblijf is het sterkst met de factoren GGZ gebruik in huishouden, speciaal onderwijs en leeftijd. Voor jeugdhulp met verblijf is dit speciaal onderwijs, samenstelling van het huishouden en gebruik van Wmo en/of WLZ in het gezin. Voor Jeugdbescherming is dit ouders wonen op hetzelfde adres/samenstelling van het huishouden, speciaal onderwijs en gebruik van Wmo en/of WLZ. Voor Jeugdreclassering is dit verdachte in huishouden, HALT, geslacht en speciaal onderwijs/hoogst gevolgde opleiding. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="50C6311C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00D850A4" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="5E56DF27" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="744784C2" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="76BCEC00" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve">Het onderzoek laat de samenhang zien tussen jeugdhulpgebruik en verschillende factoren. Dit betekent overigens niet dat ook geconcludeerd kan worden dat er sprake is van een causaal verband. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Kortom, in algemene zin blijk uit dit onderzoek dat jongeren met jeugdzorg vaker dan jongeren zonder jeugdzorg te maken hebben met problemen op andere gebieden. Daarmee sluiten de uitkomsten van het onderzoek aan op de beleidsinzet om een integrale en brede blik te hanteren wanneer er problemen bij jeugdigen voordoen en/of een beroep gedaan wordt op jeugdzorg. Onder andere met het met een brede blik kijken naar en betrekken van het gezin bij hulpvragen (waaronder een verklarende analyse), de inzet op stevige lokale teams en de inzet op passende zorg en ondersteuning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00D850A4" w:rsidP="008636B8" w:rsidRDefault="00D850A4" w14:paraId="45BBCF28" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="51071243" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="48B6C0FF" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="2616E05D" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="56AA0E93" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="54FDFF7C" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="2F3F08F9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="2047F287" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve">Kortom, in algemene zin blijk uit dit </w:t>
-      </w:r>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="032FF61F" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t>onderzoek dat jongeren met jeugdzorg vaker dan jongeren zonder jeugdzorg te maken hebben met problemen op andere gebieden. Daarmee sluiten de uitkomsten van het onderzoek aan op de beleidsinzet om een integrale</w:t>
-[...38 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Kunt u aangeven welk deel van de jeugdhulptrajecten wordt gestart via de gemeentelijke toegang, welk deel via huisarts, jeugdarts of medisch specialist, welk deel via gecertificeerde instellingen en welk deel via rechterlijke of justitiële route?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="008636B8" w14:paraId="1754814A" w14:textId="77777777"/>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="00292EC2" w:rsidR="003F7C34" w:rsidP="003F7C34" w:rsidRDefault="00925FA4" w14:paraId="6B8D4B6B" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="6201A4E7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="7420211C" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F7C34" w:rsidP="003F7C34" w:rsidRDefault="00925FA4" w14:paraId="2693429C" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="0FA3354C" w14:textId="77777777">
       <w:r w:rsidRPr="00223107">
         <w:t xml:space="preserve">Hieronder </w:t>
       </w:r>
       <w:r>
         <w:t>worden de meest actuele cijfers hierover weergegeven.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A076F3" w:rsidP="003F7C34" w:rsidRDefault="00A076F3" w14:paraId="7A6F1317" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="03405D7C" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3737"/>
         <w:gridCol w:w="973"/>
         <w:gridCol w:w="938"/>
         <w:gridCol w:w="938"/>
         <w:gridCol w:w="938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="3941D427" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="2275BBC4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="003F7C34" w14:paraId="123C50F2" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="574F0C5A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2EFA037F" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0E99BC48" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2025* </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4864DFBA" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3AD8C9A2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="60E7AC13" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="29BC1D86" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="32C13603" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="30C57712" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="6EFBF8FA" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="3A3D97FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7524" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A076F3" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2D74A573" w14:textId="77777777">
+          <w:p w:rsidRPr="00A076F3" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="19B119F5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A076F3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Verwijzer jeugdhulp zonder verblijf</w:t>
             </w:r>
             <w:r w:rsidRPr="00A076F3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="1F257191" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="49D0DDC4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="538B849B" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="67FC5910" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Huisarts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2A6B1CD4" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="56F1B5B2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6A3DC7C8" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="11D4434F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5F262A88" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1726F8C8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>38,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="563A8C4E" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4D22C448" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>39,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="10C74416" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="0808BC73" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7A828A5C" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6CD87959" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gemeentelijke toegang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7D02DE95" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="47B440AB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>32,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7222015F" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6921CB57" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>32,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1D9B9479" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5082C609" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="749B9C47" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="43F423A8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="11E0AF98" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="3389E9FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="478BAFDF" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="52324824" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Geen verwijzer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="54E6DA79" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6E06680A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>16,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="37583357" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="06D2351B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>17,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4DB67336" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="494C0ED2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>16,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6B6EB9F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="05E1691B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="411012AF" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="0DDBAF1E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="73BD07B3" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4CE20C5D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gecertificeerde instelling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="35DD41AF" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="17011EE2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="042DA088" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="210A8870" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="65743F98" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2C20FD57" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="37B8A148" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="08A3C57B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="253513A6" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="51C54EE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="20A9A103" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3FD9C48D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Medisch specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2692B6F9" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="205626F9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="658241DA" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2421D874" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="51252867" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4179A43F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="198BD9F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="729ED103" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="02E57BFC" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="0EE57EA5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="003F8F04" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="19710D00" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jeugdarts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="215E396A" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="210C7000" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="36CD4A63" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="75316FE9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7CAB86A3" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="049F3B87" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5B5910C7" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6BBB6383" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="6B62DF65" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="175D73FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="38D23648" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="153842B5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rechter, Officier van Justitie, functionaris Justitiële jeugdinrichting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="737949CA" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2A63C729" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0F10AEDD" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="50DC4C95" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0E111E18" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2E72BE0E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="41BC2EF9" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="02F1F555" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="5E803C7F" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="125EA5C4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4B2116D5" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="77371D34" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Onbekend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4F75CE02" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="18684D81" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="756CFA64" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7471F9D8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="70CEBC18" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="538AC536" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4612E8F8" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0DBC7845" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223107">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="5647690C" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="22AB9450" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7524" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A076F3" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="789DBC22" w14:textId="77777777">
+          <w:p w:rsidRPr="00A076F3" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="540A1A9B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="topic-nogroup"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A076F3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Verwijzer jeugdhulp met verblijf</w:t>
             </w:r>
             <w:r w:rsidRPr="00A076F3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="0FCEF02E" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="31E8490A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0C95E594" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="2B657909" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gemeentelijke toegang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6D9507AD" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6EE11C0B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>43,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0954586F" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="4CFDC0AA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>44,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="03D1530D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3DD51E89" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>44,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="106BBA18" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="34015360" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>43,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="76FD8032" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="55C13E21" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="10E0D6CD" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3746E331" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gecertificeerde instelling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1C9D31E5" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3586B17B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>38,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="558FD33D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0B539DFE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>36,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="09A7BC15" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="21E0D8BD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="02E71AD8" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="49E79EBB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>36,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="1D457103" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="154F38D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="762BF30D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="71795BCA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Huisarts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0F18386E" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="57C3527C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="2F398D6F" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="7B4053DB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4DF39B03" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6DDDFF94" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="158EAB11" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="78A2B6E4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="5E664649" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="6BF3CB91" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0C0D3EA9" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1B44A597" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Medisch specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="73298034" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="339153A5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1A284E8B" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6942A6D9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1759E385" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3D07BEBB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6E7A218E" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6D2CD4FC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="16AB25F8" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="6AAE2B90" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="14A3488C" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="02D57BFB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rechter, Officier van Justitie, </w:t>
-            </w:r>
+              <w:t>Rechter, Officier van Justitie, functionaris Justitiële jeugdinrichting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5301FADD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>functionaris Justitiële jeugdinrichting</w:t>
+              <w:t>0,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0E01D059" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E97DD2">
+              <w:rPr>
+                <w:color w:val="091D23"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="76A2AB90" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E97DD2">
+              <w:rPr>
+                <w:color w:val="091D23"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="599CAD38" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E97DD2">
+              <w:rPr>
+                <w:color w:val="091D23"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="50D8720F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="36CA1492" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E97DD2">
+              <w:rPr>
+                <w:color w:val="091D23"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Jeugdarts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="5722D729" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0183F60A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0,9</w:t>
+              <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6EA5117D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="3E829EAC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1,2</w:t>
+              <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="4D9CE132" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="340DF970" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0,9</w:t>
+              <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="16780D83" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="17271189" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0,8</w:t>
+              <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="17A5A92E" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="3E01BAA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="3EDC6A98" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="1A9C999F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Jeugdarts</w:t>
+              <w:t>Geen verwijzer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="28F21858" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="04BE1905" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0,4</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6A9CBA9D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0BD28766" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0,4</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="19B0004A" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="26A0F879" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0,4</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="1007D5E7" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="0868F814" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0,4</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="2374311D" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="0D02D3AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="49580E45" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6361A880" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Geen verwijzer</w:t>
+              <w:t>Onbekend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="52284E9F" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="348A1390" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>4,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="6F5D16A1" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="301D45B8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>5,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="613A1BC4" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="6E08657A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97DD2" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="0D482305" w14:textId="77777777">
+          <w:p w:rsidRPr="00E97DD2" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="5329FE04" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>7,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="01DF67A1" w14:textId="77777777">
-[...106 lines deleted...]
-      <w:tr w:rsidR="0059055D" w:rsidTr="008022F9" w14:paraId="2FE15533" w14:textId="77777777">
+      <w:tr w:rsidR="00DE5149" w:rsidTr="00CA03EE" w14:paraId="668B0146" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7524" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00223107" w:rsidR="003F7C34" w:rsidP="005971BC" w:rsidRDefault="00925FA4" w14:paraId="7297428F" w14:textId="77777777">
+          <w:p w:rsidRPr="00223107" w:rsidR="00DE5149" w:rsidP="00CA03EE" w:rsidRDefault="00DE5149" w14:paraId="407F1665" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:color w:val="091D23"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97DD2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="091D23"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeugdhulptrajecten die zijn gestart in de verslagperiode. Trajecten onder Geen verwijzer betreft vrij </w:t>
-[...9 lines deleted...]
-              <w:t>toegankelijke jeugdhulp.</w:t>
+              <w:t>Jeugdhulptrajecten die zijn gestart in de verslagperiode. Trajecten onder Geen verwijzer betreft vrij toegankelijke jeugdhulp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008022F9" w:rsidP="008022F9" w:rsidRDefault="00925FA4" w14:paraId="728E49A2" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="7DBCB96F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*Betreft voorlopige cijfers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F7C34" w:rsidP="003F7C34" w:rsidRDefault="003F7C34" w14:paraId="57ABD053" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="7563DF62" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="4C22E3D0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="718A9294" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="137DADA3" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="6C2626CF" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t>Klopt het dat gemeenten bij de medische verwijsroute wel financieel verantwoordelijk zijn, maar</w:t>
-[...14 lines deleted...]
-        <w:t>kostenbeheersing en voor het terugdringen van onnodige of lichte jeugdhulp?</w:t>
+        <w:t>Klopt het dat gemeenten bij de medische verwijsroute wel financieel verantwoordelijk zijn, maar beperkt kunnen sturen op de feitelijke toekenning van hulp? Zo ja, welke gevolgen heeft dit voor kostenbeheersing en voor het terugdringen van onnodige of lichte jeugdhulp?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="003F7C34" w:rsidP="003F7C34" w:rsidRDefault="003F7C34" w14:paraId="577B0394" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="003F7C34" w:rsidRDefault="00925FA4" w14:paraId="25453BE7" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="0EABB489" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="6C399D72" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00E45A89" w:rsidP="003F7C34" w:rsidRDefault="00925FA4" w14:paraId="6C17DF69" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="795A08A9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve">De Jeugdwet kent meerdere verwijzers naar jeugdhulp. Huisartsen, jeugdartsen en medisch specialisten (hierna: medisch verwijzers) kunnen bepalen dat </w:t>
+        <w:t>De Jeugdwet kent meerdere verwijzers naar jeugdhulp. Huisartsen, jeugdartsen en medisch specialisten (hierna: medisch verwijzers) kunnen bepalen dat een jeugdige aanspraak kan maken op jeugdhulp. De gemeente moet vervolgens een beschikking afgeven op basis van wat de jeugdhulpaanbieder inschat dat nodig is. De jeugdhulpaanbieder moet zich bij deze inschatting houden aan de afspraken die hij daarover met de gemeente heeft gemaakt in het kader van de contract- of subsidierelatie en met de regels die de gemeente in de verordening heeft gesteld.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
-        <w:t>een jeugdige aanspraak kan maken op jeugdhulp. De gemeente moet vervolgens een beschikking afgeven op basis van wat de jeugdhulpaanbieder inschat dat nodig is. De jeugdhulpaanbieder moet zich bij deze inschatting houden aan de afspraken die hij daarover met de gemeente heeft gemaakt in het kader van de contract- of subsidierelatie en met de regels die de gemeente in de verordening heeft gesteld.</w:t>
-      </w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="0E0B2B1E" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Het kunnen bieden van passende jeugdhulp met een brede blik en het kunnen sturen op de inzet van mensen en middelen in de context van schaarste is een gezamenlijke verantwoordelijkheid van huisartsen en gemeenten. In het najaar van 2025 zijn hierover bestuurlijke afspraken gemaakt tussen de Landelijke Huisartsen Verenging (LHV), Artsen Jeugdgezondheidszorg Nederland (AJN), de VNG en VWS.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="24"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve"> Deze worden verankerd en uitgewerkt in de leidraad.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="25"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve"> In deze bestuurlijke afspraak is de samenwerking tussen gemeenten, huisartsen en jeugdartsen, zoals beoogd in de Hervormingsagenda jeugd, nader uitgewerkt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00F621D5" w:rsidP="003F7C34" w:rsidRDefault="00F621D5" w14:paraId="259B9998" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="5D602ECA" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5D81CAC7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="574D2CED" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="4DEFDBAA" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="46C16ADF" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t>Welke hulpvormen heeft u concreet op het oog, gezien in de toelichting op het wetsvoorstel reikwijdte</w:t>
-[...23 lines deleted...]
-        <w:t>geplaatst?</w:t>
+        <w:t>Welke hulpvormen heeft u concreet op het oog, gezien in de toelichting op het wetsvoorstel reikwijdte Jeugdwet wordt gesteld dat preventie en basishulp voorliggend moeten worden op aanvullende jeugdhulp, dat jeugdhulp waar mogelijk groepsgewijs moet worden ingezet en dat bepaalde hulpvormen bij Algemene Maatregel van Bestuur (AMvB) buiten de Jeugdwet kunnen worden geplaatst?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00C66FA9" w14:paraId="05CAF243" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="052DC0A3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="55BC9E39" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="4743D59A" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00292EC2" w:rsidP="00292EC2" w:rsidRDefault="00925FA4" w14:paraId="2801C547" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="10664B1E" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
-        <w:t>In de Memorie van Toelichting bij het wetsvoorstel reikwijdte Jeugdwet worden bij de betreffende categorieën voorbeelden genoemd. Het gaat bijvoorbeeld bij de versterking van de sociaal pedagogische basis om voorzieningen die alledaagse opvoed- en opgroeivragen in de leefomgeving opvangen zodat jeugdhulp niet nodig is. Concreet gaat het hierbij om: jongerenwerk, laagdrempelige inloop- en ontmoetingsplekken</w:t>
-[...42 lines deleted...]
-        <w:t>.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>In de Memorie van Toelichting bij het wetsvoorstel reikwijdte Jeugdwet worden bij de betreffende categorieën voorbeelden genoemd. Het gaat bijvoorbeeld bij de versterking van de sociaal pedagogische basis om voorzieningen die alledaagse opvoed- en opgroeivragen in de leefomgeving opvangen zodat jeugdhulp niet nodig is. Concreet gaat het hierbij om: jongerenwerk, laagdrempelige inloop- en ontmoetingsplekken en informele steunstructuren zoals Buurtgezinnen. Bij basishulp worden genoemd: opvoed- en opgroeiondersteuning, begeleiding van jeugdigen met lichte gedragsproblemen en laagdrempelige langdurige begeleiding bij gezinnen met een kind met een chronische beperking. Bij jeugdhulp op groepsbasis gaat het om hulpvormen waarbij het bijvoorbeeld gaat om het besef niet de enige te zijn met een bepaald probleem, onderlinge steun en erkenning, en de mogelijkheid om sociale vaardigheden in een veilige omgeving met leeftijdsgenoten te oefenen. Voor de amvb waarbij vormen van jeugdhulp wordt uitgesloten gaat het bijvoorbeeld om ernstige enkelvoudige dyslexie die niet is vastgesteld volgens het Protocol Dyslexie Diagnostiek en Behandeling, huiswerk-, studie- en stagebegeleiding, weerbaarheidstraining zonder ontwikkelings- of gedragsprobleem, outdoor- of survivalactiviteiten zonder behandel- of begeleidingscomponent, Braingame Brian en HiRO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00292EC2" w:rsidP="00292EC2" w:rsidRDefault="00292EC2" w14:paraId="3ED9F12B" w14:textId="77777777">
+    <w:p w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="3F5C6D07" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00292EC2" w:rsidRDefault="00925FA4" w14:paraId="362D5978" w14:textId="583C9A8C">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="57CF890C" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="04CE27E4" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="4FC97397" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00292EC2">
-        <w:t>Welke vormen van jeugdhulp worden volgens u op dit moment te vaak ingezet voor problemen die</w:t>
-[...11 lines deleted...]
-        <w:t>sociaal netwerk of algemene voorzieningen kan worden georganiseerd?</w:t>
+        <w:t>Welke vormen van jeugdhulp worden volgens u op dit moment te vaak ingezet voor problemen die behoren tot het normale leven, gewone opvoedvragen of ondersteuning die beter via onderwijs, gezin, sociaal netwerk of algemene voorzieningen kan worden georganiseerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00C66FA9" w14:paraId="73DCFA64" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="7F7EC0BD" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="7E6446B6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="67F9B2AB" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="00C66FA9" w:rsidRDefault="00925FA4" w14:paraId="3CB520F3" w14:textId="12DABBCD">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="71484261" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve">Bij </w:t>
+        <w:t>Bij hulpvragen van jeugdigen rondom het opvoeden en opgroeien is niet één op één aan te geven welke hulp en/of ondersteuning passend is aangezien problematiek altijd afspeelt in een bepaalde context. De context bepaalt welke hulp effectief is bij bepaalde hulpvragen. Zo kan het dus zijn dat eenzelfde hulpvraag, zoals ‘mijn kind vertoont druk gedrag’, verschillende oplossingen nodig heeft in verschillende situaties. Dit maakt het dus ook niet mogelijk om aan te geven welke vormen van jeugdhulp te vaak worden ingezet voor problemen die behoren tot het normale leven, gewone opvoedvragen of ondersteuning die beter via het onderwijs, gezin, sociaal netwerk of algemene voorzieningen kunnen worden georganiseerd. Wel zien we al langer een stijging in de relatief lichtere vormen van ambulante hulp en ondersteuning zoals begeleiding, basis-ggz behandeling en relatief lichte vormen van opvoed- en op</w:t>
+      </w:r>
+      <w:r>
+        <w:t>groei</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve">hulpvragen van jeugdigen rondom het opvoeden en opgroeien is niet één op één aan te geven welke hulp en/of ondersteuning passend is aangezien problematiek altijd afspeelt in een bepaalde context. De context bepaalt welke hulp effectief is bij bepaalde hulpvragen. Zo kan het dus zijn dat eenzelfde hulpvraag, zoals ‘mijn kind vertoont druk gedrag’, verschillende oplossingen nodig heeft in verschillende situaties. Dit maakt het dus ook niet mogelijk om aan te </w:t>
-      </w:r>
+        <w:t>ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="7C277188" w14:textId="77777777">
+      <w:r w:rsidRPr="00292EC2">
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="103B56A2" w14:textId="77777777">
+      <w:r w:rsidRPr="00292EC2">
+        <w:t>Kunt u vóór de behandeling van de nieuwe regels over de reikwijdte van de Jeugdwet een landelijke benchmark aan de Kamer te sturen met per gemeente het feitelijke jeugdzorggebruik, de modelschatting op basis van achtergrondkenmerken, de afwijking daarvan en een beleidsmatige</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="4F7751CD" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:lastRenderedPageBreak/>
-        <w:t>geven welke vormen van jeugdhulp te vaak word</w:t>
-[...20 lines deleted...]
-        <w:t>ondersteuning.</w:t>
+        <w:t>duiding van opvallende uitschieters?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="0BBDE1B9" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="2BC8B162" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="2F8A1438" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5F366DA7" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="4D49CFD9" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="46197A2E" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t>Het CBS publiceert twee keer per jaar cijfers over jeugdzorg, waarbij o.a. uitsplitsingen worden gemaakt naar gemeente en zorgvorm (zie ook het antwoord op vraag 2 en 3). Daarnaast heeft het CBS in 2025 modelschattingen per gemeente gepubliceerd o.b.v. relevante achtergrondkenmerken voor jeugdzorg</w:t>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="00292EC2" w:rsidR="00AB2304">
+        <w:t xml:space="preserve">Het CBS publiceert twee keer per jaar cijfers over jeugdzorg, waarbij o.a. uitsplitsingen worden gemaakt naar gemeente en zorgvorm (zie ook het antwoord op vraag 2 en 3). Daarnaast heeft het CBS in 2025 modelschattingen per gemeente gepubliceerd o.b.v. relevante achtergrondkenmerken voor jeugdzorg. Deze vindt u hier: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00292EC2">
           <w:t>Modelschattingen jeugdzorggebruik per gemeente, 2023 | CBS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00292EC2" w:rsidR="00AB2304">
+      <w:r w:rsidRPr="00292EC2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:t xml:space="preserve"> Deze cijfers zullen ook betrokken worden in de centrale monitor van het jeugdstelsel, waarvan het CBS nu de data-infrastructuur bouwt. Een eerste versie van deze monitor wordt in het najaar gepubliceerd.</w:t>
       </w:r>
       <w:r w:rsidRPr="00292EC2">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="23B78A1B" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="5A7120BC" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="5339F238" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="4101A6F6" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t xml:space="preserve">Bent u bereid daarbij expliciet inzichtelijk te maken waar sprake lijkt te zijn van </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> van kwetsbare jongeren, en waar sprake is van relatief veel zware jeugdzorg? En kunt u dit beleidsmatig duiden?</w:t>
+        <w:t>Bent u bereid daarbij expliciet inzichtelijk te maken waar sprake lijkt te zijn van overgebruik van lichte jeugdhulp, waar sprake lijkt te zijn van onderbereik van kwetsbare jongeren, en waar sprake is van relatief veel zware jeugdzorg? En kunt u dit beleidsmatig duiden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00B37A5D" w:rsidP="008636B8" w:rsidRDefault="00B37A5D" w14:paraId="710E21F6" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="4639CF7B" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="776EFCF6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="77EB6226" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="32D977ED" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="1C214484" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t>Ik beschik niet over cijfers over lichte jeugdhulp, zware jeugdzorg of kwetsbare jongeren. CBS houdt namelijk andere categorieën van zorgvormen bij, zie vraag 3.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Ik beschik niet over cijfers over lichte jeugdhulp, zware jeugdzorg of kwetsbare jongeren. CBS houdt namelijk andere categorieën van zorgvormen bij, zie vraag 3.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="005268EB" w:rsidP="008636B8" w:rsidRDefault="005268EB" w14:paraId="5BDA9B8F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="2A2CAF63" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="434E4768" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="2D163740" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Vraag 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="0F512C8E" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="48525D41" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
-        <w:t>Kunt u deze vragen afzonderlijk beantwoorden vóór het debat over de nieuwe regels voor de</w:t>
-[...5 lines deleted...]
-        <w:t>reikwijdte van de Jeugdwet?</w:t>
+        <w:t>Kunt u deze vragen afzonderlijk beantwoorden vóór het debat over de nieuwe regels voor de reikwijdte van de Jeugdwet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00C66FA9" w14:paraId="3826F0EB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="48F53D17" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="1AD059A3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="460B7F95" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Antwoord op vraag 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="00C66FA9" w:rsidP="008636B8" w:rsidRDefault="00925FA4" w14:paraId="03356D68" w14:textId="77777777">
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="422A47E7" w14:textId="77777777">
       <w:r w:rsidRPr="00292EC2">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00292EC2" w:rsidR="008636B8" w:rsidP="00A97BB8" w:rsidRDefault="008636B8" w14:paraId="33B2DE49" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00292EC2" w:rsidR="00DE5149" w:rsidP="00DE5149" w:rsidRDefault="00DE5149" w14:paraId="6B153B69" w14:textId="77777777"/>
+    <w:p w:rsidR="00E9217C" w:rsidRDefault="00E9217C" w14:paraId="28952AD3" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E9217C" w:rsidSect="00DE5149">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D497686" w14:textId="77777777" w:rsidR="006102EC" w:rsidRDefault="006102EC">
+    <w:p w14:paraId="0BBC57FE" w14:textId="77777777" w:rsidR="00A42D56" w:rsidRDefault="00A42D56" w:rsidP="00DE5149">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62B78820" w14:textId="77777777" w:rsidR="006102EC" w:rsidRDefault="006102EC">
+    <w:p w14:paraId="307FAABE" w14:textId="77777777" w:rsidR="00A42D56" w:rsidRDefault="00A42D56" w:rsidP="00DE5149">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...42 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73B5C7A0" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00925FA4">
+  <w:p w14:paraId="06952388" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRPr="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77F59F8A" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00925FA4">
+  <w:p w14:paraId="4322EE5F" w14:textId="77777777" w:rsidR="00A42D56" w:rsidRPr="00DE5149" w:rsidRDefault="00A42D56" w:rsidP="00DE5149">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70CAC30A" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00925FA4">
+  <w:p w14:paraId="263AB437" w14:textId="77777777" w:rsidR="00A42D56" w:rsidRPr="00DE5149" w:rsidRDefault="00A42D56" w:rsidP="00DE5149">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39DC3FBA" w14:textId="77777777" w:rsidR="006102EC" w:rsidRDefault="006102EC">
+    <w:p w14:paraId="6C22CFC4" w14:textId="77777777" w:rsidR="00A42D56" w:rsidRDefault="00A42D56" w:rsidP="00DE5149">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ABAB442" w14:textId="77777777" w:rsidR="006102EC" w:rsidRDefault="006102EC">
+    <w:p w14:paraId="49F878B9" w14:textId="77777777" w:rsidR="00A42D56" w:rsidRDefault="00A42D56" w:rsidP="00DE5149">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="072DB27D" w14:textId="77777777" w:rsidR="00C5167A" w:rsidRDefault="00925FA4">
+    <w:p w14:paraId="005AB546" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5167A">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>AD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 22 mei 2026, ‘Aantal kinderen in Rotterdam in de </w:t>
-[...6 lines deleted...]
-        <w:t>jeugdzorg voor het vierde jaar op rij gestegen’, https://www.ad.nl/rotterdam/aantal-kinderen/in-rotterdam-in-de-jeugdzorg-voor-het-vierde-jaar-op-rijgestegen~a5239f9e/.</w:t>
+        <w:t>, 22 mei 2026, ‘Aantal kinderen in Rotterdam in de jeugdzorg voor het vierde jaar op rij gestegen’, https://www.ad.nl/rotterdam/aantal-kinderen/in-rotterdam-in-de-jeugdzorg-voor-het-vierde-jaar-op-rijgestegen~a5239f9e/.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7F251D14" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="32E8F906" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E940E4">
+      <w:r w:rsidRPr="00E940E4">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS data jongeren met jeugdzorg 2021 – 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E940E4">
+      <w:r w:rsidRPr="00E940E4">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="006828C2">
+      <w:r w:rsidRPr="006828C2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>naar gemeente</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="006828C2">
+      <w:r w:rsidRPr="006828C2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>raadplegen via www.opendata.cbs.nl/#/CBS/nl/dataset/85099NED/table?dl=D5D74</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4DD986E5" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="2EA636AC" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E940E4">
+      <w:r w:rsidRPr="00E940E4">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS data jongeren met jeugdzorg 2021 – 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="006828C2">
+      <w:r w:rsidRPr="006828C2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>naar jeugdregio</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="006828C2">
+      <w:r w:rsidRPr="006828C2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>raadplegen via https://opendata.cbs.nl/#/CBS/nl/dataset/85099NED/table?dl=D5D73</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2D18D822" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="398C1E08" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E940E4">
+      <w:r w:rsidRPr="00E940E4">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS data jongeren met jeugdzorg 2021 – 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="006828C2">
+      <w:r w:rsidRPr="006828C2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>naar provincie</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="006828C2">
+      <w:r w:rsidRPr="006828C2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>raadplegen via https://opendata.cbs.nl/#/CBS/nl/dataset/85099NED/table?dl=D5D75</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2D285B22" w14:textId="77777777" w:rsidR="008636B8" w:rsidRPr="00586160" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="4F68DF90" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRPr="00586160" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">CBS  </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="006828C2">
+      <w:r w:rsidRPr="006828C2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Methodewijzigingen Beleidsinformatie jeug</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">d te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="006828C2">
+      <w:r w:rsidRPr="006828C2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://www.cbs.nl/nl-nl/longread/rapportages/2025/jeugdhulp-2024/bijlage-methodewijzigingen-beleidsinformatie-jeugd</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="003CE579" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="05557C2B" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E940E4">
+      <w:r w:rsidRPr="00E940E4">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">CBS data jongeren met jeugdzorg </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="006828C2">
+      <w:r w:rsidRPr="006828C2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>2015 – 2020</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="006828C2">
+      <w:r w:rsidRPr="006828C2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>raadplegen via https://opendata.cbs.nl/#/CBS/nl/navigatieScherm/thema?themaNr=85107</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3B3BF653" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="3B8943D4" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00586160">
+      <w:r w:rsidRPr="00586160">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">CBS </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Dataportaal</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://opendata.cbs.nl/portal.html?_la=nl&amp;_catalog=CBS&amp;tableId=85099NED&amp;_theme=406</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="06659DCE" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="1BFBFD6D" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E87C1C">
+      <w:r w:rsidRPr="00E87C1C">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">CBS </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">data </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E87C1C">
+      <w:r w:rsidRPr="00E87C1C">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeugdzorg, zorgvormen </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>per gemeente, Grondingen t/m Utrech</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">t te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://opendata.cbs.nl/#/CBS/nl/dataset/85099NED/table?dl=D5D9B</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87C1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0363ACED" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="2D35F72C" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E87C1C">
+      <w:r w:rsidRPr="00E87C1C">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">CBS </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">data </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E87C1C">
+      <w:r w:rsidRPr="00E87C1C">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeugdzorg, zorgvormen </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>per gemeente, Noord</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Holland t/m Zeeland</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://opendata.cbs.nl/#/CBS/nl/dataset/85099NED/table?dl=D5D9C</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="21ED9F58" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="0A580BC9" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E87C1C">
+      <w:r w:rsidRPr="00E87C1C">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">CBS </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">data </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E87C1C">
+      <w:r w:rsidRPr="00E87C1C">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeugdzorg, zorgvormen </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>per gemeente, Noord-Brabant t/m Limbur</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">g te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://opendata.cbs.nl/#/CBS/nl/dataset/85099NED/table?dl=D5D9E</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="3406C2FE" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="6EC8C55B" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS d</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E87C1C">
+      <w:r w:rsidRPr="00E87C1C">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>ata jongeren met jeugdzorg naar zorgvormen 2021 – 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>per jeugdregio</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://opendata.cbs.nl/#/CBS/nl/dataset/85099NED/table?dl=D5D98</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="027363D1" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="27481BC3" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS d</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00E87C1C">
+      <w:r w:rsidRPr="00E87C1C">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>ata jongeren met jeugdzorg naar zorgvormen 2021 – 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>per provincie</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://opendata.cbs.nl/#/CBS/nl/dataset/85099NED/table?dl=D5D99</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="1FC8FEBA" w14:textId="77777777" w:rsidR="00C66FA9" w:rsidRDefault="00925FA4" w:rsidP="00C66FA9">
+    <w:p w14:paraId="145DCA4E" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00DC3635">
+      <w:r w:rsidRPr="00DC3635">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">CBS </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C50229" w:rsidRPr="00DC3635">
+        <w:t xml:space="preserve">CBS StatLine kerncijfers jeugdzorg, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>StatLine</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C50229" w:rsidRPr="00DC3635">
+        <w:t>landkaarte</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kerncijfers jeugdzorg, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C50229" w:rsidRPr="00F914B1">
+        <w:t xml:space="preserve">n te raadplegen via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F914B1">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>landkaarte</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>https://opendata.cbs.nl/#/CBS/nl/dataset/85099NED/map?dl=D5DAC</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="7CE0E914" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="6D26CA3B" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00EB47EB">
+      <w:r w:rsidRPr="00EB47EB">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">CBS data jeugdhulptrajecten 2021 - 2025, </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>gestart met crisis en herhaald beroep</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://opendata.cbs.nl/#/CBS/nl/dataset/85096NED/table?dl=D5E2B</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="5B5AAE5B" w14:textId="77777777" w:rsidR="008636B8" w:rsidRPr="0070501B" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="0429269C" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRPr="0070501B" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="0070501B">
+      <w:r w:rsidRPr="0070501B">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS rapport</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="0070501B">
+      <w:r w:rsidRPr="0070501B">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Paragraaf 2.9 Herhaald beroep jeugdreclassering</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://www.cbs.nl/nl-nl/longread/rapportages/2026/jeugdbescherming-en-jeugdreclassering-2025/2-jeugdreclassering</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="40DFD045" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="39BAD4D0" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="0070501B">
+      <w:r w:rsidRPr="0070501B">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS rapport</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="0070501B">
+      <w:r w:rsidRPr="0070501B">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Paragraaf 1.12 Herhaald beroep jeugdbescherming</w:t>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00C50229" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://www.cbs.nl/nl-nl/longread/rapportages/2026/jeugdbescherming-en-jeugdreclassering-2025/1-jeugdbescherming</w:t>
       </w:r>
-      <w:r w:rsidR="00F110BA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="6545C087" w14:textId="77777777" w:rsidR="00D601E3" w:rsidRDefault="00925FA4">
+    <w:p w14:paraId="4F82F47F" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">CBS </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>CBS StatLine</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Jongeren met één of meerdere vormen van jeugdzorg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
       <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://opendata.cbs.nl/#/CBS/nl/dataset/85101NED/table?dl=D5E3A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="3FF7F69A" w14:textId="77777777" w:rsidR="00AB2304" w:rsidRDefault="00925FA4">
+    <w:p w14:paraId="6DEA8A2B" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS j</w:t>
       </w:r>
       <w:r w:rsidRPr="00475817">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>ongeren met één of meerdere vormen van jeugdzorg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
       <w:r w:rsidRPr="00475817">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://opendata.cbs.nl/#/CBS/nl/dataset/85101NED/table?dl=D5F80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="26BC3994" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="59C39240" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00633360">
+      <w:r w:rsidRPr="00633360">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">CBS rapport Jeugdhulp 2025 - </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Paragraaf 1.1, 1.2 en 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">3 te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://www.cbs.nl/nl-nl/longread/rapportages/2026/jeugdhulp-2025/1-jongeren-met-jeugdhulp</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="1DF9AF1F" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="3ECE7A31" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00633360">
+      <w:r w:rsidRPr="00633360">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS rapport Jeugdbescherming en jeugdreclassering 2025 -</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00633360">
+      <w:r w:rsidRPr="00633360">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeugdbescherming </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Paragraaf 1.8 en 1.9</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://www.cbs.nl/nl-nl/longread/rapportages/2026/jeugdbescherming-en-jeugdreclassering-2025/1-jeugdbescherming</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="0EBFEF43" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="12327495" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00633360">
+      <w:r w:rsidRPr="00633360">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS rapport Jeugdbescherming en jeugdreclassering 2025 -</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00633360">
+      <w:r w:rsidRPr="00633360">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>eugdreclassering</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00161894">
+      <w:r w:rsidRPr="00161894">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Paragraaf 2.6 en 2.7</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00475817">
+      <w:r w:rsidRPr="00475817">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://www.cbs.nl/nl-nl/longread/rapportages/2026/jeugdbescherming-en-jeugdreclassering-2025/2-jeugdreclassering</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="744A9D40" w14:textId="77777777" w:rsidR="008636B8" w:rsidRDefault="00925FA4" w:rsidP="008636B8">
+    <w:p w14:paraId="34AF363F" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="00BB0783">
+      <w:r w:rsidRPr="00BB0783">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>CBS Publicatie</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="009A2319">
+      <w:r w:rsidRPr="009A2319">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>chtergrondkenmerken van jongeren met jeugdzorg</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> te raadplegen via  </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304" w:rsidRPr="009A2319">
+      <w:r w:rsidRPr="009A2319">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>https://www.cbs.nl/nl-nl/longread/rapportages/2023/achtergrondkenmerken-van-jongeren-met-jeugdzorg</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2304">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="6D7F9E21" w14:textId="77777777" w:rsidR="003F7C34" w:rsidRDefault="00925FA4" w:rsidP="003F7C34">
+    <w:p w14:paraId="40C0D89E" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00C50229">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>CBS rapport Jeugdhulp 2025, paragraaf 2.2.</w:t>
+        <w:t xml:space="preserve"> CBS rapport Jeugdhulp 2025, paragraaf 2.2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="53E237D2" w14:textId="77777777" w:rsidR="00F621D5" w:rsidRPr="00A076F3" w:rsidRDefault="00925FA4" w:rsidP="00F621D5">
+    <w:p w14:paraId="4142F50C" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRPr="00A076F3" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00F621D5" w:rsidRPr="00A076F3">
+        <w:r w:rsidRPr="00A076F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Nieuwe afspraken voor betere samenwerking jeugdhulp - LHV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A076F3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="2884596B" w14:textId="77777777" w:rsidR="00A076F3" w:rsidRPr="00A076F3" w:rsidRDefault="00925FA4">
+    <w:p w14:paraId="40BFAA6C" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRPr="00A076F3" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A076F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A076F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00A076F3" w:rsidRPr="00A076F3">
+        <w:r w:rsidRPr="00A076F3">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>pdf_leidraad_samenwerking_huisartsen_en_gemeenten_rond_jeugd_vng_lhv.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A076F3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="78672773" w14:textId="77777777" w:rsidR="00AB2304" w:rsidRDefault="00925FA4">
+    <w:p w14:paraId="13F9BBA4" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00602762" w:rsidRPr="008E6E3D">
+      <w:r w:rsidRPr="008E6E3D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>https://www.cbs.nl/nl-nl/maatwerk/2025/24/modelschattingen-jeugdzorggebruik-per-gemeente-2023.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AFCA972" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00925FA4" w:rsidP="009071A4">
+  <w:p w14:paraId="36E48E8B" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRPr="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="2879"/>
     </w:pPr>
-    <w:r w:rsidRPr="002A273F">
-[...97 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22DE9E18" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00925FA4">
+  <w:p w14:paraId="3BECA603" w14:textId="77777777" w:rsidR="00DE5149" w:rsidRPr="00DE5149" w:rsidRDefault="00DE5149" w:rsidP="00DE5149">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...537 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D35E444" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
-[...4 lines deleted...]
-  <w:p w14:paraId="3782BF00" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="0D002755" w14:textId="77777777" w:rsidR="00A42D56" w:rsidRPr="00DE5149" w:rsidRDefault="00A42D56" w:rsidP="00DE5149">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...100 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D8B3641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1558253E"/>
     <w:lvl w:ilvl="0" w:tplc="90989EC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4676A334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15341,51 +13077,51 @@
     <w:lvl w:ilvl="7" w:tplc="49440C78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CF34B0DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43D87545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38AA1E7E"/>
     <w:lvl w:ilvl="0" w:tplc="ED463E94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1AE883C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -15456,72 +13192,51 @@
     <w:lvl w:ilvl="7" w:tplc="E2348B12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C2B89DE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...20 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55D93517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D39E0D1C"/>
     <w:lvl w:ilvl="0" w:tplc="8EB68978">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="370C5956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15590,727 +13305,245 @@
     <w:lvl w:ilvl="7" w:tplc="3E70AFB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8932C6B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...233 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="590044414">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="652105557">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="100882622">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="220798776">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="421416714">
+  <w:num w:numId="3" w16cid:durableId="1066999658">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1000232088">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...307 lines deleted...]
-    <w:rsid w:val="00FD56B2"/>
+    <w:rsidRoot w:val="00DE5149"/>
+    <w:rsid w:val="00A42D56"/>
+    <w:rsid w:val="00C06C56"/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rsid w:val="00E9217C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2C144E7E"/>
+  <w14:docId w14:val="725114D2"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{53D104A6-79A9-4C03-AB67-04B1E9CB3C8E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...19 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16318,73 +13551,73 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -16533,1327 +13766,925 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bronvermelding">
-    <w:name w:val="table of authorities"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="7"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5149"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5149"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstnummering3">
-    <w:name w:val="List Number 3"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
-      <w:numPr>
-[...105 lines deleted...]
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notitiekop">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-[...10 lines deleted...]
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...3 lines deleted...]
-    <w:rsid w:val="00282965"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5149"/>
     <w:rPr>
-      <w:b/>
-[...10 lines deleted...]
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00DE5149"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00DE5149"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...7 lines deleted...]
-      <w:spacing w:line="90" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="9"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00DE5149"/>
     <w:rPr>
-      <w:sz w:val="27"/>
-[...18 lines deleted...]
-      <w:b w:val="0"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00001D03"/>
+    <w:rsid w:val="00DE5149"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Ondertekeningvervolg">
-[...47 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008636B8"/>
+    <w:rsid w:val="00DE5149"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008636B8"/>
+    <w:rsid w:val="00DE5149"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="008636B8"/>
-[...29 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DE5149"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="topic-nogroup">
     <w:name w:val="topic-nogroup"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="003F7C34"/>
-[...58 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DE5149"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/maatwerk/2025/24/modelschattingen-jeugdzorggebruik-per-gemeente-2023" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/maatwerk/2025/24/modelschattingen-jeugdzorggebruik-per-gemeente-2023" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///H:\Downloads\pdf_leidraad_samenwerking_huisartsen_en_gemeenten_rond_jeugd_vng_lhv.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lhv.nl/nieuws/nieuwe-afspraken-voor-betere-samenwerking-jeugdhulp/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -17959,53 +14790,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>11</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>16325</ap:Characters>
+  <ap:Pages>13</ap:Pages>
+  <ap:Words>2846</ap:Words>
+  <ap:Characters>15659</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>136</ap:Lines>
-  <ap:Paragraphs>38</ap:Paragraphs>
+  <ap:Lines>130</ap:Lines>
+  <ap:Paragraphs>36</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>19041</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18469</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>