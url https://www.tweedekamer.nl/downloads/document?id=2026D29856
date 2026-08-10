--- v0 (2026-06-16)
+++ v1 (2026-08-10)
@@ -1,4172 +1,1301 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005C23CE" w:rsidRDefault="005C23CE" w14:paraId="5237133B" w14:textId="77777777"/>
-[...161 lines deleted...]
-    <w:p w:rsidRPr="006F4149" w:rsidR="00364529" w:rsidP="00364529" w:rsidRDefault="00364529" w14:paraId="3A9F2E10" w14:textId="77777777">
+    <w:p w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="31844378" w14:textId="4DBF0F06">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AH 2264</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="46DB135F" w14:textId="666B2C21">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026Z09079</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B9052D" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="731359ED" w14:textId="3C51339D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9052D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van Weel (Justitie en Veiligheid)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9052D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="093669EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="019F7459" w14:textId="3A1D1835">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9052D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1952</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="5D3F366C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4149" w:rsidR="00C5148A" w:rsidP="00364529" w:rsidRDefault="005C23CE" w14:paraId="1550484D" w14:textId="0A9CE595">
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="5D17C100" w14:textId="2AB11116">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Bent u bekend met de zoveelste wegblokkade van </w:t>
-[...31 lines deleted...]
-        <w:t> (XR), dit keer in Utrecht? [1]</w:t>
+        <w:t>Bent u bekend met de zoveelste wegblokkade van Extinction Rebellion (XR), dit keer in Utrecht? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="006F4149" w:rsidR="00C5148A">
+      <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4149" w:rsidR="005C23CE" w:rsidP="00364529" w:rsidRDefault="00C5148A" w14:paraId="4E4008DF" w14:textId="7717F3B6">
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="7353F44A" w14:textId="77777777">
       <w:r w:rsidRPr="006F4149">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4149" w:rsidR="00364529" w:rsidP="00364529" w:rsidRDefault="00364529" w14:paraId="578653C3" w14:textId="77777777">
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="76CFAC2C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006F4149" w:rsidR="005C23CE" w:rsidP="00364529" w:rsidRDefault="00364529" w14:paraId="55CAB704" w14:textId="0D04B769">
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="180D0667" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4149" w:rsidR="00C5148A" w:rsidP="00364529" w:rsidRDefault="005C23CE" w14:paraId="70F72D16" w14:textId="48E13ED5">
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="46BB5EFB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bent u bekend met het feit dat ook andere burgers grondrechten hebben, zoals bewegingsvrijheid en het recht op gebruik van de openbare weg, of geldt dat in de praktijk alleen zolang er geen actiegroep op het asfalt zit? Acht u het recht om te demonstreren absoluut?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4149" w:rsidR="00364529" w:rsidP="00364529" w:rsidRDefault="00364529" w14:paraId="76EE229D" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="006F4149" w:rsidR="00C5148A" w:rsidP="00364529" w:rsidRDefault="00C5148A" w14:paraId="7F006138" w14:textId="28B2CE0F">
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="1D379A8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="7930E51E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4149" w:rsidR="005C23CE" w:rsidP="00364529" w:rsidRDefault="00C5148A" w14:paraId="09A12E34" w14:textId="5D8905BE">
-[...12 lines deleted...]
-      <w:r w:rsidR="006F4149">
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="63D29E31" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve">Het demonstratierecht is een groot goed, maar niet absoluut. Demonstranten dienen zich aan de wet te houden. Tegen demonstranten die de wet overtreden door het plegen van geweld of vernielingen kan strafrechtelijk </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">worden </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F4149" w:rsidR="00387923">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="006F4149" w:rsidR="005C23CE" w:rsidP="00364529" w:rsidRDefault="00364529" w14:paraId="7F8A8D6F" w14:textId="4B4325FD">
+      <w:r w:rsidRPr="006F4149">
+        <w:t>opgetreden. Dit grondrecht kan in botsing komen met andere grondrechten, zoals bijvoorbeeld het recht op privacy. Het lokaal bestuur is verantwoordelijk voor het faciliteren of waar mogelijk gerechtvaardigd beperken van demonstraties. Het is aan hen om in die beoordeling ook andere belangen of grondrechten die spelen mee te wegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="220BA607" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="33ED276C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4149" w:rsidR="00C5148A" w:rsidP="00364529" w:rsidRDefault="005C23CE" w14:paraId="2D495364" w14:textId="5AFBDF23">
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="2C0E1BA6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Deelt u de opvatting dat het structureel blokkeren van vitale infrastructuur een creatieve, zij het selectieve, interpretatie is van het demonstratierecht? Waar eindigt volgens u demonstreren en begint simpelweg ontwrichten?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Antwoord op vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="344778BC" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve">Onder het huidige wettelijk kader kunnen demonstranten die strafbare feiten plegen ten aanzien van vitale infrastructuur al vervolgd worden. En dit gebeurt ook. Zo bestaan er, verspreid over de Spoorwegwet en het Wetboek van Strafrecht, verschillende bepalingen waardoor strafrechtelijk kan worden opgetreden tegen actievoerders die het (goederen)spoor blokkeren of die schade veroorzaken aan een (spoor)weg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="34EF9E70" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="679DF5DE" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t>Het recht om te demonstreren is een belangrijk recht dat beschermd moet worden door de overheid. Maar niet ten koste van alles, want er spelen ook belangen en rechten van anderen, die net zo goed door de overheid moeten worden beschermd. Dat betekent dat als een demonstrant zijn recht om te demonstreren uitoefent en daarbij een strafbaar feit pleegt, hiertegen opgetreden kan worden. Op welke wijze opgetreden wordt, zal van demonstratie tot demonstratie verschillen. Steeds zullen alle belangen die spelen goed moeten worden afgewogen, waarbij het recht om te demonstreren zwaar weegt en dus niet te snel beperkt mag worden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve"> Het is aan het lokaal gezag om deze belangenafweging te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="31EE34EB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="1A70EB19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 4 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="78F7DBBF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Klopt het dat handhaving inmiddels contextafhankelijk is geworden, waarbij de inhoud van de boodschap mede bepaalt of de wet wordt toegepast? Zo nee, waarom niet?</w:t>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...54 lines deleted...]
-    <w:p w:rsidRPr="006F4149" w:rsidR="00C5148A" w:rsidP="00364529" w:rsidRDefault="005C23CE" w14:paraId="29A2057F" w14:textId="73B29699">
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="57B61B08" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t>Nee, dat klopt niet. De burgemeester is belast met de handhaving van de openbare orde en de veiligheid op basis van een operationele inschatting van de risico’s daarvoor. Er is geen grond voor de suggestie dat de inhoud van de boodschap bepaalt of (en hoe) wordt opgetreden. Contextafhankelijkheid ziet op omstandigheden als locatie, omvang, duur, verkeersveiligheid en naleving van aanwijzingen en wet- en regelgeving; niet op de inhoud van het betoog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="0037EA6F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="7C2966B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="5B562B69" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Klopt het dat handhaving inmiddels contextafhankelijk is geworden, waarbij de inhoud van de boodschap mede bepaalt of de wet wordt toegepast? Zo nee, waarom niet?</w:t>
+        <w:t xml:space="preserve">Hoe legt u aan burgers uit dat regels nageleefd moeten worden, terwijl tegelijkertijd zichtbaar wordt dat overtredingen op grote schaal zonder directe consequenties blijven? Wanneer worden eindelijk harde maatregelen genomen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>zwaardere handhavingsmiddelen ingezet, zoals bijvoorbeeld de inzet van waterkannonen en zwaardere sancties?</w:t>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="006F4149" w:rsidR="007D765B" w:rsidP="00364529" w:rsidRDefault="005C23CE" w14:paraId="26D7823A" w14:textId="56FF1D4C">
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="13CC3489" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve">Het demonstratierecht biedt veel ruimte voor diverse soorten acties, maar biedt demonstranten geen vrijbrief om zich niet aan de wet te houden. Strafrechtelijk optreden is dan ook mogelijk wanneer dit in de feiten en omstandigheden van het geval gerechtvaardigd is. Het is aan het lokaal gezag om tot een oordeel te komen of er sprake is van strafbare feiten en op welke manier hiertegen opgetreden wordt, waarbij dient te worden meegewogen dat de acties plaatsvinden ter uitoefening van een grondrecht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="1C0839FF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="02A5B765" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve">Indien noodzakelijk treedt de politie op onder verantwoordelijkheid van het bevoegd gezag met de-escalatie als uitgangspunt. Waar inzet van geweldsmiddelen nodig is, gebeurt dit binnen de Ambtsinstructie en de beginselen van proportionaliteit, subsidiariteit en gematigdheid. Het OM heeft een zelfstandige bevoegdheid om te bepalen in welke zaken vervolgens vervolging wordt ingesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="2A79434F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="0917E839" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="753497DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In hoeverre vindt u het wenselijk dat werkende burgers hun dag moeten herinrichten omdat de overheid structureel ervoor kiest niet in te grijpen? Kunnen deze mensen hun (brandstof)kosten bij u declareren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="7DB2EC39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="541D391F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="00254231" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve">Acties die hinder teweeg brengen vergen telkens een zorgvuldige afweging door het lokaal gezag tussen het demonstratierecht en het beperken daarvan ter bescherming van de gezondheid, in het belang van het verkeer en ter bestrijding of voorkoming van wanordelijkheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="306902CE" w14:textId="77777777"/>
+    <w:p w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="479D6ABC" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve">De overheid is niet aansprakelijk voor schade als gevolg van strafbare feiten die door derden worden gepleegd. Er bestaat daarom geen regeling om indirecte kosten, zoals extra reistijd of brandstof, te declareren bij het Rijk naar aanleiding van verstoringen door derden. Wanneer partijen door een actie schade lijden, is het aan hen zelf om daarvan aangifte te doen en de schade op de vermeende daders te verhalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="7D14849C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="17305E78" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:lastRenderedPageBreak/>
+        <w:t>Het kabinet vindt het belangrijk dat daders die schade veroorzaken, deze zoveel mogelijk vergoeden en stimuleert dan ook het doen van aangifte bij vermoedens van strafbare feiten. Zoals toegezegd in de brief aan uw Kamer van 11 juli 2025 met betrekking tot de inzichten uit de dialoog over demonstreren en beschermen herdenkingen onderzoekt het kabinet op welke wijze wij partijen die schade lijden meer kunnen ondersteunen bij het verhalen van schade.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve"> Indachtig ook de motie d.d. 25 september 2025 van het lid Stoffer over bewerkstelligen dat relschoppers die het demonstratierecht misbruiken opdraaien voor de kosten voor de samenleving</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve"> brengt het kabinet samen met partijen die schade hebben geleden de belemmeringen die zij hierbij in de praktijk ervaren in kaart om deze zo veel mogelijk weg te kunnen nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="35A4D692" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="0FC862A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="157C67D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ziet u aanleiding om nader te onderzoeken of organisaties die zich herhaaldelijk schuldig maken aan het ontwrichten van de openbare orde nog passen binnen de voorwaarden voor een ANBI-status? Zo nee, kunt u dit uitgebreid motiveren? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="60A7B901" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F4149">
-[...212 lines deleted...]
-      <w:r w:rsidRPr="006F4149" w:rsidR="00387923">
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="1D7153C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4149">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="1FA7A8CD" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t>De toekenning en toetsing van de ANBI-status betreft een fiscale aangelegenheid en is aan de Belastingdienst. De belastinginspecteur zal een ANBI-status bij beschikking intrekken (of een aanvraag weigeren) indien niet (meer) wordt voldaan aan de wettelijke voorwaarden opgenomen in de Algemene wet inzake rijksbelastingen (AWR), waaronder de voorwaarden van het beogen van algemeen nut en de zogenoemde ‘integriteitstoets’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="7E037A17" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="666FB858" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t>Het begrip ‘algemeen nut’ is in de AWR neutraal vormgegeven en wordt, zoals ook uit de jurisprudentie blijkt, neutraal getoetst. Dat betekent dat een ANBI de vrijheid heeft om – binnen de in de wet genoemde categorieën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006F4149" w:rsidR="00387923">
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve"> – een door haar als algemeen nuttig beschouwde doelstelling na te streven. Dit neutrale karakter is een belangrijke eigenschap van de ANBI-regelgeving, omdat ANBI’s daarmee een afspiegeling zijn van een diverse samenleving waarbinnen verschillende doelen als algemeen nuttig worden gezien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="66FFE8B3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="028F07FA" w14:textId="77777777">
+      <w:r w:rsidRPr="006F4149">
+        <w:t xml:space="preserve">De integriteitstoets houdt in dat de ANBI-status door de inspecteur wordt ingetrokken als het hem kenbaar is dat de instelling of een bestuurder, feitelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
+        <w:lastRenderedPageBreak/>
+        <w:t>leidinggever of gezichtsbepalend persoon van die instelling onherroepelijk is veroordeeld wegens het opzettelijk plegen van een in de ANBI-regelgeving genoemd misdrijf.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...96 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:t xml:space="preserve"> Het gaat hierbij om misdrijven als bedoeld in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="006F4149">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>artikel 67, eerste lid, van het Wetboek van Strafvordering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F4149">
         <w:t> en de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10">
+      <w:hyperlink w:history="1" r:id="rId7">
         <w:r w:rsidRPr="006F4149">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>artikelen 137c, eerste lid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F4149">
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
+      <w:hyperlink w:history="1" r:id="rId8">
         <w:r w:rsidRPr="006F4149">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>137d, eerste lid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F4149">
         <w:t>, en </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
+      <w:hyperlink w:history="1" r:id="rId9">
         <w:r w:rsidRPr="006F4149">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>266 van het Wetboek van Strafrecht</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F4149">
-        <w:t xml:space="preserve">. </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="006F4149" w:rsidR="00C5148A" w:rsidP="00364529" w:rsidRDefault="00C5148A" w14:paraId="5D4ED5BF" w14:textId="77777777">
+        <w:t xml:space="preserve">. Hieronder vallen onder andere misdrijven tegen de openbare orde. Voor intrekking op grond van de integriteitstoets is tevens vereist dat er niet meer dan vier jaar verstreken is sinds de veroordeling en dat het misdrijf gezien zijn aard of in samenhang met andere door de ANBI of genoemde personen begane misdrijven een ernstige inbreuk op de rechtsorde vormt. De Belastingdienst onderhoudt hiervoor contacten met het OM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="4431B958" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="42A02F4D" w14:textId="77777777">
       <w:r w:rsidRPr="006F4149">
         <w:t>De ANBI-status wordt ook ingetrokken als de inspecteur gerede twijfel heeft over de integriteit van de instelling of van de eerdergenoemde personen én de instelling of persoon ondanks een verzoek daartoe van de inspecteur niet binnen zestien weken een verklaring omtrent gedrag (VOG) kan overleggen.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:t xml:space="preserve"> Gerede twijfel veronderstelt dat de inspecteur niet te lichtvaardig kan overgaan tot het opvragen van een VOG.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4149" w:rsidR="00364529" w:rsidP="00364529" w:rsidRDefault="00364529" w14:paraId="2159A741" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006F4149" w:rsidR="00C5148A" w:rsidP="00364529" w:rsidRDefault="00C5148A" w14:paraId="06CC0080" w14:textId="77777777">
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="16436EA6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="33F88955" w14:textId="77777777">
       <w:r w:rsidRPr="006F4149">
         <w:t xml:space="preserve">Verdenkingen, niet-vervolgbare activiteiten of gedrag dat simpelweg niet aansluit bij eenieders overtuiging van wat behoort tot het algemeen nut zijn geen redenen om de ANBI-status van een instelling in te trekken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4149" w:rsidR="00C5148A" w:rsidP="005C23CE" w:rsidRDefault="00C5148A" w14:paraId="6CC03FF9" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="005C23CE" w:rsidP="005C23CE" w:rsidRDefault="005C23CE" w14:paraId="3DB90C51" w14:textId="77777777">
+    <w:p w:rsidRPr="006F4149" w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="60B9501A" w14:textId="77777777"/>
+    <w:p w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="4042E790" w14:textId="77777777">
       <w:r w:rsidRPr="006F4149">
         <w:t>[1] NOS, 25 april 2026, 'Politie grijpt in bij protest op A12 bij Utrecht, 400 aanhoudingen', https://nos.nl/artikel/2611926-klimaatprotest-op-a12-bij-utrecht-forse-verkeershinder</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C23CE" w:rsidP="005C23CE" w:rsidRDefault="005C23CE" w14:paraId="7F1A49E7" w14:textId="77777777"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+    <w:p w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="61BA4B4A" w14:textId="77777777"/>
+    <w:p w:rsidR="00B9052D" w:rsidP="00B9052D" w:rsidRDefault="00B9052D" w14:paraId="42E736C4" w14:textId="77777777"/>
+    <w:p w:rsidR="00E9217C" w:rsidRDefault="00E9217C" w14:paraId="3B2CD1B9" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E9217C" w:rsidSect="00B9052D">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3119" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C324B53" w14:textId="77777777" w:rsidR="001C209D" w:rsidRDefault="001C209D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13CA5AA6" w14:textId="77777777" w:rsidR="00470510" w:rsidRDefault="00470510" w:rsidP="00B9052D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="795A2063" w14:textId="77777777" w:rsidR="001C209D" w:rsidRDefault="001C209D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1E692D2D" w14:textId="77777777" w:rsidR="00470510" w:rsidRDefault="00470510" w:rsidP="00B9052D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26A6D2CA" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="00B9052D" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B84B940" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="00B9052D" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F4D5332" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="00B9052D" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EAA8244" w14:textId="77777777" w:rsidR="001C209D" w:rsidRDefault="001C209D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5C6A1BCF" w14:textId="77777777" w:rsidR="00470510" w:rsidRDefault="00470510" w:rsidP="00B9052D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="231E0B80" w14:textId="77777777" w:rsidR="001C209D" w:rsidRDefault="001C209D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0A7E42F8" w14:textId="77777777" w:rsidR="00470510" w:rsidRDefault="00470510" w:rsidP="00B9052D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1A75817B" w14:textId="5E833BB0" w:rsidR="00E43E16" w:rsidRPr="006F4149" w:rsidRDefault="00E43E16" w:rsidP="00E43E16">
+    <w:p w14:paraId="7DB3409B" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="006F4149" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ECLI:NL:HR:2025:1436</w:t>
       </w:r>
-      <w:r w:rsidR="006F4149">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="00A8C6F7" w14:textId="77777777" w:rsidR="00387923" w:rsidRPr="006F4149" w:rsidRDefault="00387923" w:rsidP="00387923">
+    <w:p w14:paraId="60C28021" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="006F4149" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="006F4149">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Kamerstukken II, 2024-2025, 34324, nr. 38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="65E5A461" w14:textId="77777777" w:rsidR="00387923" w:rsidRPr="006F4149" w:rsidRDefault="00387923" w:rsidP="00387923">
+    <w:p w14:paraId="20BA5BB7" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="006F4149" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="006F4149">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Kamerstukken II, 2025-2026, 28684, nr. 811</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="20FD60A7" w14:textId="77777777" w:rsidR="00C5148A" w:rsidRPr="006F4149" w:rsidRDefault="00C5148A" w:rsidP="00C5148A">
+    <w:p w14:paraId="285D3A46" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="006F4149" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 5b, derde lid, Algemene wet inzake rijksbelastingen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3371AF20" w14:textId="77777777" w:rsidR="00C5148A" w:rsidRPr="006F4149" w:rsidRDefault="00C5148A" w:rsidP="00C5148A">
+    <w:p w14:paraId="1B914B26" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="006F4149" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 5b, achtste lid, Algemene wet inzake rijksbelastingen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2B582AE7" w14:textId="77777777" w:rsidR="00C5148A" w:rsidRPr="006F4149" w:rsidRDefault="00C5148A" w:rsidP="00C5148A">
+    <w:p w14:paraId="2FFCC1BB" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="006F4149" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 5b, negende lid, Algemene wet inzake rijksbelastingen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="7072B64F" w14:textId="77777777" w:rsidR="00C5148A" w:rsidRPr="006F4149" w:rsidRDefault="00C5148A" w:rsidP="00C5148A">
+    <w:p w14:paraId="0EA0DD02" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="006F4149" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F4149">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2019/20, 35437, nr. 7.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EA75DF5" w14:textId="77777777" w:rsidR="00207ED8" w:rsidRDefault="001C209D">
-[...499 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="44DE75BC" w14:textId="77777777" w:rsidR="00B9052D" w:rsidRPr="00B9052D" w:rsidRDefault="00B9052D" w:rsidP="00B9052D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1CAA04E0" w14:textId="77777777" w:rsidR="00207ED8" w:rsidRDefault="001C209D">
+  <w:p w14:paraId="27E2B2AB" w14:textId="77777777" w:rsidR="00470510" w:rsidRPr="00B9052D" w:rsidRDefault="00470510" w:rsidP="00B9052D">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1306 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...769 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="524C7A1E" w14:textId="77777777" w:rsidR="00470510" w:rsidRPr="00B9052D" w:rsidRDefault="00470510" w:rsidP="00B9052D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005C23CE"/>
-[...116 lines deleted...]
-    <w:rsid w:val="00FF0C55"/>
+    <w:rsidRoot w:val="00B9052D"/>
+    <w:rsid w:val="00470510"/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rsid w:val="00C06C56"/>
+    <w:rsid w:val="00E9217C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="485A4922"/>
+  <w14:docId w14:val="6D2CA004"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4D38A61F-D809-42A9-AC0F-67841E35233A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4175,77 +1304,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4270,75 +1399,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4373,55 +1502,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4493,998 +1622,804 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...1 lines deleted...]
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...291 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B9052D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B9052D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B9052D"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B9052D"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C5148A"/>
+    <w:rsid w:val="00B9052D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C5148A"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="00B9052D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C5148A"/>
+    <w:rsid w:val="00B9052D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...17 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C5148A"/>
+    <w:rsid w:val="00B9052D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C5148A"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00B9052D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B9052D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...56 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B9052D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0001854&amp;artikel=266&amp;g=2026-05-04&amp;z=2026-05-04" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0001854&amp;artikel=137d&amp;g=2026-05-04&amp;z=2026-05-04" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0001854&amp;artikel=137c&amp;g=2026-05-04&amp;z=2026-05-04" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0001903&amp;artikel=67&amp;g=2026-05-04&amp;z=2026-05-04" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0001854&amp;artikel=137d&amp;g=2026-05-04&amp;z=2026-05-04" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0001854&amp;artikel=137c&amp;g=2026-05-04&amp;z=2026-05-04" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0001903&amp;artikel=67&amp;g=2026-05-04&amp;z=2026-05-04" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0001854&amp;artikel=266&amp;g=2026-05-04&amp;z=2026-05-04" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-28684-811.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-28684-811.html" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5492,51 +2427,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5603,65 +2538,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5682,85 +2617,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8469</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1476</ap:Words>
+  <ap:Characters>8120</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>70</ap:Lines>
+  <ap:Lines>67</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9989</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9577</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>