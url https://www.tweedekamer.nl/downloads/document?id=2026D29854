--- v0 (2026-06-16)
+++ v1 (2026-08-10)
@@ -1,5755 +1,889 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B34A0B" w:rsidR="00D66299" w:rsidP="00D66299" w:rsidRDefault="00D66299" w14:paraId="68151C5C" w14:textId="77777777">
-[...35 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00275246" w14:paraId="76498177" w14:textId="200D9F94">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3" w:rsidR="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3" w:rsidR="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Europese Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00960FB3" w14:paraId="1DC8665D" w14:textId="45AFAF2E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00960FB3" w14:paraId="2CA70DC1" w14:textId="2C0BAFD7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3" w:rsidR="00275246">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2404</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van Buitenlandse Zaken en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00960FB3" w14:paraId="2BE43AF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00960FB3" w14:paraId="49E31BEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00275246" w:rsidP="00960FB3" w:rsidRDefault="00275246" w14:paraId="26588C21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="1C6B7BDF" w14:textId="3356DC92">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op donderdag 11 juni jl. heeft het Cypriotische voorzitterschap een nieuwe versie van het onderhandelingskader over het Meerjarig Financieel Kader 2028-2034 (MFK) gedeeld, de zogenoemde “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>negotiating</w:t>
-[...224 lines deleted...]
-      <w:r w:rsidRPr="00B63922">
+        <w:t>negotiating box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>” (negobox). Deze negobox zal worden besproken tijdens de Raad Algemene Zaken (RAZ) van 16 juni en de Europese Raad (ER) van 18 en 19 juni 2026. Het kabinet stuurt de Kamer hierbij een appreciatie van de negobox. Deze appreciatie zal de basis vormen voor de Nederlandse inzet tijdens de bespreking over het MFK in de aankomende RAZ en ER.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="627BED41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="4749CF3F" w14:textId="0AC471DC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het uitgangspunt voor de appreciatie van de negobox is de Kamerbrief met een update van de kabinetsinzet over het MFK en eigenmiddelenbesluit (EMB) die op 22 mei jl. is gedeeld met uw Kamer (Kamerstuk 22112, nr. 4357). Het kabinet vindt de budgettaire impact van het Commissievoorstel op de Nederlandse bijdrage aan de EU-begroting onacceptabel. Het kabinet vindt daarom dat de voorgestelde omvang van het MFK omlaag moet, de korting die Nederland ontvangt op de bni-afdracht behouden moet blijven en de perceptiekostenvergoeding op 25% moet blijven. Het kabinet is daarnaast tegen de introductie van de voorgestelde nieuwe leeninstrumenten Catalyst Europe en het crisismechanisme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="75A08EA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="2B8DBD04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inhoudelijk is de kern van de kabinetsinzet gericht op een modern MFK dat bijdraagt aan de strategische doelen van Europa. Concreet vindt het kabinet dat de Europese begroting meer gericht moet worden op het versterken van het Europees concurrentievermogen, onderzoek en innovatie, een stevig migratie- en asielbeleid, veiligheid en defensie, en dat daarom herprioritering van middelen naar deze prioriteiten nodig is. Middelen vanuit de EU-begroting moeten ingezet worden waar de meeste grensoverschrijdende EU-toegevoegde waarde en impact gemaakt kan worden. Besparingen moeten daarom zo veel mogelijk gevonden worden in pijler 1 en 4 (met uitzondering van de migratie- en interne veiligheidsfondsen en verplichte rente- en terugbetalingen van NGEU) en zo min mogelijk ten koste gaan van pijler 2 en 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="77991133" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="4635CE0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is het voor het kabinet van groot belang dat de volgende EU-begroting strikte waarborgen voor de rechtsstaat en fundamentele rechten bevat, met een sterke en effectieve koppeling tussen het respecteren van de rechtsstaat en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">sterke en effectieve koppeling tussen het respecteren van de rechtsstaat en fundamentele rechten en de ontvangst van EU-middelen. Samen met gelijkgezinde lidstaten zet het kabinet zich zowel in voor het behoud van de voorgestelde versterking van de rechtsstaatbeginselen als voor verdere aanscherping van de rechtsstaat- en </w:t>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:t>fundamentele rechten en de ontvangst van EU-middelen. Samen met gelijkgezinde lidstaten zet het kabinet zich zowel in voor het behoud van de voorgestelde versterking van de rechtsstaatbeginselen als voor verdere aanscherping van de rechtsstaat- en Handvestconditionaliteiten en waarborgen in het volgende MFK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="192EEB18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="37FDC2CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Negotiating</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Negotiating box Cypriotische voorzitterschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="1D26E61A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Cypriotische voorzitterschap stelt een beperkte verlaging van het MFK-vastleggingenplafond voor ten opzichte van het Commissievoorstel, van 1.985 mld. euro naar 1.948 mld. euro (in vastleggingen en lopende prijzen). Dit is een verlaging van 1,9%. Pijler 1 (NRPP) wordt met 0,5% (4,9 mld. euro) verlaagd, terwijl pijler 2 (concurrentiekracht) met 3,9% (23 mld. euro) en pijler 3 (Europa in de wereld) met 3,9% (8,4 mld. euro) worden verlaagd. Pijler 4 (administratie) wordt met 0,6% (0,7 mld. euro) verlaagd. De totale verlaging van het vastleggingenplafond in het voorstel van het voorzitterschap is daarmee 37,2 mld. euro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="78562CB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="1CFD5373" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het betalingenplafond wordt in het voorstel verlaagd met 1,6% (31 mld. euro). Het betalingenplafond is relevant voor de raming van de EU-afdrachten. Het effect van de negobox op de raming van de Nederlandse afdrachten is circa -0,3 mld. euro per jaar ten opzichte van het Commissievoorstel. Het verschil tussen de Nederlandse raming van de EU-afdrachten en de negobox is daarmee gemiddeld circa 2,5-3,4 miljard euro per jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="3D7731D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="20BF5DB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De mate van flexibiliteit in het Nationaal Partnerschap Plan (NRPP) die was voorgesteld door de Commissie wordt in het voorstel ingeperkt door o.a. meer oormerking voor specifieke doeleinden, zoals Cohesie en het visserij- en landbouwbeleid. Het Cypriotische voorzitterschap heeft in de negobox geen wijzigingen opgenomen ten aanzien van de nieuwe eigen middelen en de bni-correctie. De bni-correctie wordt nog steeds als optie genoemd, maar is zoals verwacht niet gekwantificeerd met cijfers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="687A3AAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="3429BD7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> box Cypriotische voorzitterschap</w:t>
-[...62 lines deleted...]
-        <w:rPr>
+        <w:t>Kabinetsappreciatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="4057388E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoewel het kabinet het positief vindt dat het voorzitterschap niet meegaat in de roep van het EP om een hoger MFK, constateert het kabinet dat de totale omvang van het MFK in de negobox veel te groot is. Het door het voorzitterschap voorgestelde volume past niet bij de inzet van het kabinet en gelijkgestemde lidstaten om de stijging van de Nederlandse afdrachten te beperken. Wat Nederland betreft is dit voorstel daarom geen goede basis voor een akkoord. Daarnaast acht het kabinet het onwenselijk dat de voorgestelde besparingen ten opzichte van het Commissievoorstel in belangrijke mate ten koste gaan van de uitgavencategorieën die leiden tot modernisering van het MFK, met name pijler 2 (waaronder het Europees concurrentievermogen-fonds) en pijler 3 (Europa in de wereld), terwijl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pijler 1 (de nationale- en regionale partnerschapsplannen) nagenoeg onveranderd blijft in omvang. Juist pijler 2 en 3 zijn van belang voor het versterken van het toekomstige verdienvermogen en de geopolitieke slagkracht van de Unie. Ook is het kabinet kritisch op het inperken van de flexibiliteit binnen het NRPP, terwijl flexibiliteit van belang is om effectief in te kunnen spelen op onvoorziene omstandigheden. Tot slot zal het kabinet zich tegen de voorgestelde leeninstrumenten Catalyst Europe en het crisis-mechanisme blijven uitspreken. Het kabinet vindt dat in de negobox opties voor het niet instellen van deze instrumenten moeten worden opgenomen. Dat is nu nog niet het geval. Het kabinet verwelkomt dat de verwijzing naar een bni-correctiemechanisme in de negobox is behouden, al is deze niet geconcretiseerd met cijfers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="6D2178C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="38223D6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kabinetsappreciatie</w:t>
-[...117 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Verdere proces</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D66299" w:rsidP="00D66299" w:rsidRDefault="00D66299" w14:paraId="4E6ECA5E" w14:textId="77777777">
-[...37 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="149BA385" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet markeert dat de presentatie van de eerste negobox met cijfers een stap is in een langer lopend proces. Tijdens de ER van 18 en 19 juni zullen regeringsleiders hierop reflecteren, maar vindt er geen besluitvorming plaats. Het kabinet zet in op het bereiken van een onderhandelingsresultaat dat zo dicht mogelijk bij de Nederlandse inzet ligt zoals opgenomen in de brief van 22 mei jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Daarbij probeert het kabinet zo veel mogelijk steun te vergaren voor haar inzet bij andere lidstaten. De besprekingen over het MFK en EMB lopen nog zeker tot het einde van 2026 en mogelijk tot in 2027 door. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D66299" w:rsidP="00D66299" w:rsidRDefault="00D66299" w14:paraId="0B565A4F" w14:textId="77777777"/>
-[...162 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="31DCD0C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="7F422341" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Na de zomer zal het Ierse voorzitterschap naar verwachting een nieuwe versie van het onderhandelingsdocument delen, ter bespreking tijdens de Europese Raden in het najaar van 2026. Zodra een akkoord wordt bereikt in de ER begint het proces van de formele afronding van de onderhandelingen in de Raad door het verwerken van de ER-conclusies in de relevante sectorale verordeningen en het MFK-pakket, net als de onderhandelingen tussen de Raad en Europees Parlement. Het volgende MFK gaat begin 2028 van start. Het exacte moment van besluitvorming hangt af van de ontwikkeling van de voortgang in de onderhandelingen. Uw Kamer zal gedurende het proces geïnformeerd worden over het verloop van de onderhandelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00247CB4" w:rsidP="00960FB3" w:rsidRDefault="00247CB4" w14:paraId="274F60F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00960FB3" w14:paraId="74802354" w14:textId="77C32320">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00960FB3" w14:paraId="72D83CDB" w14:textId="3A78B924">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00960FB3" w14:paraId="6CA39AC3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00960FB3" w14:paraId="2613F463" w14:textId="1CFB8D17">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00960FB3" w14:paraId="2320A623" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidP="00960FB3" w:rsidRDefault="00960FB3" w14:paraId="268E5104" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00960FB3" w:rsidR="00960FB3" w:rsidSect="00247CB4">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FB8601C" w14:textId="77777777" w:rsidR="007D7C24" w:rsidRDefault="007D7C24">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4F039949" w14:textId="77777777" w:rsidR="00394FC2" w:rsidRDefault="00394FC2" w:rsidP="00247CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5119C4B2" w14:textId="77777777" w:rsidR="007D7C24" w:rsidRDefault="007D7C24">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="571534F8" w14:textId="77777777" w:rsidR="00394FC2" w:rsidRDefault="00394FC2" w:rsidP="00247CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
-[...26 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6EDE343D" w14:textId="45A01158" w:rsidR="005D1503" w:rsidRDefault="005D1503">
-[...116 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="51099D80" w14:textId="77777777" w:rsidR="00631282" w:rsidRPr="00247CB4" w:rsidRDefault="00631282" w:rsidP="00247CB4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F542DC1" w14:textId="160C0C49" w:rsidR="003363AC" w:rsidRPr="00BC3F8C" w:rsidRDefault="003363AC">
-[...40 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="1395C5F4" w14:textId="77777777" w:rsidR="00631282" w:rsidRPr="00247CB4" w:rsidRDefault="00631282" w:rsidP="00247CB4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38D1A126" w14:textId="1D92A967" w:rsidR="003363AC" w:rsidRDefault="005D1503">
-[...136 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="23FC5A9B" w14:textId="77777777" w:rsidR="00631282" w:rsidRPr="00247CB4" w:rsidRDefault="00631282" w:rsidP="00247CB4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="745C46FA" w14:textId="77777777" w:rsidR="007D7C24" w:rsidRDefault="007D7C24">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C677EFA" w14:textId="77777777" w:rsidR="00394FC2" w:rsidRDefault="00394FC2" w:rsidP="00247CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C2BB72C" w14:textId="77777777" w:rsidR="007D7C24" w:rsidRDefault="007D7C24">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18480917" w14:textId="77777777" w:rsidR="00394FC2" w:rsidRDefault="00394FC2" w:rsidP="00247CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="008CBE5A" w14:textId="77777777" w:rsidR="00D66299" w:rsidRPr="00F15E6B" w:rsidRDefault="00D66299" w:rsidP="00D66299">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w14:paraId="7D2BEB3C" w14:textId="2D50B7A6" w:rsidR="00247CB4" w:rsidRPr="00960FB3" w:rsidRDefault="00247CB4" w:rsidP="00247CB4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F15E6B">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F15E6B">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00960FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kamerstuk</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 22 112 nr. 4357</w:t>
+        <w:t>Kamerstuk 22 112, nr. 4357</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FC85434" w14:textId="77777777" w:rsidR="004919EF" w:rsidRDefault="004919EF">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="09822064" w14:textId="77777777" w:rsidR="00631282" w:rsidRPr="00247CB4" w:rsidRDefault="00631282" w:rsidP="00247CB4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="165E6B57" w14:textId="4AB5B92A" w:rsidR="0031557F" w:rsidRDefault="00250607">
-[...205 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="77617621" w14:textId="77777777" w:rsidR="00631282" w:rsidRPr="00247CB4" w:rsidRDefault="00631282" w:rsidP="00247CB4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="165E6B59" w14:textId="42F79787" w:rsidR="0031557F" w:rsidRDefault="00250607">
-[...1088 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3A682DF3" w14:textId="77777777" w:rsidR="00631282" w:rsidRPr="00247CB4" w:rsidRDefault="00631282" w:rsidP="00247CB4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1405 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0031557F"/>
-[...1640 lines deleted...]
-    <w:rsid w:val="730B94D5"/>
+    <w:rsidRoot w:val="00247CB4"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rsid w:val="00275246"/>
+    <w:rsid w:val="002C2437"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00394FC2"/>
+    <w:rsid w:val="00541FC8"/>
+    <w:rsid w:val="00631282"/>
+    <w:rsid w:val="00960FB3"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="ne-NP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="165E6B4F"/>
-  <w15:docId w15:val="{F69FF913-FDE2-48CB-A6C7-5F0B3119FFC1}"/>
+  <w14:docId w14:val="748D6C7A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0E5ED5C2-0711-4AF4-8663-ED137D57DBB0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5758,77 +892,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5853,75 +987,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5956,55 +1090,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6073,1469 +1207,870 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...205 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00247CB4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...61 lines deleted...]
-    <w:uiPriority w:val="8"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...70 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00250607"/>
+    <w:rsid w:val="00247CB4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00250607"/>
+    <w:rsid w:val="00247CB4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C453C"/>
-[...8 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="00247CB4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009C453C"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="00247CB4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C453C"/>
+    <w:rsid w:val="00247CB4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...31 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B25D06"/>
-[...82 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00960FB3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...442 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7543,54 +2078,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7743,197 +2278,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1122</ap:Words>
-  <ap:Characters>6177</ap:Characters>
+  <ap:Words>1156</ap:Words>
+  <ap:Characters>6359</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>52</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-      <vt:lpstr/>
+    <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7285</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7501</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-18T13:22:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0055F681836368544EB396FE51FDFF647E</vt:lpwstr>
-[...104 lines deleted...]
-    <vt:lpwstr>https://247.plaza.buzaservices.nl/subject/HCEU-REA-DIE-INDossiers%20HCEU%202026/BZ2627969/Bijlage%203%20-%20Kamerbrief%20Update%20NL%20inzet%20MFK-EMB%20-%20v08052026.docx, </vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>