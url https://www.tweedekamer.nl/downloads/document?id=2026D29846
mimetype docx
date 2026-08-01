--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -1,2703 +1,1593 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="3D46FA5C" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="29543918" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="5F13B119" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="117DFCB4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="056656DB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="1F1F0DEF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="2F9A940C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="421EB88B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="07D53664" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="582E6B3F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="4F9F4E80" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="19946064" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="6C42896F" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="36267F68" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00147D97" w14:paraId="2D9362FC" w14:textId="1194BA7B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 964</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00147D97" w14:paraId="0A493943" w14:textId="59048D2C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00147D97">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Wijziging van de Wet op het financieel toezicht, de Faillissementswet en de Bankwet 1998 in verband met de implementatie van de richtlijn herstel en afwikkeling van verzekeraars (Implementatiewet herstel en afwikkeling verzekeraars)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="06F863D3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7DF277DE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="59ED7D9A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="007852AD" w14:paraId="2E5D78D0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="021A5831" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="47B60EAA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="498F692F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="52F08101" w14:textId="207D9EF5">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00147D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6F91DB1A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="29DF179A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="1DC309EA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5E6027AE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="4D3FFAB6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6E993D2B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="07CC8CBE" w14:textId="7534314D">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00147D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>29 april 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00147D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>9 juni 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de minister van </w:t>
+            </w:r>
+            <w:r w:rsidR="00147D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Financiën</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="01B7C0CC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2A81FFF8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="58459D7E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="3191D753" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="016BF34F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2561BCB9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="3B5D3AE7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="42FE54D8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3209C1D1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="02A990CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="495174A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="66FF6F44" w14:textId="77777777">
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Blijkens de mededeling van de Directeur van Uw kabinet van 19 maart 2026, nr. 2026000605, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 29 april 2026, nr. W06.26.00072/III, bied ik U hierbij aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="54F4F479" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="705C675B" w14:textId="77777777">
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="54539C93" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="23F5FE3A" w14:textId="77777777">
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De tekst van het advies treft U hieronder aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="26AA8C58" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="2F26CDC4" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="77D6D6BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="7EB091BF" w14:textId="77777777">
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 19 maart 2026, no.2026000605, heeft Uwe Majesteit, op voordracht van de Minister van Financiën, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet tot wijziging van de Wet op het financieel toezicht, de Faillissementswet en de Bankwet 1998 in verband met de implementatie van de richtlijn herstel en afwikkeling van verzekeraars (Implementatiewet herstel en afwikkeling verzekeraars), met memorie van toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="07F941DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB418B">
-[...3 lines deleted...]
-    <w:p w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="56D43968" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="0060AB75" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="26AB2FB6" w14:textId="77777777">
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling advisering van de Raad van State heeft geen opmerkingen bij het voorstel en adviseert het voorstel bij de Tweede Kamer der Staten-Generaal in te dienen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="179E57C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB418B">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="3099866B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Bij Kabinetsmissive van 19 maart 2026, no.2026000605, heeft Uwe Majesteit, op voordracht van de Minister van Financiën, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet tot wijziging van de Wet op het financieel toezicht, de Faillissementswet en de Bankwet 1998 in verband met de implementatie van de richtlijn herstel en afwikkeling van verzekeraars (Implementatiewet herstel en afwikkeling verzekeraars), met memorie van toelichting.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De waarnemend vice-president van de Raad van State,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="1052264C" w14:textId="77777777">
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="0CC69005" w14:textId="4F88A307">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="3A93E888" w14:textId="77777777">
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G.J.J. Heerma van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="388FD101" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="0051EE41" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB418B">
-[...7 lines deleted...]
-    <w:p w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="574C88B7" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="622DF3C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...61 lines deleted...]
-      <w:r w:rsidRPr="00DB418B">
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het advies heeft niet geleid tot aanpassingen van het wetsvoorstel. Wel is van de gelegenheid gebruik gemaakt om een wijziging van artikel 3A:14, zesde lid, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB418B">
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Wft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB418B">
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aan het wetsvoorstel te voegen. Het betreft een technische correctie van een onvolledige verwijzing binnen het wetsartikel. Het wetsvoorstel en de memorie van toelichting zijn daarop aangepast. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="00DB418B" w:rsidRDefault="00DB418B" w14:paraId="47DB3E91" w14:textId="77777777">
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="17ECF92D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="005B3393" w:rsidRDefault="00DB418B" w14:paraId="40FC192B" w14:textId="77777777">
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="05572298" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB418B">
-[...1 lines deleted...]
-        <w:t>Ik verzoek U het hierbij gevoegde voorstel van wet en de memorie van toelichting aan de Tweede Kamer der Staten-Generaal te zenden.</w:t>
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ik verzoek U het hierbij gevoegde voorstel van wet en de memorie van toelichting aan de Tweede Kamer der Staten-Genera</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB418B" w:rsidP="005B3393" w:rsidRDefault="00DB418B" w14:paraId="225E4DF4" w14:textId="77777777">
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="791FEED6" w14:textId="7DFD9C03">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="005B3393" w:rsidRDefault="00DB418B" w14:paraId="5F3F3C87" w14:textId="77777777">
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>al te zenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="591A907C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB418B">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00DB418B" w:rsidR="00DB418B" w:rsidP="005B3393" w:rsidRDefault="00DB418B" w14:paraId="1801EBD3" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="6B25D1EA" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="24F2FB4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00DB418B" w:rsidP="005B3393" w:rsidRDefault="00DB418B" w14:paraId="1CC0BCE5" w14:textId="77777777">
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Minister van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="7E3CC364" w14:textId="7AD6CC4D">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        <w:br/>
+      <w:r w:rsidRPr="005D7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>E. Heinen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B456AD">
-[...4 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidP="005D7743" w:rsidRDefault="005D7743" w14:paraId="7C20C3A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D7743" w:rsidR="005D7743" w:rsidRDefault="005D7743" w14:paraId="0DA21387" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005D7743" w:rsidR="005D7743">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78F09863" w14:textId="77777777" w:rsidR="000F539B" w:rsidRDefault="000F539B">
+    <w:p w14:paraId="7583B867" w14:textId="77777777" w:rsidR="001903CD" w:rsidRDefault="001903CD">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="753CB2DA" w14:textId="77777777" w:rsidR="001903CD" w:rsidRDefault="001903CD">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14388C2E" w14:textId="77777777" w:rsidR="000F539B" w:rsidRDefault="000F539B">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="6B1BA7E7" w14:textId="77777777" w:rsidR="001903CD" w:rsidRDefault="001903CD">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...8 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EDEF63C" w14:textId="77777777" w:rsidR="000F539B" w:rsidRDefault="000F539B">
+    <w:p w14:paraId="7BD66BBE" w14:textId="77777777" w:rsidR="001903CD" w:rsidRDefault="001903CD">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DD497A1" w14:textId="77777777" w:rsidR="000F539B" w:rsidRDefault="000F539B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7BCC398A" w14:textId="77777777" w:rsidR="001903CD" w:rsidRDefault="001903CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...2035 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B456AD"/>
-[...57 lines deleted...]
-    <w:rsid w:val="00F04DC3"/>
+    <w:rsidRoot w:val="00147D97"/>
+    <w:rsid w:val="00063A7D"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00147D97"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="001903CD"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="005D7743"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="006D6D3C"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B42A05"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL"/>
+  <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="18624EBE"/>
+  <w14:docId w14:val="30726436"/>
+  <w15:docId w15:val="{ECB10464-7FE5-4B4D-A168-AC12CA8793FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2719,78 +1609,77 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2825,55 +1714,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2936,1188 +1825,837 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...50 lines deleted...]
-    </w:pPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...11 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepjeinspringen">
-    <w:name w:val="Artikel streepje inspringen"/>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:tabs>
-        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelnummer">
-    <w:name w:val="Artikelnummer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
     <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    <w:name w:val="Comparitienummer"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...70 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:name w:val="Lidnummer"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="419"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummerabc">
-    <w:name w:val="Lidnummer abc"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="402"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
-  </w:style>
-[...282 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D7743"/>
     <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...175 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...31 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>254</ap:Words>
-  <ap:Characters>1399</ap:Characters>
+  <ap:Words>358</ap:Words>
+  <ap:Characters>1969</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>11</ap:Lines>
-  <ap:Paragraphs>3</ap:Paragraphs>
+  <ap:Lines>16</ap:Lines>
+  <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1650</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2323</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1999-09-17T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6800fede-0e59-47ad-af95-4e63bbdb932d_Enabled">
-[...23 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>