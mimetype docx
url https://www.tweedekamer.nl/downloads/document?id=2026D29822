--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,5266 +1,1809 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00BA427E" w:rsidR="00A13BC9" w:rsidP="00C30769" w:rsidRDefault="00A13BC9" w14:paraId="4B610642" w14:textId="5C1B4E5B">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="007772B9" w:rsidR="00A13BC9">
+    <w:p w:rsidRPr="00510B4A" w:rsidR="00510B4A" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="6BB14BBE" w14:textId="45DF0694">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A" w:rsidR="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA427E" w:rsidR="00A13BC9">
-[...142 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>422</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A" w:rsidR="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A" w:rsidR="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Opwerking van radioactief materiaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="00510B4A" w:rsidP="00510B4A" w:rsidRDefault="00510B4A" w14:paraId="2B46970A" w14:textId="311149A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A" w:rsidR="0061396B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>313</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="00510B4A" w:rsidP="00510B4A" w:rsidRDefault="00510B4A" w14:paraId="1795D0D5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="00510B4A" w14:paraId="0B7D034A" w14:textId="2E10D6A5">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A" w:rsidR="0061396B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A" w:rsidR="0061396B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het laatste half jaar hebben de ontwikkelingen op de nieuwe nucleaire initiatieven en de eindberging zich voortgezet. De nucleaire ambities van het kabinet zijn groot en verschillende publieke en private nucleaire initiatieven zijn in ontwikkeling. Het ministerie van Infrastructuur en Waterstaat is verantwoordelijk voor nucleaire veiligheid, bescherming tegen negatieve effecten van straling en veilig beheer van radioactief afval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="55F3EA0D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij informeer ik de Kamer over verschillende onderwerpen op het gebied van nucleaire veiligheid en stralingsbescherming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="0966C918" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="473D656D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Actieprogramma Eindberging Radioactief Afval (AERA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="1968D9EC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Richtlijn 2011/70/Euratom verplicht lidstaten van de EU om een oplossing te vinden voor de definitieve opslag van radioactief afval. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2050 wordt door het kabinet een besluit genomen over de locatie, de beheermethode en het tijdspad naar realisatie van de eindberging. Het Ministerie van Infrastructuur en Waterstaat is bezig met het uitwerken van een concreet Actieprogramma Eindberging Radioactief Afval (AERA) en de uitvoering daarvan. Dit Actieprogramma is naar verwachting eind 2027 klaar en wordt gemaakt aan de hand van meerdere sporen. Op dit moment zijn dat de sporen (in alfabetische volgorde): Financieel, Governance Eindberging, Juridisch, Multinationale strategie, Onderzoek, en Participatie. Hieronder volgt een overzicht van de vorderingen op diverse sporen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="667CE59C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="60817852" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Governance eindberging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="61F1DC25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In december 2025 is het KPMG-rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de eerste verkenning van mogelijke organisatiemodellen voor het besluitvormingsproces van de eindberging van radioactief afval gepubliceerd. Op basis van een internationale vergelijking zijn vier kansrijke organisatiemodellen voor Nederland geïdentificeerd. Aan de hand van deze resultaten wordt gekeken hoe de governance van het besluitvormingsproces richting besluitvorming in 2050 wordt ingericht. Het streven is dat het voorstel eind 2027 gereed is en in het AERA wordt verwerkt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="16976909" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="72796248" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderzoek eindberging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="35BC5274" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals eerder aan uw Kamer gemeld door de Minister van Klimaat en Groene Groei wordt een deel van het wetenschappelijk onderzoek, dat nodig is voor het realiseren van eindberging voor radioactief afval, ondergebracht bij het Nationaal onderzoeksprogramma kernenergie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="14B3EE01" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="55BE693D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal voor het nemen van besluiten rondom de eindberging een participatief en stapsgewijs besluitvormingsproces gaan inrichten. Het inrichten van z’n proces vraagt om een integrale afweging tussen de sociale, maatschappelijke en technische aspecten van de eindberging. Er wordt momenteel een call vanuit de Nederlandse Organisatie voor Wetenschappelijk Onderzoek (NWO) uitgewerkt die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bijdraagt aan het ontwikkelen van kennis over de interactie tussen deze aspecten van het besluitvormingsproces voor eindberging van radioactief afval. Daarnaast richt de NWO-call zich op het versterken van de benodigde kennisbasis op het gebied van stralingsbescherming voor het realiseren van de nieuwe nucleaire ambities van Nederland. De call, met een budget van €8 miljoen voor eindbergingsonderzoek en €8,5 miljoen voor stralingsbeschermingsonderzoek, zal naar verwachting na de zomer van 2026 worden opengesteld. Dekking voor dit onderzoeksprogramma komt uit middelen die aan IenW zijn toegekend uit het Klimaatfonds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="04D830F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="74DA309D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanvullend zal COVRA onderzoek doen naar de mogelijke beheermethoden voor het radioactief afval. Hierbij baseert zij zich op diverse scenario’s voor de ontwikkeling van de hoeveelheid en soort radioactief afval in de toekomst. Hierbij wordt ook gekeken voor welk type radioactief afval welke beheermethode een geschikte bergingsoptie kan zijn. COVRA streeft ernaar dit onderzoek eind 2026 te hebben afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="7187F789" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="08303065" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot zal worden gestart met een verkenning naar de huidige en toekomstige ruimtelijke ontwikkelingen in Nederland. In Nederland is ruimte schaars. Er wordt steeds meer beslag gelegd op zowel de boven- als ondergrond. Deze verkenning zal in het besluitvormingsproces richting de eindberging zorgen dat ruimtelijke ontwikkelingen, nu en in de toekomst tijdig meegenomen kunnen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="3BBD3C47" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="65BE425D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participatie eindberging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="4F04CA11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk229991646" w:id="0"/>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven in de vorige kamerbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het overleg over de inrichting van de participatie rondom eindberging van radioactief afval van start gegaan. Het overleg is gestart door het Overlegorgaan Fysieke Leefomgeving (OFL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op verzoek van het ministerie van Infrastructuur en Waterstaat. Het OFL heeft hiervoor een ontwerpteam ingericht onder leiding van de onafhankelijke voorzitter. De planning van het ontwerpteam is om eind 2026 een participatieplan op te leveren. Er zullen zowel wetenschappelijke als praktijkdeskundigen worden betrokken bij dit traject. Het participatieplan zal vervolgens worden verwerkt in het Actieprogramma Eindberging Radioactief Afval (AERA). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="05C8D7AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="0506D81A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230168966" w:id="1"/>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...52 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Convention on Nuclear Safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="729CFF29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Uitkomsten Convention on Nuclear Safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="0BF5BE0F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van 13 t/m 24 april is bij het Internationaal Atoomenergieagentschap (IAEA) in Wenen de 10de bijeenkomst van het Verdrag betreffende nucleaire veiligheid (Convention on Nuclear Safety: CNS) gehouden. Het rapport dat Nederland ter voorbereiding (toetsingsconferentie) heeft opgesteld is eerder met uw Kamer gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="6D890A28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bevindingen voor Nederland treft u aan in het ‘Country Review Report of The Netherlands’ en het ‘Summary Report’ aan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="3D579006" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="633D1ACE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...61 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resultaten en conclusies voor Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="3A3A4EDE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens de conferentie in 2023 zijn drie uitdagingen voor Nederland geïdentificeerd. Deze uitdagingen zijn voldoende opgepakt en daarmee beschouwd als afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="69F0620E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitdagingen van de afgelopen bijeenkomst zijn gedeeltelijke opvolgers van de uitdagingen uit 2023, en gericht op de (toekomstige) nucleaire ontwikkelingen in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nederland:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="45EE90E5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Doorgaan met werken aan voldoende personeel en bekwaamheid voor de ANVS om haar taken bij deze ontwikkelingen te kunnen uitoefenen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="6C398AEA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Tijdige voorbereiding op deze ontwikkelingen door wet- en regelgeving tijdig aan te passen waar nodig, en het voortzetten van voorbereidende activiteiten door de ANVS, zoals internationale samenwerking op het gebied van beoordelingen van nieuwe type reactoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="76931828" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het rapport dat voor de 11e bijeenkomst in 2029 wordt opgesteld, zal de voortgang op deze uitdagingen worden beschreven. Hiernaast zijn verschillende goede prestaties genoemd zoals de samenwerkingsovereenkomsten van de ANVS met collega-autoriteiten en de publicatie van de handreiking bedrijfsvoering van kerninstallaties. Over de laatste is uw Kamer in maart geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="0412BF21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="5E3B0D8F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...172 lines deleted...]
-        <w:t xml:space="preserve">Het participatieplan zal vervolgens worden verwerkt in het Actieprogramma Eindberging Radioactief Afval (AERA). </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Algemene conclusies van de bijeenkomst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="1A84061C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de conferentie is ook aandacht besteed aan de zorgelijke situatie rond de Oekraïense kerncentrales als gevolg van de door Rusland ontketende oorlog en de bezetting van de kerncentrale in Zaporizja door Rusland. Nederland zal zich samen met gelijkgezinde landen internationaal blijven uitspreken voor het waarborgen van de veiligheid rond deze kerncentrales. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00BA427E" w:rsidR="00A13BC9" w:rsidP="00C30769" w:rsidRDefault="00A13BC9" w14:paraId="56645AD0" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="55EB2DDF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="3A4BABB7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
-[...220 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie Financiële zekerheidstelling Ontmanteling Kernreactoren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="04074DF2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In januari 2026 is de evaluatie van het instrument financiële zekerheidstelling afgerond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, deze vindt u in de bijlagen. Aanleiding voor deze evaluatie zijn de plannen voor de ontwikkeling van nieuwe kernreactoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="2745F4D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De financiële zekerheidstelling is een waarborg die door een vergunninghouder van een nucleaire inrichting, waarin kernenergie kan worden vrijgemaakt, moet worden afgegeven (Kernenergiewet, art. 15f) voor de kosten van het buitengebruikstellen en ontmantelen van de inrichting aan het einde van de bedrijfsduur. Andere nucleaire inrichtingen kunnen hiervoor ook worden aangewezen. Doel van het instrument is voorkomen dat kosten voor ontmanteling worden afgewenteld op de maatschappij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="41CD965F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In Nederland is er een aantal nucleaire inrichtingen voor verrijking van uranium, productie van medische isotopen, opwekking van energie en nucleair onderzoek die hiertoe zijn verplicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="070E86F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze financiële zekerheidstelling moet minstens elke vijf jaar worden geactualiseerd en zijn goedgekeurd door de ministers van Infrastructuur en Waterstaat en van Financiën. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="535B8984" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="79B76F1B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de evaluatie blijkt dat het instrument financiële zekerheidstelling in de praktijk in het algemeen goed wordt toegepast. Uit de analyse van het proces van (aanvraag om) goedkeuring financiële zekerheidstelling en de inhoud ervan volgt uit de evaluatie een aantal aanbevelingen voor een toekomstbestendig instrument. Deze aanbevelingen worden door de ministeries van Infrastructuur en Waterstaat en van Financiën opgepakt. Planning is het grootste deel van de aanbevelingen in de loop van dit jaar op te pakken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="0D2E5D11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="46B50B33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verruiming termijn vervalopslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="2A7B7BF2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In een eerdere Kamerbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is toegezegd te onderzoeken of het binnen de huidige internationale kaders voor stralingsbescherming mogelijk is de termijn voor vervalopslag (nu twee jaar) te verlengen, zodat kortlevend radioactief afval bij de producent kan vervallen tot beneden de vrijgavewaarden (waarna het als conventioneel afval kan worden verwijderd). Dit zorgt o.a. bij ziekenhuizen tot een besparing van kosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="5E4EB347" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een aanpassing van de relevante regelgeving is in voorbereiding. De besluitvorming hierover moet nog plaatsvinden. Het ontwerpbesluit tot wijziging van het Besluit basisveiligheidsnormen stralingsbescherming zal naar verwachting na de zomer aan uw Kamer worden voorgelegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="0C4085C2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="22582A96" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...186 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapportage ongewone gebeurtenissen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E46B5" w:rsidP="00C30769" w:rsidRDefault="004E46B5" w14:paraId="3787DE0C" w14:textId="77777777">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="2B667E6E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ieder jaar stelt de Autoriteit Nucleaire Veiligheid en Stralingsbescherming (ANVS) een Rapportage ongewone gebeurtenissen nucleaire installaties op. De vergunninghouders van nucleaire installaties moeten ongewone gebeurtenissen tijdig melden bij de ANVS, zodat de ANVS acties kan ondernemen als dat nodig is voor de nucleaire veiligheid en stralingsbescherming. De ANVS communiceert ook over deze ongewone gebeurtenissen op haar website.  De Nederlandse nucleaire installaties zijn verplicht om onderzoek te doen naar de onderliggende oorzaken en verbeteringen door te voeren. De ANVS houdt hier toezicht op.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E46B5" w:rsidP="00C30769" w:rsidRDefault="004E46B5" w14:paraId="725E4E4B" w14:textId="77744FAD">
-[...25 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="160D15CF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De rapportage over 2025 stuur ik u hierbij toe (bijlage 4). Deze rapportage bevat het overzicht van de in 2025 aan de ANVS gemelde ongewone gebeurtenissen per installatie, het verloop van het aantal ongewone gebeurtenissen in de afgelopen tien jaar, evaluaties en een conclusie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="0F0A637E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="1C97A295" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De ANVS geeft in de rapportage aan dat de nucleaire installaties in 2025 in totaal 18 meldplichtige gebeurtenissen hebben gemeld. Dit aantal ligt in lijn met het aantal jaarlijkse meldingen van de afgelopen tien jaar. Geen van de meldplichtige gebeurtenissen in 2025 had gevolgen voor de bevolking of het milieu. De conclusies uit het rapport geven een beeld van de omgang met ongewone gebeurtenissen door bedrijven in de nucleaire sector en inzicht in de rol van de ANVS in de afhandeling en het toezicht hierbij. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4CAF" w:rsidP="00C30769" w:rsidRDefault="00BA4CAF" w14:paraId="3710163F" w14:textId="77777777">
-[...31 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="0044DE63" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="6D142E8A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2025 hebben 2 splijtstoflekkages plaatsgevonden bij EPZ (kerncentrale Borssele). De splijtstoflekkages zijn binnen de toegestane grenzen gebleven. Deze gebeurtenissen vragen volgens de ANVS extra aandacht van de ANVS. De ANVS is daarom nauw betrokken bij de ontwikkelingen en het onderzoek dat EPZ zelf doet en door externe partijen laat uitvoeren naar deze lekkages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="3A4A5547" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="50B6514B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De ANVS publiceert de rapportage ook altijd op haar website. Op deze website worden tevens merkbare gebeurtenissen of gebeurtenissen met (mogelijke) gevolgen voor de omgeving zo spoedig mogelijk met duiding op een tijdlijn per installatie geplaatst. De rapportage en tijdlijn zijn te vinden op www.ongewonegebeurtenissen.nl. Via de website wordt ook doorgelinkt naar informatie over gebeurtenissen in nucleaire installaties bij onze buurlanden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA427E" w:rsidR="006368EA" w:rsidP="00C30769" w:rsidRDefault="006368EA" w14:paraId="40DC2A3B" w14:textId="77777777">
-[...65 lines deleted...]
-    <w:sectPr w:rsidR="00343467">
+    <w:p w:rsidRPr="00510B4A" w:rsidR="0061396B" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="7D59958A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="00510B4A" w:rsidP="00510B4A" w:rsidRDefault="00510B4A" w14:paraId="7C5A61E1" w14:textId="13135089">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00510B4A" w:rsidR="004E5D09" w:rsidP="00510B4A" w:rsidRDefault="0061396B" w14:paraId="63B1F582" w14:textId="03C0CA84">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A" w:rsidR="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00510B4A" w:rsidR="004E5D09" w:rsidSect="007D596F">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29CC2C6E" w14:textId="77777777" w:rsidR="00DC0732" w:rsidRDefault="00DC0732">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="577FC677" w14:textId="77777777" w:rsidR="00463554" w:rsidRDefault="00463554" w:rsidP="0061396B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C2855A0" w14:textId="77777777" w:rsidR="00DC0732" w:rsidRDefault="00DC0732">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="470E3D6F" w14:textId="77777777" w:rsidR="00463554" w:rsidRDefault="00463554" w:rsidP="0061396B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="788C8645" w14:textId="77777777" w:rsidR="00AE417F" w:rsidRDefault="00AE417F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DF4B67F" w14:textId="77777777" w:rsidR="00947672" w:rsidRPr="0061396B" w:rsidRDefault="00947672" w:rsidP="0061396B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4823C0CC" w14:textId="77777777" w:rsidR="00AE417F" w:rsidRDefault="00AE417F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FCCB097" w14:textId="77777777" w:rsidR="00947672" w:rsidRPr="0061396B" w:rsidRDefault="00947672" w:rsidP="0061396B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="347FBCE4" w14:textId="77777777" w:rsidR="00AE417F" w:rsidRDefault="00AE417F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DDA5FEF" w14:textId="77777777" w:rsidR="00947672" w:rsidRPr="0061396B" w:rsidRDefault="00947672" w:rsidP="0061396B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4927E3C5" w14:textId="77777777" w:rsidR="00DC0732" w:rsidRDefault="00DC0732">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="199E6DB3" w14:textId="77777777" w:rsidR="00463554" w:rsidRDefault="00463554" w:rsidP="0061396B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02AB8F28" w14:textId="77777777" w:rsidR="00DC0732" w:rsidRDefault="00DC0732">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="41137D4E" w14:textId="77777777" w:rsidR="00463554" w:rsidRDefault="00463554" w:rsidP="0061396B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1CE49E45" w14:textId="4AE42D8C" w:rsidR="00282C10" w:rsidRDefault="00282C10">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="498F3745" w14:textId="77777777" w:rsidR="0061396B" w:rsidRPr="00510B4A" w:rsidRDefault="0061396B" w:rsidP="0061396B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B55403">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00B55403">
+        <w:r w:rsidRPr="00510B4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2025/12/19/onderzoek-organisatievormen-voorbereidende-fase-eindberging-radioactief-afval-in-nederland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="62CC4830" w14:textId="4B7664EA" w:rsidR="00282C10" w:rsidRPr="00C30769" w:rsidRDefault="00282C10">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="16484083" w14:textId="18B46EF8" w:rsidR="0061396B" w:rsidRPr="00510B4A" w:rsidRDefault="0061396B" w:rsidP="0061396B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C30769">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 25 422, nr 310</w:t>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 25 422, nr. 310</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="51D6E7B3" w14:textId="614C2752" w:rsidR="00282C10" w:rsidRDefault="00282C10">
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6CDFB163" w14:textId="77777777" w:rsidR="0061396B" w:rsidRPr="00510B4A" w:rsidRDefault="0061396B" w:rsidP="0061396B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00B75839" w:rsidRPr="00C30769">
+        <w:r w:rsidRPr="00510B4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.overlegorgaanfysiekeleefomgeving.nl/actuele+projecten/actuele+projecten+overzicht/eindberging-radioactief-afval/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5173233D" w14:textId="18A90AA6" w:rsidR="00216416" w:rsidRDefault="00216416">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="5CA50DF6" w14:textId="77777777" w:rsidR="0061396B" w:rsidRPr="00510B4A" w:rsidRDefault="0061396B" w:rsidP="0061396B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00B55403">
+        <w:r w:rsidRPr="00510B4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2026/01/26/evaluatie-financiele-zekerheidstelling-nucleaire-inrichtingen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B55403">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0328E804" w14:textId="41637289" w:rsidR="00282C10" w:rsidRDefault="00282C10">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="43157EE4" w14:textId="77777777" w:rsidR="0061396B" w:rsidRPr="00510B4A" w:rsidRDefault="0061396B" w:rsidP="0061396B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00B75839">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="00B75839" w:rsidRPr="00A7682B">
+        <w:r w:rsidRPr="00510B4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2024Z20893&amp;did=2024D49252</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A7682B">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00510B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4081B8DC" w14:textId="77777777" w:rsidR="00AE417F" w:rsidRDefault="00AE417F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DB41132" w14:textId="77777777" w:rsidR="00947672" w:rsidRPr="0061396B" w:rsidRDefault="00947672" w:rsidP="0061396B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...448 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1652E15A" w14:textId="77777777" w:rsidR="00947672" w:rsidRPr="0061396B" w:rsidRDefault="00947672" w:rsidP="0061396B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2EA78D2F" w14:textId="77777777" w:rsidR="00343467" w:rsidRDefault="00F038AD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="079DD1FD" w14:textId="77777777" w:rsidR="00947672" w:rsidRPr="0061396B" w:rsidRDefault="00947672" w:rsidP="0061396B">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1452 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1570 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A13BC9"/>
-[...142 lines deleted...]
-    <w:rsid w:val="00F87B64"/>
+    <w:rsidRoot w:val="0061396B"/>
+    <w:rsid w:val="001E021F"/>
+    <w:rsid w:val="00463554"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00510B4A"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0061396B"/>
+    <w:rsid w:val="007D596F"/>
+    <w:rsid w:val="00947672"/>
+    <w:rsid w:val="00C86D89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="68A1DF6D"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="588C4809"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E9A4A9FF-FF0B-4D6C-A009-5B305BA70B86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5269,77 +1812,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5364,75 +1907,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5467,55 +2010,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5578,3641 +2121,863 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...150 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...76 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0061396B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0061396B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardCursief">
+    <w:name w:val="Standaard Cursief"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0061396B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...41 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...2526 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0061396B"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...47 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A13BC9"/>
+    <w:rsid w:val="0061396B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A13BC9"/>
+    <w:rsid w:val="0061396B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="BodyText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A13BC9"/>
+    <w:rsid w:val="0061396B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...10 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A13BC9"/>
+    <w:rsid w:val="0061396B"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A13BC9"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="0061396B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A13BC9"/>
+    <w:rsid w:val="0061396B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...17 lines deleted...]
-    <w:rsid w:val="00700997"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00510B4A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...82 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...132 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2026/01/26/evaluatie-financiele-zekerheidstelling-nucleaire-inrichtingen" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.overlegorgaanfysiekeleefomgeving.nl/actuele+projecten/actuele+projecten+overzicht/eindberging-radioactief-afval/default.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/12/19/onderzoek-organisatievormen-voorbereidende-fase-eindberging-radioactief-afval-in-nederland" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2024Z20893&amp;did=2024D49252" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9488,154 +3253,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9839</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1803</ap:Words>
+  <ap:Characters>9917</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>81</ap:Lines>
+  <ap:Lines>82</ap:Lines>
   <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11541</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11697</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>