--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,2188 +1,747 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="76C9F221" w14:textId="77777777">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="7A5EECFC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:t>AH 2261</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="67503555" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hierbij bied ik u de antwoorden aan op de vragen van het lid Ouwehand (PvdD) </w:t>
+        <w:t>2026Z09953</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="052AC0E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="04111E15" w14:textId="5435F81D">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister-president Jetten (Algemene Zaken) (ontvangen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-[...7 lines deleted...]
-        <w:t>2026Z09953</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...94 lines deleted...]
-    <w:p w:rsidRPr="007760CE" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="18BE898B" w14:textId="77777777">
+        <w:t>15 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="7BB6FC9F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="007760CE" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="1FBBAE8C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007760CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Erkent het kabinet dat er sprake is van een groei van extreemrechts, waarvoor de veiligheidsdiensten al langer waarschuwen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007760CE" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="60AF4554" w14:textId="77777777">
+    <w:p w:rsidRPr="007760CE" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="7E23FD0F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007760CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00530188" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="3F038B52" w14:textId="77777777">
+    <w:p w:rsidRPr="00530188" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="45B01E3D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086F69">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">De AIVD en NCTV constateren een groeiende normalisatie van het rechts-extremistische narratief. </w:t>
       </w:r>
       <w:r w:rsidRPr="00530188">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>In het AIVD jaarverslag van 2025 staat dat, binnen de rechts-extremistische beweging, er veel personen en subgroepen zijn die het rechts-extremistische geluid willen normaliseren en dit breed geaccepteerd proberen te krijgen. Daarbij presenteren ze hun gedachtegoed veelal in een mildere vorm om zo acceptabeler over te komen, terwijl ze achter de schermen het rechts-extremistische doel van een ‘blanke etnostaat’ nastreven.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="007760CE" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="0604A089" w14:textId="77777777">
+        <w:t xml:space="preserve">In het AIVD jaarverslag van 2025 staat dat, binnen de rechts-extremistische beweging, er veel personen en subgroepen zijn die het rechts-extremistische geluid willen normaliseren en dit breed geaccepteerd proberen te krijgen. Daarbij presenteren ze hun gedachtegoed veelal in een mildere vorm om zo acceptabeler over te komen, terwijl ze achter de schermen het rechts-extremistische doel van een ‘blanke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00530188">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>etnostaat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00530188">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>’ nastreven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007760CE" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="1084D252" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007760CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Erkent u dat het kabinet een grote verantwoordelijkheid heeft om de groei van extreemrechts effectief tegen te gaan en het in elk geval niet verder te laten doorwoekeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00530188" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="7A8F4FC7" w14:textId="77777777">
+    <w:p w:rsidRPr="00530188" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="52854431" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00530188" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="66F48558" w14:textId="77777777">
+    <w:p w:rsidRPr="00530188" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="5D95F2AD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530188">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja. Dit kabinet zet zich in voor het beschermen van de nationale veiligheid tegen de vele dreigingen die onze vrije Nederlandse samenleving kunnen ondermijnen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Daar waar het gaat om het normaliseren van rechts-extremistisch gedachtegoed acht het kabinet het van belang om zich daartegen uit te spreken en te normeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00530188" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="4DAC6B24" w14:textId="77777777">
+    <w:p w:rsidRPr="00530188" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="5C8BBFBF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530188">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor het tegengaan van extremisme bestaat een breed instrumentarium. Sinds twee jaar is de Nationale Extremismestrategie van de ministers van Justitie en Veiligheid, Binnenlandse Zaken en Sociale Zaken en Werkgelegenheid van kracht. Hierin wordt een integrale inzet beschreven: van vroege preventie, tot het beschermen van bestuurders en hard optreden bij excessen. Deze strategie is van toepassing op alle vormen van extremisme, waaronder rechtsextremisme. De NCTV volgt de ontwikkelingen rondom rechts-extremisme nauwlettend om zo de ideologie-neutrale aanpak te kunnen versterken waar nodig. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007760CE" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="6A972CAD" w14:textId="77777777">
+    <w:p w:rsidRPr="007760CE" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="7847E79D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007760CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Waarom heeft u het geweld en de brandstichting bij een noodopvanglocatie voor vluchtelingen niet veroordeeld als extreemrechts geweld, maar koos u ervoor om de daders slechts te bestempelen als “een groep relschoppers” die “zorgen” zouden hebben die je “altijd” mag uitspeken” en heeft u alleen in algemene termen gezegd dat geweld nooit mag?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="007760CE" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="4499D891" w14:textId="77777777">
+        <w:t xml:space="preserve">Waarom heeft u het geweld en de brandstichting bij een noodopvanglocatie voor vluchtelingen niet veroordeeld als extreemrechts geweld, maar koos u ervoor om de daders slechts te bestempelen als “een groep relschoppers” die “zorgen” zouden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007760CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hebben die je “altijd” mag uitspeken” en heeft u alleen in algemene termen gezegd dat geweld nooit mag?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007760CE" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="798D5B15" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007760CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u alsnog bereid om uit te spreken dat het hier ging om extreemrechts geweld? Zo nee, waarom niet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="5D1605D8" w14:textId="77777777">
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="3EEC27F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007760CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Waarom hebben zowel u als mevrouw Yeşilgöz in haar rol als eerste vicepremier (en uw vervanger bij de persconferentie na de Ministerraad van 13 mei) niet expliciet specifiek medeleven betuigd met de vluchtelingen en medewerkers in het pand die slachtoffer zijn geworden van dit intimiderende geweld en de brandstichting bij hun onderkomen?</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="30EB2123" w14:textId="15325B95">
+        <w:t xml:space="preserve">Waarom hebben zowel u als mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007760CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Yeşilgöz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007760CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in haar rol als eerste vicepremier (en uw vervanger bij de persconferentie na de Ministerraad van 13 mei) niet expliciet specifiek medeleven betuigd met de vluchtelingen en medewerkers in het pand die slachtoffer zijn geworden van dit intimiderende geweld en de brandstichting bij hun onderkomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="04C53760" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="1CEA03CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="58A032C6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Antwoord vraag 3, 4, 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="4763043F" w14:textId="77777777">
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="14C8C055" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet veroordeelt </w:t>
       </w:r>
       <w:r w:rsidRPr="00843594">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">elke vorm van geweld. Op dit moment wordt er nog volop onderzoek gedaan naar de gebeurtenissen van de afgelopen weken door het OM en de politie. De conclusies en exacte duiding moeten hieruit volgen, maar dat er meerdere uitingen zijn gedaan die geduid kunnen worden als rechts-extremistisch, zoals het tonen van prinsenvlaggen gecombineerd met bepaalde leuzen, is evident. Dit is absoluut verwerpelijk en onacceptabel. Zoals ook toegelicht in het debat van 26 mei 2026, richt dit geweld schade aan die veel dieper gaat dan alleen tastbare </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1BC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>vernieling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>: het gaat</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1BC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> om mensen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwoners van steden die niet meer over straat durven, de mensen in de opvanglocaties en medewerkers en vrijwilligers die in angst afwachten tot het geweld voorbij is, hulpverleners die in de vuurlinie staan en bestuurders die geïntimideerd en bedreigd worden. Het kabinet acht dit onacceptabel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A62062" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="3CA6B822" w14:textId="77777777">
+    <w:p w:rsidRPr="00A62062" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="74872DA8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007760CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid om op zeer korte termijn een bezoek te brengen aan de bewoners en de medewerkers van de noodopvanglocatie in Loosdrecht om hen alsnog een hart onder de riem te steken en persoonlijk uw medeleven over te brengen, namens het hele kabinet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00085BA8" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="62F2C29F" w14:textId="77777777">
+    <w:p w:rsidRPr="00085BA8" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="00EF6964" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00085BA8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED1BC3" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="1621388A" w14:textId="77777777">
+    <w:p w:rsidRPr="00ED1BC3" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="7BAACF68" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="1382B364" w14:textId="77777777">
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="62E3BDD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007760CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u deze vragen één voor één en binnen een week beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00085BA8" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="1828D215" w14:textId="77777777">
+    <w:p w:rsidRPr="00085BA8" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="55F5FC07" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00085BA8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00530188" w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="71101F6E" w14:textId="77777777">
+    <w:p w:rsidRPr="00530188" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="58D2711B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530188">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">De vragen zijn beantwoord binnen de termijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A45A7A" w:rsidP="00A45A7A" w:rsidRDefault="00A45A7A" w14:paraId="1292BAD2" w14:textId="77777777"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:p w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="1C4A0D79" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A281D" w:rsidR="0090168F" w:rsidP="0090168F" w:rsidRDefault="0090168F" w14:paraId="5FF3ADAD" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="225AB412" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="0090168F">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14FA3B93" w14:textId="77777777" w:rsidR="00E43E3E" w:rsidRDefault="00E43E3E">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2D175D38" w14:textId="77777777" w:rsidR="0094064A" w:rsidRDefault="0094064A" w:rsidP="0090168F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="583BDC3F" w14:textId="77777777" w:rsidR="00E43E3E" w:rsidRDefault="00E43E3E">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2156FAE3" w14:textId="77777777" w:rsidR="0094064A" w:rsidRDefault="0094064A" w:rsidP="0090168F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...230 lines deleted...]
-  <w:p w14:paraId="610975FD" w14:textId="77777777" w:rsidR="00B70973" w:rsidRDefault="00B70973"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="230DA55D" w14:textId="77777777" w:rsidR="0090168F" w:rsidRPr="0090168F" w:rsidRDefault="0090168F" w:rsidP="0090168F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...237 lines deleted...]
-  <w:p w14:paraId="689F8850" w14:textId="77777777" w:rsidR="00B70973" w:rsidRDefault="00B70973"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E0742C9" w14:textId="77777777" w:rsidR="0090168F" w:rsidRPr="0090168F" w:rsidRDefault="0090168F" w:rsidP="0090168F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25207BE4" w14:textId="77777777" w:rsidR="0090168F" w:rsidRPr="0090168F" w:rsidRDefault="0090168F" w:rsidP="0090168F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0879670E" w14:textId="77777777" w:rsidR="00E43E3E" w:rsidRDefault="00E43E3E">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="080F99D4" w14:textId="77777777" w:rsidR="0094064A" w:rsidRDefault="0094064A" w:rsidP="0090168F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="449A304D" w14:textId="77777777" w:rsidR="00E43E3E" w:rsidRDefault="00E43E3E">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="124E77D4" w14:textId="77777777" w:rsidR="0094064A" w:rsidRDefault="0094064A" w:rsidP="0090168F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...225 lines deleted...]
-  <w:p w14:paraId="08BC542B" w14:textId="77777777" w:rsidR="00E764DE" w:rsidRPr="00A600B7" w:rsidRDefault="00E764DE" w:rsidP="00A600B7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09303907" w14:textId="77777777" w:rsidR="0090168F" w:rsidRPr="0090168F" w:rsidRDefault="0090168F" w:rsidP="0090168F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="7F20627A" w14:textId="77777777" w:rsidR="00A600B7" w:rsidRPr="000F04FD" w:rsidRDefault="006640C0" w:rsidP="00A600B7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F506B94" w14:textId="77777777" w:rsidR="0090168F" w:rsidRPr="0090168F" w:rsidRDefault="0090168F" w:rsidP="0090168F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...118 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="186EEAEB" w14:textId="77777777" w:rsidR="00A600B7" w:rsidRPr="000F04FD" w:rsidRDefault="00A600B7" w:rsidP="00A600B7">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="065D46BD" w14:textId="77777777" w:rsidR="0090168F" w:rsidRPr="0090168F" w:rsidRDefault="0090168F" w:rsidP="0090168F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...616 lines deleted...]
-      <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F2F22FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE4E5BFC"/>
     <w:lvl w:ilvl="0" w:tplc="3C4C7DC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2228,1806 +787,1395 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1587808677">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006F1591"/>
-[...235 lines deleted...]
-    <w:rsid w:val="00FF4877"/>
+    <w:rsidRoot w:val="0090168F"/>
+    <w:rsid w:val="001E4308"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="0090168F"/>
+    <w:rsid w:val="0094064A"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="12E036C0"/>
+  <w14:docId w14:val="71DE53BC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{325A9745-A325-4C8F-BFEA-1F973810E23A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...115 lines deleted...]
-    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:unhideWhenUsed="0"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006F1591"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...17 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0090168F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090168F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...4 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0090168F"/>
+    <w:rPr>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-[...35 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00D10A12"/>
+    <w:rsid w:val="0090168F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-KopjeChar">
     <w:name w:val="Huisstijl-Kopje Char"/>
-    <w:basedOn w:val="Huisstijl-GegevenCharChar"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Huisstijl-Kopje"/>
     <w:locked/>
-    <w:rsid w:val="00D10A12"/>
+    <w:rsid w:val="0090168F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
-    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-KopjeChar"/>
-    <w:rsid w:val="00D10A12"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
-    </w:rPr>
-[...40 lines deleted...]
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00AB305C"/>
+    <w:rsid w:val="0090168F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster1">
     <w:name w:val="Tabelraster1"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:next w:val="Tabelraster"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00A600B7"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0"/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardgeenafstand">
     <w:name w:val="Standaard (geen afstand)"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00EC4FC1"/>
-[...164 lines deleted...]
-    <w:rsid w:val="006F1591"/>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:noProof/>
-      <w:lang w:val="nl-NL"/>
-[...332 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D10A12"/>
+    <w:rsid w:val="0090168F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D10A12"/>
-[...167 lines deleted...]
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="0090168F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A45A7A"/>
-[...11 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0090168F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Verdana (Min AZ)">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Verdana"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Verdana"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4128,76 +2276,69 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>611</ap:Words>
+  <ap:Characters>3365</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>28</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4182</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3969</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>